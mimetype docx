--- v0 (2025-12-16)
+++ v1 (2026-04-30)
@@ -1,3736 +1,7948 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2A3EEF4C" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="630BFC5A" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Other Travel Allowance and Expenses  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6EF7CC" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="5DDCEF6C" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2527FE" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="7FD9DD32" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Travel expenses that shall be paid or reimbursed by the UNDP under the relevant provisions of the Staff Rules include:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7C4823" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="6407B4A2" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transportation expenses;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E85323" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="16A9933B" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Terminal expenses;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CA392F" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="0281F2E3" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Daily subsistence allowance (DSA);  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1900A741" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="4E4FA7A2" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Miscellaneous expenses.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491D20BC" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="60DEE265" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7DA801" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="61A026CA" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Travel Advance</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> consisting of terminal expenses and daily subsistence allowance, as well as other known fees (see below), is paid to staff members on official travel and non-staff members when travel is organized and paid by the organization.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A33B27" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="57FCF503" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09212CB3" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="1E5067EE" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="58BC8739" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The travel advance is subject to review against the travel claim, to be prepared by every </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and submitted to the authorizing office after completion of the mission, and any necessary adjustments are made at the time the travel claim is settled.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAFE843" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539C7863" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="306DFACD" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Terminal Expenses  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C35046" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="063B679D" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EB4CE5" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="30029D0C" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Terminal expenses include all expenditures for transportation between the air terminal or other point of arrival or departure, and the hotel or place of dwelling, including transfer of baggage, and other incidental expenses. It should be paid as part of the travel advance or the travel claim settlement. No receipts are required for standard terminal expenses.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F1C143" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="6F4F92DF" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398FF989" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="5AC27A15" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP shall pay terminal allowance with respect to each authorized journey for each trip by public transport to and from the air terminal or other point of arrival or departure to the hotel or other place of dwelling as indicated:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6364E092" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="71D2683E" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="734" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8634" w:type="dxa"/>
         <w:tblInd w:w="749" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="79" w:type="dxa"/>
           <w:left w:w="103" w:type="dxa"/>
           <w:right w:w="8" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4944"/>
         <w:gridCol w:w="1889"/>
         <w:gridCol w:w="1801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00537EDA" w14:paraId="0FDE9207" w14:textId="77777777">
+      <w:tr w:rsidR="00DB2807" w:rsidRPr="00DB2807" w14:paraId="54CC5AA8" w14:textId="77777777" w:rsidTr="00723CC7">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="30083F25" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="2FF612F4" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Rates apply to: </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="476B3CD1" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="0E41DB02" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">NEW YORK RATE </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7808F79D" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="0F7B9054" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">For each trip </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0B102C23" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00172AB7">
+          <w:p w14:paraId="125CADA0" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1690"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elsewhere </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Rate </w:t>
+              <w:t xml:space="preserve">Elsewhere Rate </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0679F5FD" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="087D9511" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">For each trip </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00537EDA" w14:paraId="2702A2A4" w14:textId="77777777">
+      <w:tr w:rsidR="00DB2807" w:rsidRPr="00DB2807" w14:paraId="142F1A85" w14:textId="77777777" w:rsidTr="00723CC7">
         <w:trPr>
           <w:trHeight w:val="941"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6894C2F9" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="3EBEC2B0" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="99" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="99"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff member or non-staff member when the travel is paid by UNDP unless otherwise expressly provided in the terms of their contract </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E08BFA5" w14:textId="24D3B732" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="373FA3BE" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>$</w:t>
+              <w:t xml:space="preserve">$104 </w:t>
             </w:r>
-            <w:r w:rsidR="00516234">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>104</w:t>
-[...7 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20ACFA14" w14:textId="6927B0AF" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="1F7986A5" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>$</w:t>
+              <w:t xml:space="preserve">$63 </w:t>
             </w:r>
-            <w:r w:rsidR="00516234">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>63</w:t>
-[...7 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00537EDA" w14:paraId="183ACC1F" w14:textId="77777777">
+      <w:tr w:rsidR="00DB2807" w:rsidRPr="00DB2807" w14:paraId="6A2A857E" w14:textId="77777777" w:rsidTr="00723CC7">
         <w:trPr>
           <w:trHeight w:val="650"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B262B19" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="6E192B18" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Member (if authorized to travel at UNDP expense) </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7250166D" w14:textId="32B21A44" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="56971C32" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00516234">
+            <w:r w:rsidRPr="00DB2807">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1801" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05794438" w14:textId="75A683BB" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+          <w:p w14:paraId="7E219A54" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>$</w:t>
+              <w:t>$21</w:t>
             </w:r>
-            <w:r w:rsidR="00516234">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:color w:val="333333"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>21</w:t>
-[...1 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22B58872" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="7C503213" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29404652" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="65A82E9F" w14:textId="5F11DD66" w:rsidR="00DB2807" w:rsidRPr="00095C48" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">No terminal allowance is provided when a vehicle (government or otherwise) is provided or when transportation is made available.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D68784" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...10 lines deleted...]
-    <w:p w14:paraId="3E19909F" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="001187CC" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="75CDEA0B" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Terminal expenses should be calculated in accordance with the travel authorization and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the official itinerary, including official stops, and whether UNDP or any other government institution or UN agency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is providing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transportation to and from the airport. If a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>authorized</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an overnight stay or stopover during travel, he/she will receive for each leg of the trip to and from the port of exit the same amounts as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>indicted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> above.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B933E27" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7798905E" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="1AC43BFB" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="32E76767" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP shall pay terminal expenses for an authorized intermediate stop which involves leaving the terminal to change airports or to change the mode of transportation, provided the change is not solely for the personal convenience of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753DDD2E" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72769AA1" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="615B151C" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4B1705E1" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has an authorized overnight stay or stopover during travel, he/she will receive for each leg of the trip to and from the air terminal, or other point of arrival or departure, the terminal expense amounts as indicted above.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E45C67C" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D495816" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="55DC71CA" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>shall not pay</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> terminal allowance in respect of:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C52B8C" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="05063E35" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">an intermediate stop which is not authorized, i.e. is taken for personal reasons;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54244E62" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="5B8D3957" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">an intermediate stop of less than six hours, which does not involve leaving the terminal, or is exclusively for the purpose of making an onward connection;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDFEC1B" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="53DDA063" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">a stopover paid by carrier or airline (STPC); and  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C718DDE" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="785ED160" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4B5C511E" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a rental</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> car has been arranged.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689340CA" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA0D313" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="74297B64" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Travel Advance</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CE5E50" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="766FAEC0" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5304F7CE" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="00DD6B0D">
+    <w:p w14:paraId="358FECAB" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Staff members travelling on official business are entitled to receive a travel advance on the estimated reimbursable expenses of 100% of the following:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A38463" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="6D772BC4" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">DSA for business destination;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1A88AF" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="0FD701A1" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">DSA for authorized rest stopovers and necessary connections;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FA5653" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="4666480B" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">terminal expenses;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECE8EB2" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+    <w:p w14:paraId="5CE69D92" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">excess baggage allowance;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35453169" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="1637C022" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">any other known fees (e.g. visa or airport charges) as applicable to the type of travel.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A854E74" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="73D2A6E0" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271F92A8" w14:textId="64A13EC1" w:rsidR="00537EDA" w:rsidRDefault="002A344E" w:rsidP="00DD6B0D">
+    <w:p w14:paraId="7358C6FF" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...28 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Personnel holding a direct contract with UNDP (i.e., I-PSA, N-PSA or a Service Contract) are entitled to receive a travel advance on the same basis as staff provided that the advance covers up to a maximum of one month’s travel entitlements, and the value of the advance does not exceed the remaining value of the contract. In the event the travel entitlement exceeds the value of the contract 80% will be paid in advance.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00422AB4">
-[...20 lines deleted...]
-    <w:p w14:paraId="6D556D29" w14:textId="13DC25EF" w:rsidR="001E1628" w:rsidRDefault="00422AB4" w:rsidP="00DD6B0D">
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-staff members who do not hold a direct contract with UNDP are paid 80% of the estimated DSA and terminal expenses in advance when travel is organized and paid for by UNDP.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD72CEF" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7113C0BE" w14:textId="4B677CE7" w:rsidR="00DB2807" w:rsidRPr="00095C48" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="7766FF53" w14:textId="78AB4F82" w:rsidR="00537EDA" w:rsidRDefault="001E1628" w:rsidP="00DD6B0D">
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> advance shall be provided for unforeseen excess baggage or shipment requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD62BBE" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00422AB4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Outside of HQ, if the total estimated DSA and travel expenses is less than $200, the processing of a travel advance is at the discretion of the Regional Center / Country Office.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C58CF19" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1305FC60" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...9 lines deleted...]
-    <w:p w14:paraId="67AFBAC6" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="00DD6B0D">
+    <w:p w14:paraId="360DB8F7" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="5B9D3E35" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The travel advance for official business travel that extends more than one (1) month shall be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paid</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on a monthly basis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477DAF20" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1454" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1454"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A684FE5" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="00DD6B0D">
+    <w:p w14:paraId="3BB43ED5" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4ECDD976" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the travel is cancelled, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall immediately return the travel advance together with the unused ticket to the authorizing unit.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDB53EA" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1C5277" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="552EE603" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Excess Baggage</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B948DD3" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="033AEF2A" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D11B563" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="00DD6B0D">
+    <w:p w14:paraId="06F5CB38" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Per Staff Rule 7.15</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="3B6879B9" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, excess baggage means baggage </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the accompanied baggage carried without extra charge by the transportation company.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E81D63A" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3212711F" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="00DD6B0D">
+    <w:p w14:paraId="76041FFC" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="088A6D9C" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excess baggage should be avoided to the extent possible </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimize the environmental impact of transportation. Staff members traveling by air shall be entitled to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reimbursement of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the cost of excess baggage for themselves and their eligible family members for one bag in addition to their free baggage allowance or up to 25 kilogram per </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174C0EF5" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="47" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="734" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419BA7C1" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="00DD6B0D">
+    <w:p w14:paraId="5BE6875F" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Staff members </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>will not</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> be reimbursed for any excess baggage charges resulting from stopovers for </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>personal reasons</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7F65CB" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="35E43475" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3170C595" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="00DD6B0D">
+    <w:p w14:paraId="0EBD4A64" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4E58BEBE" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charges for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accompanied</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> excess baggage exceeding the authorized entitlements described above shall be reimbursed only in special circumstances, such as the transportation of official documents, equipment, etc. specifically authorized by the appropriate official.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDBA8A9" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9A6227" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="00DD6B0D">
+    <w:p w14:paraId="1BE21611" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>does not pay for the insurance</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="66B457EB" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of accompanied baggage. The UN vendor contract with Citibank, however, provides insurance coverage for accompanied baggage when travel the airline ticket is purchased through the designated agency at HQ in New York using the Citi Bank Central Travel Account. COs using </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a Citibank</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Travel Point of Sale Card also benefit from travel insurance coverage. Refer to the Travel Point of Sale Card Guidelines for coverage information.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B754645" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9DC5D6" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6D159277" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Danger Pay Allowance</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BB790F" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="6FA0D16B" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2017E0" w14:textId="078CF86E" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="078EEF2F" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>22.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2807">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="5340EE00" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Danger Pay is “a special allowance established for internationally and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locally-recruited</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff who are required to work in locations where very dangerous conditions prevail. Refer to Danger Pay POPP for further details.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117A948D" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF75920" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="40D58FD0" w14:textId="77777777" w:rsidR="00095C48" w:rsidRDefault="00095C48" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71DF881C" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A19AB9" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Miscellaneous Travel Expenses</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38232CBE" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="20B97936" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38784246" w14:textId="0F30D377" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="00DD6B0D">
+    <w:p w14:paraId="066BC378" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="692" w:hanging="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miscellaneous Travel Expenses are those expenses necessary for carrying out the official </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>business  travel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, such as:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F368492" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">airport taxes;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1988B4CD" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cost of issuing or renewing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>passport</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for local staff required to travel outside of the country on official business travel   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8CD558" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cost of issuing visas to fulfill official business travel  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E165A4" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cost of photographs for travel documents;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0501CC" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">necessary inoculations, vaccinations and/or malaria prophylaxis;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E22B1F1" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">official </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>telecommunication</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44116BA7" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">car rental expenses*  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5BBE4E" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taxi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from one place of business to another (but not between the hotel and the airport, nor the hotel and the place of business);  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A0B1F8" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">purchase of supplies  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D845D7" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hire of room for official use*  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FC45A3" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rental of equipment for official use*   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040853B6" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seat assignment fee (in the approved standard of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accommodation )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E802A42" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E20836" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="104"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expense</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requires pre-approval by the same approver authorized to approve the travel  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B61B81C" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="104"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>subject to the approval of the authorizing unit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE108BA" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="104"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A189978" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Claims for reimbursement of miscellaneous expenses shall be supported by proper receipts and certified by the appropriate approving officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC45886" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="706"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7384F4E7" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Miscellaneous expenses of $50 or more shall be reimbursed only when certified on the receipt by the appropriate approving officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB43528" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72682774" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miscellaneous expenses which are duly </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>certified</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but which are not supported by proper receipts shall be reimbursed up to a maximum of $20.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BE8ADF" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E25F0F" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Child Care While on Duty Travel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F659852" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67913B68" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When staff member is required to undertake official business/duty travel on a non-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>work day</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the childcare costs incurred during the non-workday shall be reimbursable as part of her/his travel claim.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A0F8C5" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F747E4D" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Claims for reimbursement for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>child care</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> described above shall be reimbursed if accompanied by:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731E168D" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="78935BAE" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+        <w:spacing w:after="40" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appropriate receipted bills; and  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64542378" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="483123C3" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">certification that the care provider is not a family member and that such cost would not have been incurred had the staff member not been on duty travel.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE1A35D" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D44E86D" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The cost of childcare while on duty travel shall be charged to the same Chart of Accounts (COA) against which the travel was charged.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27955592" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27008FD1" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staff Members with Infants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9A0D3B" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFA7523" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="706" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP shall pay a lump sum to help cover the travel costs for infants less than two years of age that may be breastfeeding and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accompany</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the staff member on official travel to a family duty station. This provision does not apply to non- staff members.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066C9E5A" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1003A5FC" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The lump sum per infant shall be equivalent to:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77036C5E" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2035CBEE" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="006A398E">
+        <w:spacing w:after="40" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 per cent of the cost of the staff member’s ticket; plus  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59613859" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
-[...123 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 per cent of the staff member’s DSA.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BBA53F" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C063B9">
-[...12 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BF1F7B" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of a Rental Car  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D277100" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4031E263" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D26EA23" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Travellers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are expected to use public transportation where reasonable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimize the environmental impact of their travel. When claiming reimbursement for rental cars </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travellers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall demonstrate in their travel claim that reliable, safe and appropriate public transport was not an available option. When renting a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>car</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the smallest safe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reliable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vehicle should be chosen.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F11216" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634FB9DF" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Travellers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are responsible for obtaining </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loss damage</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and liability insurance when renting a vehicle. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should read and understand the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>limitation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of insurance coverage and select the appropriate type and limits required. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Travellers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should not cross international borders in a rental vehicle unless permitted by the rental company and cleared to do so by UNDSS. If necessary, they should confirm with the rental car company any implications </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cost and insurance. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Travellers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should confirm whether there are mileage limitations on the contract. If he/she expects to exceed this limit, he/she should request a rate for unlimited mileage.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049A7EBA" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35FC4976" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="45ADDF8F" w14:textId="6530D1AD" w:rsidR="00172AB7" w:rsidRDefault="00422AB4" w:rsidP="00DD6B0D">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rental cars should only be used for transportation where public transportation is not available. Fuel, parking (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overnight parking which is not reimbursable), and toll charges will be reimbursed based upon actual charges incurred via the travel claim. Subject to the terms of the rental agreement, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travellers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are expected to refuel the rental car prior to returning the vehicle to avoid paying greater fuel prices at the car rental company.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9B0DEF" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...22 lines deleted...]
-          <w:b w:val="0"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    <w:p w14:paraId="00558B9C" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="00DD6B0D">
+    </w:p>
+    <w:p w14:paraId="19724A0A" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any traffic/parking violation that is incurred while driving a rental car is the responsibility of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508F2EA9" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740B5229" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="00DD6B0D">
+    <w:p w14:paraId="1FFDD8BF" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="40"/>
-[...44 lines deleted...]
-        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should report accidents to the proper civil authorities, the car rental agency, their immediate supervisor and the head of the Business Unit. A copy of the accident report and a memo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The cost of childcare while on duty travel shall be charged to the same Chart of Accounts (COA) against which the travel was charged.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="799AB690" w14:textId="0A1453A7" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="003B7BC4">
+        <w:t xml:space="preserve">summarizing the key information should be forwarded to the head of Business Unit and TSS/GO/BMS.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6870D892" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5AA973" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...238 lines deleted...]
-    <w:p w14:paraId="32DA0EF5" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="4C315A4A" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1464" w:hanging="10"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727C9F1F" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...7 lines deleted...]
-    <w:p w14:paraId="31F16B76" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="1C61AF63" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arrives in Geneva and picks up a rental car at the airport, drives to a hotel and stays overnight. The next morning the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drives to the office and in the afternoon drives to an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>appointment offsite</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where public transportation is not available. The rental car is returned in the evening to the airport and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> departs via an overnight flight returning to his duty station.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A922F05" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="734" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B469CF" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0522CCA7" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Summary of allowances with, and without, a rental car:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454BD8CE" w14:textId="77777777" w:rsidR="006A398E" w:rsidRDefault="006A398E">
-[...1 lines deleted...]
-        <w:ind w:left="1454" w:firstLine="0"/>
+    <w:p w14:paraId="2311E37C" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1008" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2479"/>
         <w:gridCol w:w="2299"/>
         <w:gridCol w:w="3578"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B7BC4" w:rsidRPr="008979C4" w14:paraId="5AFA33D7" w14:textId="77777777" w:rsidTr="003B7BC4">
+      <w:tr w:rsidR="00DB2807" w:rsidRPr="00DB2807" w14:paraId="1D07E83C" w14:textId="77777777" w:rsidTr="00DB2807">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09C92FEE" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="0050C419" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06406FD1" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="357FA177" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Allowances </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="710E5ACC" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="7C62166A" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(with no car rental)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EBE34F3" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="5A02D3F9" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Allowances </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72023D65" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="398ACDDA" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(adjusted to reflect car rental)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7BC4" w:rsidRPr="008979C4" w14:paraId="393FFA9D" w14:textId="77777777" w:rsidTr="003B7BC4">
+      <w:tr w:rsidR="00DB2807" w:rsidRPr="00DB2807" w14:paraId="1FDB82AC" w14:textId="77777777" w:rsidTr="00723CC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BA3AB87" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="5364F693" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Terminal allowance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60F82D83" w14:textId="47A9F08A" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="000B52DE" w:rsidP="00D038A3">
+          <w:p w14:paraId="635448C1" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>$</w:t>
-[...27 lines deleted...]
-              <w:t>.00</w:t>
+              <w:t>$63 X 2 = $126.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BF6E1C5" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="33780EC6" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7BC4" w:rsidRPr="008979C4" w14:paraId="7CBDEC2F" w14:textId="77777777" w:rsidTr="003B7BC4">
+      <w:tr w:rsidR="00DB2807" w:rsidRPr="00DB2807" w14:paraId="24F0E8EB" w14:textId="77777777" w:rsidTr="00723CC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="667E2DC7" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="4330B190" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DSA (1 night)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11AF15D8" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="3E18BA2E" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$294.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04E5BE30" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="005A335B">
+          <w:p w14:paraId="55AB3A85" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">$294 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7BC4" w:rsidRPr="008979C4" w14:paraId="0219F4E8" w14:textId="77777777" w:rsidTr="003B7BC4">
+      <w:tr w:rsidR="00DB2807" w:rsidRPr="00DB2807" w14:paraId="63823D0B" w14:textId="77777777" w:rsidTr="00723CC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D1AC27C" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="492448BA" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Car Rental Fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26A3C8D2" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="1006DABE" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="745BD57C" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="72027653" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>$50.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B7BC4" w:rsidRPr="008979C4" w14:paraId="4109BCCE" w14:textId="77777777" w:rsidTr="003B7BC4">
+      <w:tr w:rsidR="00DB2807" w:rsidRPr="00DB2807" w14:paraId="50FA8DC1" w14:textId="77777777" w:rsidTr="00723CC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38D50953" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="166CC89C" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FD392F7" w14:textId="64A26447" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="6658B494" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>$</w:t>
-[...13 lines deleted...]
-              <w:t>.00</w:t>
+              <w:t>$420.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52B9E818" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRPr="008979C4" w:rsidRDefault="003B7BC4" w:rsidP="00D038A3">
+          <w:p w14:paraId="74147C89" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008979C4">
+            <w:r w:rsidRPr="00DB2807">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>$</w:t>
-[...6 lines deleted...]
-              <w:t>344.00</w:t>
+              <w:t>$344.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D9D0DBE" w14:textId="77777777" w:rsidR="003B7BC4" w:rsidRDefault="003B7BC4">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="371CF3DD" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC43B73" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Refer to the post travel guidelines for information on how and when to submit a travel claim.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEBFE7B" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="3F29A6A2" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8E63A9" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3BEA786F" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Refer to Authorizing Official Business Travel guidelines for information regarding the approval process.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFA30CF" w14:textId="006EAE2B" w:rsidR="00172AB7" w:rsidRDefault="00422AB4" w:rsidP="00DD6B0D">
+    <w:p w14:paraId="2D1AFD29" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482F70FB" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7F6EE8A1" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Accompanied Baggage – Loss or Damage</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0E29B8" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="5CDF676A" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D635E32" w14:textId="44B65773" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="00DD6B0D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="018F4253" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="27" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="706" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="282182A7" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event of loss or damage to accompanied baggage, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>traveller</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should take the following steps:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF02472" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="289DF605" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:hanging="464"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Report the loss or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>damage,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the airline immediately upon arrival at the passenger terminal, or as soon as the loss or damage is discovered.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB30F64" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1454" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1454" w:hanging="464"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF3DDE1" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="72625CF2" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7C93E630" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:hanging="464"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">File a claim with the airline immediately and no later than seven (7) days from arrival or departure, attaching a copy of the relevant ticket </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>stub</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/s and a list of the contents of the lost or damaged baggage, indicating the corresponding replacement value of each item; take pictures of the damaged item/s.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4294A627" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
       <w:pPr>
         <w:spacing w:after="47" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1454" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1454" w:hanging="464"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F2BD64" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="5BB6F1EB" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DF043F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:hanging="464"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">If not fully compensated by the airline, and </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">only if the air ticket </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>was charged to a UN issued Citibank travel card, file a claim with the Citibank Lost Baggage office.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">For details on how to do this please refer to the Travel Point of Sale Card Guidelines.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B588C35" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="146BB6B7" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F078FCA" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...7 lines deleted...]
-    <w:p w14:paraId="40241D9C" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="034D4501" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If still not fully compensated by the airline or Citibank (if applicable), you may submit a claim for compensation to the UN Compensation and Claims Board through the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">appropriate Human Resources Associate, together with copies of claims previously made to the airline and Citibank (if applicable). This claim should be submitted only after both the airline and Citibank (where applicable) have settled the staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claim.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465CE585" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4490D2B9" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="74DDF4F5" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Refer to the Authorizing Official Business Travel and Post Travel guidelines for information regarding the roles and responsibilities in the authorization process and settlement of miscellaneous expenses, if incurred  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3BFE53" w14:textId="2A5E8AE9" w:rsidR="00537EDA" w:rsidRDefault="00422AB4" w:rsidP="00D33B1B">
+    <w:p w14:paraId="020B6374" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC4EBD4" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="09F303C7" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C97F1CA" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="4AE4AA55" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C23C10D" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="416762D3" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B1F46E" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="36470F0C" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFAD83B" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="5F190365" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65463915" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="5DA410D5" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5208B8D0" w14:textId="77777777" w:rsidR="00537EDA" w:rsidRDefault="00422AB4">
+    <w:p w14:paraId="7A269EBB" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2807">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00537EDA">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="15CCF44E" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00DB2807">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1524" w:right="1430" w:bottom="1679" w:left="1426" w:header="720" w:footer="743" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BAF7F18" w14:textId="77777777" w:rsidR="00F65525" w:rsidRDefault="00F65525">
+    <w:p w14:paraId="74CD6445" w14:textId="77777777" w:rsidR="00B44268" w:rsidRDefault="00B44268" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54F9229E" w14:textId="77777777" w:rsidR="00F65525" w:rsidRDefault="00F65525">
+    <w:p w14:paraId="5E37205D" w14:textId="77777777" w:rsidR="00B44268" w:rsidRDefault="00B44268" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="35FADF02" w14:textId="77777777" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6053BF23" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRDefault="00DB2807">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="8" w:firstLine="0"/>
+      <w:ind w:left="8"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="744A1901" w14:textId="77777777" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2">
+  <w:p w14:paraId="07D89D20" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRDefault="00DB2807">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="14" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="14"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0A24D2F7" w14:textId="54D1B5C8" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2" w:rsidP="002B3EF2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4230B462" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRPr="00DF043F" w:rsidRDefault="00DB2807" w:rsidP="002B3EF2">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5400"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="14" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="14"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00DF043F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DF043F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DF043F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DF043F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FC3596">
+    <w:r w:rsidRPr="00DF043F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DF043F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DF043F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DF043F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DF043F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DF043F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FC3596">
+    <w:r w:rsidRPr="00DF043F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DF043F">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DF043F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="006A398E">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="00DF043F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 01/06/2023 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00DF043F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="006A398E">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00DF043F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2127073640"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{6B250771-8568-48A8-B466-EFE747339412}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00516234">
+        <w:r w:rsidRPr="00DF043F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>10</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2FA6126C" w14:textId="77777777" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1170BE50" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRDefault="00DB2807">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="8" w:firstLine="0"/>
+      <w:ind w:left="8"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="111D7A20" w14:textId="77777777" w:rsidR="002B3EF2" w:rsidRDefault="002B3EF2">
+  <w:p w14:paraId="2D41BF9B" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRDefault="00DB2807">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="14" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="14"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E6743DC" w14:textId="77777777" w:rsidR="00F65525" w:rsidRDefault="00F65525">
+    <w:p w14:paraId="60343583" w14:textId="77777777" w:rsidR="00B44268" w:rsidRDefault="00B44268" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DB0916B" w14:textId="77777777" w:rsidR="00F65525" w:rsidRDefault="00F65525">
+    <w:p w14:paraId="66FCFD1F" w14:textId="77777777" w:rsidR="00B44268" w:rsidRDefault="00B44268" w:rsidP="00DB2807">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="419DB196" w14:textId="7375351D" w:rsidR="002B3EF2" w:rsidRDefault="00683BFF" w:rsidP="00117400">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D888F51" w14:textId="77777777" w:rsidR="00DB2807" w:rsidRDefault="00DB2807" w:rsidP="00117400">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="1090"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D224D39" wp14:editId="07F96F9C">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AC0BB2B" wp14:editId="2ED945B3">
           <wp:extent cx="527056" cy="802800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="527056" cy="802800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="000C71DC"/>
+    <w:nsid w:val="02EB1F4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BB7E4140"/>
-[...1 lines deleted...]
-      <w:start w:val="16"/>
+    <w:tmpl w:val="026AECC2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="29"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2E56EA5E">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1814" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2174"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9962D720">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2894"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A3EC1B26">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3614"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="09F8F2DC">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74BCB8DC">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5054"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="502630CC">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5774"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6F04906A">
-[...22 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="9B300578">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="054142F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8348F964"/>
     <w:lvl w:ilvl="0" w:tplc="05528BDC">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4553,362 +8765,50 @@
     <w:lvl w:ilvl="8" w:tplc="842CF2D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="289E70BA"/>
-[...310 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="559C7B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41525F00"/>
     <w:lvl w:ilvl="0" w:tplc="DF82F790">
       <w:start w:val="26"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5076,51 +8976,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9F54DCDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6490"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62CE3BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCB6D3BA"/>
     <w:lvl w:ilvl="0" w:tplc="44DACF18">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5288,51 +9188,249 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="83CC8DD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64F31232"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="968059DA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="26"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1814" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2170"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2890"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3610"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4330"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5050"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5770"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6490"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E2D08BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="890C390E"/>
     <w:lvl w:ilvl="0" w:tplc="485C7F36">
       <w:start w:val="23"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
@@ -5386,51 +9484,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4695" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5415" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6135" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75482365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="623853F6"/>
     <w:lvl w:ilvl="0" w:tplc="D722DF2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5598,227 +9696,366 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3716BB0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7214"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CE707A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C500025C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="22"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1814" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2174"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2894"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3614"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5054"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5774"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6494"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="672420952">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1315524563">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="692460926">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1421753853">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="249126044">
+  <w:num w:numId="4" w16cid:durableId="249126044">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1054235602">
+  <w:num w:numId="5" w16cid:durableId="1054235602">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="834956089">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="821778288">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="128860068">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="323439990">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="997490354">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="834956089">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="11" w16cid:durableId="1534032426">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00537EDA"/>
-[...69 lines deleted...]
-    <w:rsid w:val="00FC3596"/>
+    <w:rsidRoot w:val="00DB2807"/>
+    <w:rsid w:val="00095C48"/>
+    <w:rsid w:val="00546E09"/>
+    <w:rsid w:val="008321D1"/>
+    <w:rsid w:val="00AF2B97"/>
+    <w:rsid w:val="00B44268"/>
+    <w:rsid w:val="00B95AC1"/>
+    <w:rsid w:val="00BE2A8A"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D56AB4"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DB2807"/>
+    <w:rsid w:val="00DF043F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5216E1AB"/>
-  <w15:docId w15:val="{3E997775-3388-BE41-B092-AB43029EFB5B}"/>
+  <w14:docId w14:val="4B159C6E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BE460D5D-5B20-49BA-AE99-DC1F55D16A20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5933,51 +10170,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6046,50 +10283,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -6143,1786 +10389,950 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="1" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DB2807"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2807"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2807"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2807"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2807"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2807"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2807"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2807"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB2807"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DB2807"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DB2807"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DB2807"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DB2807"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2807"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB2807"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DB2807"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00DB2807"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...99 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00683BFF"/>
+    <w:rsid w:val="00DB2807"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...15 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...601 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1986</Words>
+  <Words>1985</Words>
   <Characters>11321</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>94</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13281</CharactersWithSpaces>
+  <CharactersWithSpaces>13280</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Other Travel Allowance and Expenses</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>J Kellow</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>