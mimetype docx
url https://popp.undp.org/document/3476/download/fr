--- v0 (2025-10-15)
+++ v1 (2026-05-09)
@@ -1,4238 +1,4873 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7E39FEBA" w14:textId="27A91D14" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="678FF4CA" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="284" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Habilitation de sécurité</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EE3044" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="18AED728" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BE5C91" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="0680D0FB" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les fonctionnaires du système des Nations Unies et les membres de la famille admissibles sont tenus d’obtenir une habilitation de sécurité pour tous les voyages officiels, quel que soit le lieu, et ils ne sauraient entamer un voyage officiel sans obtenir ladite habilitation, sauf dans des cas de force majeure, où ils disposent de peu de temps pour satisfaire à cette politique, comme une évacuation médicale immédiate ou une autre situation mettant leur vie en danger. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F22BE7" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="16DDF08C" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638AEEE5" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="5B61E9A6" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Aux fins de cette politique, le voyage officiel désigne les congés officiels dans les foyers ou d’autres remboursements des frais de voyage autorisés dont le coût du déplacement est pris en charge par les organisations du système des Nations Unies. Cela s’applique indépendamment du fait que les voyages officiels soient effectués par voie aérienne, maritime ou terrestre, ou par toute combinaison de ces moyens. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FBA6F3" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="564D6763" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4840975C" w14:textId="2E09A6FD" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00287480" w:rsidP="00A83871">
+    <w:p w14:paraId="728411E2" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...53 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conformément au cadre de responsabilité du Système de gestion de la sécurité des Nations Unies (UNSMS), le Secrétaire général délègue au Responsable désigné l'autorité requise pour prendre des décisions en matière de sécurité. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAF11E6" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FB9184" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
-[...16 lines deleted...]
-    <w:p w14:paraId="7E0A60C5" w14:textId="77777777" w:rsidR="0044198F" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="0A4E75B5" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Responsable désigné est responsable de la décision qu’il prend lorsqu’il délivre une habilitation de sécurité pour un voyage officiel à destination, passant par et à l’intérieur de son domaine de responsabilité, y compris lorsque lesdites habilitations de sécurité sont délivrées automatiquement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC4E6E8" w14:textId="77777777" w:rsidR="006A1378" w:rsidRDefault="006A1378" w:rsidP="00C56522">
-[...7 lines deleted...]
-    <w:p w14:paraId="0D922C94" w14:textId="7A18AC75" w:rsidR="006A1378" w:rsidRPr="00A83871" w:rsidRDefault="006A1378" w:rsidP="00A83871">
+    <w:p w14:paraId="7F06495D" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="70" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F395FDC" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Responsable désigné est habilité à délivrer, à refuser ou à solliciter davantage d’informations concernant une demande d’habilitation de sécurité, lorsque cette autorité lui a été déléguée. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En outre, le Responsable désigné peut déléguer son autorité de délivrance d’habilitation de sécurité en son nom au professionnel de la sécurité le plus ancien, ou au coordonnateur de secteur (sécurité). Cette délégation doit être par écrit, dans la mesure où le Responsable désigné reste responsable en dernier ressort de toutes les habilitations de sécurité délivrées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471F4420" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003443EA">
-[...25 lines deleted...]
-    <w:p w14:paraId="4418399E" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="003443EA" w:rsidRDefault="00221CA0" w:rsidP="003443EA">
+    </w:p>
+    <w:p w14:paraId="15856B3A" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="70674108" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="0044198F" w:rsidP="00A83871">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cette politique a pour objet de veiller à ce que tous les fonctionnaires du PNUD et les personnes à leur charge en voyage officiel aux frais de l’Organisation, obtiennent une habilitation de sécurité avant le déplacement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6F3D41" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4436B98E" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="588DAE65" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Une habilitation de sécurité est exigée pour enregistrer le voyageur dans les dossiers tenus par le Responsable désigné des Nations Unies au lieu d’affectation et, par conséquent, pour l’intégrer dans les mesures de sécurité prises à l’échelle locale. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02795AED" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="4E6832FB" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A1DD84" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="003443EA" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="44111D00" w14:textId="76285435" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les procédures d’habilitation de sécurité sont exigées afin que le Responsable désigné et les autres responsables du système de gestion de la sécurité des Nations Unies dans le pays puissent : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BBB2E6" w14:textId="77777777" w:rsidR="001E2A48" w:rsidRPr="003443EA" w:rsidRDefault="001E2A48" w:rsidP="00A83871">
-[...9 lines deleted...]
-    <w:p w14:paraId="4BCAF6E3" w14:textId="77777777" w:rsidR="0044198F" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="0C7F53F2" w14:textId="0433607B" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Surveiller efficacement l’emplacement et l’effectif du personnel du système des Nations Unies et des membres de la famille admissibles et les inclure dans le plan de sécurité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">du pays ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446E4F1C" w14:textId="77777777" w:rsidR="00107814" w:rsidRPr="003443EA" w:rsidRDefault="00107814" w:rsidP="00107814">
-[...9 lines deleted...]
-    <w:p w14:paraId="56DDCD8C" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="003443EA" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="0032F875" w14:textId="4208FF76" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...20 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="638DFC04" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="003443EA" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Fournir des informations importantes sur la sécurité au personnel du système des Nations Unies et aux membres de la famille admissibles lors de voyages officiels, notamment en localisant toutes les personnes enregistrées pour leur fournir des informations sur la sécurité en cas de crise ou d’urgence ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E72581A" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Contrôler l’effectif du personnel du système des Nations Unies et les membres de la famille admissibles </w:t>
       </w:r>
-      <w:r w:rsidRPr="003443EA">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lorsque le plan de sécurité l’exige</w:t>
       </w:r>
-      <w:r w:rsidRPr="003443EA">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590A15FF" w14:textId="77777777" w:rsidR="001E2A48" w:rsidRPr="003443EA" w:rsidRDefault="001E2A48" w:rsidP="00A83871">
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="43AAAEBE" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="70" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="72FAAABB" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="003443EA" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05FE9A53" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lesdits dossiers peuvent être utilisés pour la personne à contacter en cas d’urgence, aux fins des plans d’évacuation et des demandes de remboursement au titre de la police d’assurance contre les actes de malveillance. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1574B2A2" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="137319D4" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F5BD81" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="41B28BEB" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="216" w:right="0" w:hanging="10"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Qui ?</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4673D0BC" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="79AE8F28" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641B9217" w14:textId="108AC7B5" w:rsidR="0044198F" w:rsidRPr="007C2016" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="38B6FB1A" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...66 lines deleted...]
-    <w:p w14:paraId="08C29757" w14:textId="15391D7D" w:rsidR="0044198F" w:rsidRPr="007C2016" w:rsidRDefault="00221CA0" w:rsidP="007C2016">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cette politique et procédure s’applique à toutes les personnes couvertes par le UNSMS, telle que définie au chapitre III du Manuel des politiques de sécurité du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Département de la sûreté et de la sécurité des Nations Unies (UNSMS), qui sont tenues de se rendre dans un lieu quelconque en mission officielle. Les personnes couvertes par les dispositions de la présente politique sont désignées indifféremment par les termes « personnel » et « voyageur »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECBDACD" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C348859" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="003443EA" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="4D95D9D1" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorsque l’évaluation des risques de sécurité le justifie, les Responsables désignés peuvent définir un rayon opérationnel dans lequel le personnel réside et exerce ses activités au quotidien et à l’intérieur duquel il peut se déplacer sans qu’il n’ait besoin d’obtenir une habilitation de sécurité supplémentaire. Le personnel se déplaçant sur l’ensemble de ce rayon opérationnel doit être en mesure de communiquer avec la salle radio des Nations Unies, le centre de communication ou d’autres sources d’assistance. Par ailleurs, un rayon opérationnel transfrontalier doit être mis en place (le rayon opérationnel transfrontalier peut être nécessaire lorsque le personnel réside dans un pays et se déplacer quotidiennement pour le travail dans un pays voisin). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765F8A75" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="08D1FD9F" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4F9953" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="7AFB764E" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mesures exceptionnelles</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB9D181" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="1BF67B5C" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A71F39" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="001D0675">
+    <w:p w14:paraId="59E736FC" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans des cas exceptionnels et de force majeure, lorsqu’il n’a pas suffisamment de temps pour satisfaire à la présente politique, comme une évacuation médicale immédiate ou toute autre situation mettant sa vie en danger, le voyageur est tenu d’en informer le Responsable désigné ou son délégué, par les moyens les plus rapides qui soient, et de compléter le processus d’autorisation du permis de séjour temporaire dès que possible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2765B3FC" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="16355517" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B6A224" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="001D0675">
+    <w:p w14:paraId="42DE767F" w14:textId="6E3D3538" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Aux fins d’une inspection ou d’une enquête « sans préavis » menée par un organisme ou une organisation du système des Nations Unies, le Secrétaire général adjoint à la sûreté et à la sécurité peut accorder des habilitations de sécurité qui ne sont pas soumises à l’avance via le système de traitement des demandes d’autorisation de voyage. Le Département de la sûreté et de la sécurité informera normalement le Responsable désigné et d’autres personnes concernées de ce voyage officiel et à l’arrivée dans le pays, la demande d’autorisation de voyage sera traitée. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1076FF85" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="10AD251B" w14:textId="3D2FA000" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="941" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="40354CE2" w14:textId="77777777" w:rsidR="0044198F" w:rsidRDefault="00221CA0" w:rsidP="001D0675">
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D753215" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Si la situation sécuritaire s’aggrave, le Responsable désigné doit aviser, via le système de traitement des demandes d’autorisation de voyage, toutes les personnes détenant une habilitation de sécurité (et l’organisme employeur par le biais du coordonnateur pour les questions de sécurité) si l’habilitation de sécurité est annulée ou si le déplacement se fait, comme initialement autorisé. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D36373" w14:textId="77777777" w:rsidR="00107814" w:rsidRDefault="00107814" w:rsidP="00107814">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="740F2F16" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="70" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058E4892" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Voyage personnel</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50790177" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="3E82B9F8" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3A0148" w14:textId="5E2E9601" w:rsidR="0044198F" w:rsidRPr="001D0675" w:rsidRDefault="00221CA0" w:rsidP="00B64E75">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="38252A06" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les voyages personnels, notamment les congés annuels, ne constituent pas un voyage officiel et, par conséquent, ne nécessitent pas une habilitation de sécurité. Cependant, l’ensemble du personnel du système des Nations Unies et/ou les membres de la famille admissibles effectuant un voyage personnel sont </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0675">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vivement exhortés</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D0675">
-[...48 lines deleted...]
-    <w:p w14:paraId="454FF2D5" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="0044198F" w:rsidP="00A83871">
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à enregistrer leur voyage personnel dans le système de traitement des demandes d’autorisation de voyage, en désignant le voyage comme tel. Les voyageurs ayant inscrit leur voyage personnel dans le système TRIP recevront un accusé de réception ainsi que des informations essentielles sur la sécurité. En cas de crise ou d'urgence et sous réserve de la capacité du SGNU à ce moment-là, il peut également être possible pour le SGNU local de fournir un soutien en matière de sécurité au personnel du système des Nations unies et aux membres de la famille éligibles qui ont enregistré leur voyage personnel dans le système TRIP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C9F43C" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52AB6349" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Conformité</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A66AC1" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="140CB7EC" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085A4243" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="001D0675">
+    <w:p w14:paraId="46F88864" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61" w:hanging="367"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Il est impérieux de comprendre qu’il incombe au personnel de garantir leur propre sécurité et que l’obtention d’une habilitation de sécurité ou le traitement d’une notification de déplacement est une démarche obligatoire avant d’entreprendre toute mission officielle. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09ACB725" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="47952BE2" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FABFC3" w14:textId="7053C759" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="001D0675">
+    <w:p w14:paraId="40C168D9" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61" w:hanging="367"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="4B9B73F5" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les fonctionnaires refusant d’observer les instructions de sécurité du Responsable désigné peuvent être informés par écrit, dont un exemplaire est adressé au Bureau de la sécurité du PNUD au Siège, que leur habilitation de sécurité a été annulée. Le Responsable désigné mettra à la disposition du UNDSS la copie adressée au Bureau de la sécurité du PNUD faisant état des informations et des noms des fonctionnaires qui refusent de se conformer aux procédures et aux instructions en matière d’habilitation de sécurité. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E02E50" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BC48DC" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="715D98F6" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Demandes de remboursement au titre de la police d’assurance contre les actes de malveillance</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4343E502" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="2EC216C5" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB54356" w14:textId="60348195" w:rsidR="0044198F" w:rsidRDefault="00221CA0" w:rsidP="001D0675">
+    <w:p w14:paraId="66F051B7" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...27 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En cas d’incident affectant un fonctionnaire ou un consultant, et si une demande de remboursement est introduite au titre de la police d’assurance contre les actes de malveillance (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Malicious</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Acts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Insurance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Policy, MAIP), elle est utilisée pour répondre aux exigences du souscripteur de la MAIP, qui exige du UNDSS qu’il certifie que la personne concernée a respecté toutes les instructions de sécurité. Cela implique le fait d’avoir reçu une habilitation de sécurité pour se rendre au lieu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">où l’incident s’est produit, au moment de sa survenue. Le souscripteur peut demander à voir l’habilitation de sécurité. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A730AD" w14:textId="65FC7C7D" w:rsidR="007C2016" w:rsidRPr="00107814" w:rsidRDefault="007C2016" w:rsidP="001D0675">
+    <w:p w14:paraId="2C7BC4A1" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Aux fins de l'assurance, il ne doit pas y avoir plus de 30 passagers du système des Nations unies voyageant à bord d'un avion militaire. Si plus de 30 personnes doivent voyager ensemble à bord d'un avion militaire, il convient d'en informer les souscripteurs par l'intermédiaire de l'UNDSS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE50A44" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00107814" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="23332497" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC7AC3E" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00107814" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="7C0F6EFF" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="221" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="221"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Procédures d’habilitation de sécurité</w:t>
       </w:r>
-      <w:r w:rsidRPr="00107814">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A27A2B0" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00107814" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="77222B0A" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D98FD72" w14:textId="6B682A8E" w:rsidR="0044198F" w:rsidRPr="00107814" w:rsidRDefault="00DA7B00" w:rsidP="001D0675">
+    <w:p w14:paraId="74DA08F4" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="713FF180" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La personne doit soumettre une demande d'habilitation de sécurité en ligne via TRIP auprès du Responsable désigné du lieu d’affectation à visiter. Si la mission concerne plus d’une personne, il incombe au chef d’équipe de la mission de solliciter l’habilitation de sécurité. Pour tout voyage officiel avec ses membres de la famille admissibles, un fonctionnaire est considéré comme le « chef d’équipe de la mission ». Le PNUD peut solliciter une habilitation de sécurité au nom d’une personne, y compris les consultants, les experts en mission ou d’autres fonctionnaires à leur charge ou les membres de famille admissibles. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B966F40" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D20BBB4" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="001D0675">
+    <w:p w14:paraId="0536D8C6" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La demande d’habilitation de sécurité introduite via le système TRIP devra au moins comporter les informations suivantes : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCDBA24" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="2426D469" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1663" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6AB113" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="00AF87A1" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1663" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Nationalité </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E17F002" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="68F2E9E7" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1663" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Laissez-passer des Nations Unies ou numéro de passeport national, date de délivrance et d’expiration </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675F48DA" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="4A042886" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1663" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Institution/organisation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7AC204" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="1C936750" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1663" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Objet de la mission/du voyage </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7971DFBA" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="5DEF183D" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1663" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dates précises de la mission </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A0DF54" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="3881D47F" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1663" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lieu où séjourne la personne en service au lieu d’affectation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A45DA0" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="67C1DB09" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA8A13B" w14:textId="217AA04C" w:rsidR="0044198F" w:rsidRPr="00107814" w:rsidRDefault="00221CA0" w:rsidP="001D0675">
+    <w:p w14:paraId="12FCCC60" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...53 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une condition préalable aux voyages officiels du personnel du PNUD, à l’exception des voyages lors d’un engagement, est d’avoir suivi avec la formation BSAFE. D'autres formations obligatoires, notamment la formation « Approches sûres et sécurisées aux environnements dans le terrain » (SSAFE), peuvent être applicables dans certains lieux de travail sur le terrain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00DA7B00" w:rsidRPr="00DA7B00">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, en fonction des exigences locales de l'UNSMS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323E5A08" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="0044198F" w:rsidP="00A83871">
+    <w:p w14:paraId="07394C21" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D10B9A7" w14:textId="3ABC8FA0" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00B51559" w:rsidP="001D0675">
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C2A4BE1" w14:textId="671A072D" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD doit s'assurer que son personnel a suivi le cours de formation BSAFE comme requis. Le cours de formation en ligne est accessible à l'adresse suivante : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00DF3EB2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://training.dss.un.org/thematicarea/category?id=6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AEFFDB" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="3DADD1ED" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459A3346" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="001D0675">
+    <w:p w14:paraId="505B4D1C" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le système TRIP prévoit une réponse d’habilitation « automatique » lorsque le plan de sécurité prévoit un certain lieu, auquel cas l’habilitation de sécurité est requise uniquement pour suivre le nombre de voyageurs et leurs déplacements. Lorsque le système TRIP est réglé sur automatique, il fournit une réponse d’habilitation de sécurité immédiate lorsque les voyageurs y saisissent une entrée aux fins d’un voyage officiel proposé. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47ADDF8B" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="59AA071C" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7465AC89" w14:textId="094264B3" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="001D0675">
+    <w:p w14:paraId="6ADF9223" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="7B990A30" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque le plan de sécurité exige le contrôle du nombre de fonctionnaires ou de membres de famille admissibles dans un lieu précis, les Responsables désignés peuvent régler le système TRIP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de sorte que tous les voyages officiels dans une zone précise fassent l’objet d’une autorisation manuelle. Les procédures manuelles d’habilitation de sécurité peuvent être initiées dans n’importe quel lieu, si le Responsable désigné le demande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF6482C" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3928CE8C" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="001D0675">
+    <w:p w14:paraId="0C3B726A" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour tout voyage officiel à destination des zones exigeant une habilitation de sécurité manuelle, les données saisies dans le système TRIP doivent être soumises </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">sept jours </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">avant le début du voyage pour laisser au voyageur le temps nécessaire à l’obtention d’une approbation officielle. Les lieux nécessitant une habilitation de sécurité manuelle seront répertoriés dans la recommandation aux voyageurs diffusée par le Département de la sûreté et de la sécurité. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D88951E" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="5FA10959" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCD8BF2" w14:textId="06B1E15B" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="001D0675">
+    <w:p w14:paraId="3FF0880E" w14:textId="51912684" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pour les fonctionnaires du PNUD couverts par le Système de gestion de la sécurité des Nations Unies et qui ne possèdent pas une adresse électronique du PNUD, la première demande d’habilitation de sécurité via le système TRIP </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="0096369D">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>d</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="2E74CC12" w14:textId="02CA0D7D" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="0044198F" w:rsidP="00A83871">
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>oit être introduite par un collègue (ayant un profil dans le système TRIP) au nom du voyageur. Le système reconnaîtra ensuite l’adresse électronique (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F677B3" w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gmail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F677B3" w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hotmail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F677B3" w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Yahoo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et autres) du voyageur, après quoi ce dernier pourra créer son propre profil dans le système TRIP aux fins de futures demandes d’habilitation de sécurité (via TRIP). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A04A12" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="581" w:right="0" w:firstLine="0"/>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="581"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654644DE" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk90281018"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Informations sur la sécurité</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="267D670D" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="53CCD88E" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E72189" w14:textId="7CC91842" w:rsidR="0044198F" w:rsidRDefault="001F127F" w:rsidP="007A13CB">
+    <w:p w14:paraId="749CAC9B" w14:textId="6B6327E1" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les professionnels de la sécurité du PNUD ou les points focaux de sécurité des agences (ACSFP)</w:t>
       </w:r>
-      <w:r w:rsidR="002C117A">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00221CA0">
-[...61 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont tenus de fournir aux voyageurs, dès leur arrivée au lieu d’affectation, les informations/instructions actuelles sur la sécurité dans ce pays et de prendre des dispositions pour qu’ils soient informés. Les voyageurs doivent fournir au ACSFP et/ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00F677B3" w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au Directeur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de RH leurs itinéraires et coordonnées locales dès l’arrivée au lieu d’affectation et mettre immédiatement à jour ces informations chaque fois qu’elles sont modifiées. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39969B2A" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="571" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CB609D" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Autres informations relatives aux voyages</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FE4702" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="52465661" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F6E114" w14:textId="63D0FF0E" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="007A730E" w:rsidP="001D0675">
+    <w:p w14:paraId="6F6C9DEE" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="3F25B5CD" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour assurer la continuité des activités, les unités de voyage doivent éviter de réserver sur le même vol l'ensemble du personnel critique, y compris les responsables d'un même bureau ou d'une même unité d'affaires. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F3935F" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B108DD" w14:textId="67D3BB03" w:rsidR="005159EC" w:rsidRDefault="00221CA0" w:rsidP="002C117A">
+    <w:p w14:paraId="7F696A2A" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En principe général, l’Administrateur et l’Administrateur associé ne doivent pas voyager à bord du même avion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379DEA18" w14:textId="77777777" w:rsidR="002C117A" w:rsidRDefault="002C117A" w:rsidP="006F44EC">
-[...7 lines deleted...]
-    <w:p w14:paraId="13F4F66A" w14:textId="4371D18F" w:rsidR="002C117A" w:rsidRDefault="002C117A" w:rsidP="002C117A">
+    <w:p w14:paraId="0A1AD87A" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="70" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42EF86AE" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si plus de dix (10) et jusqu'à trente (30) membres du personnel du PNUD doivent voyager sur le même vol commercial, cela doit être approuvé par le directeur du bureau de coordination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015DBBD7" w14:textId="77777777" w:rsidR="002C117A" w:rsidRDefault="002C117A" w:rsidP="006F44EC">
-[...7 lines deleted...]
-    <w:p w14:paraId="7350E492" w14:textId="571AD51A" w:rsidR="002C117A" w:rsidRDefault="002C117A" w:rsidP="002C117A">
+    <w:p w14:paraId="7A0E8A30" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="70" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AD8507F" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si plus de trente (30) membres du personnel du PNUD doivent voyager sur le même vol commercial, une approbation exceptionnelle du directeur de BMS est requise. La demande doit être soumise au moins sept (7) jours avant le début du voyage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF53B60" w14:textId="77777777" w:rsidR="002C117A" w:rsidRDefault="002C117A" w:rsidP="006F44EC">
-[...75 lines deleted...]
-        <w:ind w:left="426"/>
+    <w:p w14:paraId="385FB122" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rôles et responsabilités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1B2FAE" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="70" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="114" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9799" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="12" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1577"/>
         <w:gridCol w:w="6521"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F43334" w:rsidRPr="00F43334" w14:paraId="6AAF5B13" w14:textId="77777777" w:rsidTr="00677E94">
+      <w:tr w:rsidR="0096369D" w:rsidRPr="00F677B3" w14:paraId="51917752" w14:textId="77777777" w:rsidTr="00B31ACE">
         <w:trPr>
           <w:trHeight w:val="276"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="10E58CDA" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="1001073F" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="0096369D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Rôles et responsabilités</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partie(s) responsable(s)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="51593C9E" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="127FB7FB" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="0096369D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Responsabilités</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="677766CB" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="48C1E596" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="0096369D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Remarques</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F43334" w:rsidRPr="00F43334" w14:paraId="10F4A185" w14:textId="77777777" w:rsidTr="00677E94">
+      <w:tr w:rsidR="0096369D" w:rsidRPr="00F677B3" w14:paraId="1111F132" w14:textId="77777777" w:rsidTr="00B31ACE">
         <w:trPr>
           <w:trHeight w:val="1642"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6445E63B" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="549B57BC" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyageur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="689E48B6" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="6681A40E" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="0096369D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour tout voyage officiel à destination des zones exigeant une habilitation de sécurité manuelle, les données saisies dans le système TRIP doivent être soumises </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">sept jours </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>avant le début du voyage pour laisser au voyageur le temps nécessaire à l’obtention d’une approbation officielle. Les lieux nécessitant une habilitation de sécurité manuelle seront répertoriés dans la recommandation aux voyageurs diffusée par le Département de la sûreté et de la sécurité ; ayez toujours sur vous les numéros de contact des bureaux du PNUD concernés. Fournir au SFP, HR/Opérations Manager, l'itinéraire et les coordonnées locales à l'arrivée sur le lieu d'affectation ; mettre à jour ces informations immédiatement en cas de changement. Contactez immédiatement le bureau local du PNUD si vous devez quitter un aéroport de manière inattendue - en raison de l'annulation d'un vol, de la fermeture d'un aéroport, d'une grève, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B5861CF" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="167FA859" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28AD070F" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="3A6A0A17" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F43334" w:rsidRPr="00F43334" w14:paraId="0F291476" w14:textId="77777777" w:rsidTr="00677E94">
+      <w:tr w:rsidR="0096369D" w:rsidRPr="00F677B3" w14:paraId="5F326A26" w14:textId="77777777" w:rsidTr="00B31ACE">
         <w:trPr>
           <w:trHeight w:val="2170"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13E52158" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="785EC0A9" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctionnaire </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="583CDF05" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="661207C2" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="0096369D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Si le voyageur ne dispose pas d’une adresse électronique du PNUD, la première demande d’habilitation de sécurité via le système TRIP </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>(</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId15">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId16">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>://</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId17">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>trip</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId18">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId19">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId14">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>dss.un.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId20">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId21">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>dssweb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId22">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId23">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId18">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">) </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">doit être soumise par un collègue (ayant un profil dans le système TRIP) au nom du voyageur. Le système reconnaîtra ensuite l’adresse électronique (gmail, hotmail, yahoo et autres) du voyageur, après quoi ce dernier pourra créer son propre profil dans le système TRIP aux fins de futures demandes d’habilitation de sécurité (via TRIP). </w:t>
+              <w:t>doit être soumise par un collègue (ayant un profil dans le système TRIP) au nom du voyageur. Le système reconnaîtra ensuite l’adresse électronique (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F677B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>gmail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F677B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F677B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>hotmail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F677B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F677B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>yahoo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F677B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et autres) du voyageur, après quoi ce dernier pourra créer son propre profil dans le système TRIP aux fins de futures demandes d’habilitation de sécurité (via TRIP). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3244A98B" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="5CC07AC3" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour les fonctionnaires du PNUD couverts par le Système de gestion de la sécurité des Nations Unies et qui ne possèdent pas une adresse électronique du PNUD. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F43334" w:rsidRPr="00F43334" w14:paraId="10D15072" w14:textId="77777777" w:rsidTr="00677E94">
+      <w:tr w:rsidR="0096369D" w:rsidRPr="00F677B3" w14:paraId="3F97ECB1" w14:textId="77777777" w:rsidTr="00B31ACE">
         <w:trPr>
           <w:trHeight w:val="477"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3602B9FA" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="2C1F0F72" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsable désigné des Nations Unies </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21A56DC2" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="3EA04183" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="0096369D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Délivre un certificat d’habilitation et en adresse une copie au DSS eu égard à l’habilitation accordée </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62707F52" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="24FE01CD" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F43334" w:rsidRPr="00F43334" w14:paraId="0DBAD0CD" w14:textId="77777777" w:rsidTr="00677E94">
+      <w:tr w:rsidR="0096369D" w:rsidRPr="00F677B3" w14:paraId="632AFC36" w14:textId="77777777" w:rsidTr="00B31ACE">
         <w:trPr>
           <w:trHeight w:val="826"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4907EF38" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="42600643" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Département de la sûreté et de la sécurité </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50710DF6" w14:textId="3DE39DD3" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="78DD0883" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>des Nations Unies (</w:t>
+              <w:t>des</w:t>
             </w:r>
-            <w:r w:rsidR="00432AAE">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>UNDSS</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              <w:t xml:space="preserve"> Nations Unies (UNDSS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C316F4F" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="529C7111" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="0096369D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mets régulièrement à jour la liste des zones nécessitant une habilitation de sécurité manuelle. Consulter l’adresse</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId25">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId20">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId26">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId21">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>:</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId27">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId22">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>//dss.un.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId28">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId23">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId29">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId24">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>dssweb/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId30">
-              <w:r w:rsidRPr="00F43334">
+            <w:hyperlink r:id="rId25">
+              <w:r w:rsidRPr="00F677B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F87F47B" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="56AA6D2B" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F43334" w:rsidRPr="00F43334" w14:paraId="28E1482F" w14:textId="77777777" w:rsidTr="00677E94">
+      <w:tr w:rsidR="0096369D" w:rsidRPr="00F677B3" w14:paraId="1514252B" w14:textId="77777777" w:rsidTr="00B31ACE">
         <w:trPr>
           <w:trHeight w:val="1095"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52E91234" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="031A8B8C" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Point focal pour les questions de sécurité </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="526C248A" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="2C682ADD" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">et/ou </w:t>
+              <w:t>et</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F677B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ou </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19C29F32" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="3341322F" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Directeur des opérations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A620B91" w14:textId="56949487" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="672F1402" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="0096369D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fournissent aux voyageurs, dès leur arrivée au lieu d’affectation, les informations/instructions actuelles sur la sécurité dans ce pays et prennent des dispositions pour qu’ils soient informés par le bureau local du </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> ou par le Responsable désigné des pays où ces informations sont nécessaires. </w:t>
+              <w:t xml:space="preserve">Fournissent aux voyageurs, dès leur arrivée au lieu d’affectation, les informations/instructions actuelles sur la sécurité dans ce pays et prennent des dispositions pour qu’ils soient informés par le bureau local du UNDSS ou par le Responsable désigné des pays où ces informations sont nécessaires. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E62A1AC" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="141F6FE3" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="0096369D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F43334" w:rsidRPr="00F43334" w14:paraId="01772BBB" w14:textId="77777777" w:rsidTr="00677E94">
+      <w:tr w:rsidR="0096369D" w:rsidRPr="00F677B3" w14:paraId="649EA799" w14:textId="77777777" w:rsidTr="00B31ACE">
         <w:trPr>
           <w:trHeight w:val="828"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="659B00EC" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="40E2A3F5" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Unités</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="067F5360" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="51B8D6D4" w14:textId="3E0C1239" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="0096369D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">S'efforcer de s'assurer que tous les membres du personnel (et les membres éligibles de leur famille) reçoivent une habilitation de sécurité avant le voyage officiel.. </w:t>
+              <w:t>S'efforcer de s'assurer que tous les membres du personnel (et les membres éligibles de leur famille) reçoivent une habilitation de sécurité avant le voyage officiel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DAE4418" w14:textId="77777777" w:rsidR="00F43334" w:rsidRPr="00F43334" w:rsidRDefault="00F43334" w:rsidP="00F43334">
+          <w:p w14:paraId="3B166147" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="0096369D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="118" w:firstLine="0"/>
+              <w:spacing w:line="216" w:lineRule="auto"/>
+              <w:ind w:right="118"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F43334">
+            <w:r w:rsidRPr="00F677B3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E36BCC8" w14:textId="77777777" w:rsidR="00411F2E" w:rsidRPr="00A83871" w:rsidRDefault="00411F2E" w:rsidP="00A83871">
+    <w:p w14:paraId="35908B60" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="118" w:firstLine="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:ind w:right="118"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F732CE" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F677B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F677B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1464EE11" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="0096369D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6CE5299A" w14:textId="0434A5E8" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="0044198F" w:rsidP="00890EB4">
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64AC2B3B" w14:textId="10CDC9AF" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D" w:rsidP="00F677B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2E79EC09" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F677B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F677B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0352D2" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="0096369D" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096369D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="1"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0044198F" w:rsidRPr="00A83871">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId36"/>
+    <w:p w14:paraId="3D609033" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="0096369D">
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="even" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1481" w:right="1322" w:bottom="0" w:left="1219" w:header="720" w:footer="985" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D3649DA" w14:textId="77777777" w:rsidR="00220505" w:rsidRDefault="00220505">
+    <w:p w14:paraId="6A5695F1" w14:textId="77777777" w:rsidR="00155C0C" w:rsidRDefault="00155C0C" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7860BB5A" w14:textId="77777777" w:rsidR="00220505" w:rsidRDefault="00220505">
+    <w:p w14:paraId="58E41F76" w14:textId="77777777" w:rsidR="00155C0C" w:rsidRDefault="00155C0C" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="772BC88E" w14:textId="77777777" w:rsidR="0044198F" w:rsidRDefault="00221CA0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7ABA1663" w14:textId="77777777" w:rsidR="0096369D" w:rsidRDefault="0096369D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="center" w:pos="4905"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="271D2222" w14:textId="77777777" w:rsidR="001E2A48" w:rsidRDefault="001E2A48">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B144C69" w14:textId="77777777" w:rsidR="0096369D" w:rsidRDefault="0096369D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="center" w:pos="4905"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="23B32E72" w14:textId="27A357FC" w:rsidR="0044198F" w:rsidRDefault="001E2A48">
+  <w:p w14:paraId="14C42B05" w14:textId="028A790F" w:rsidR="0096369D" w:rsidRPr="00F677B3" w:rsidRDefault="0096369D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="center" w:pos="4905"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> sur </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 10/10/2024 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F677B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
+      <w:t>#</w:t>
     </w:r>
-    <w:r w:rsidR="00107814">
+    <w:r w:rsidRPr="00F677B3">
       <w:rPr>
-        <w:b/>
-        <w:noProof/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t> :</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00F677B3">
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="end"/>
-[...60 lines deleted...]
-      <w:t>5</w:t>
+      <w:t xml:space="preserve"> 5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="073855C2" w14:textId="77777777" w:rsidR="0044198F" w:rsidRDefault="00221CA0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79AF441D" w14:textId="77777777" w:rsidR="0096369D" w:rsidRDefault="0096369D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="center" w:pos="4905"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D4FFDDE" w14:textId="77777777" w:rsidR="00220505" w:rsidRDefault="00220505">
+    <w:p w14:paraId="14C55480" w14:textId="77777777" w:rsidR="00155C0C" w:rsidRDefault="00155C0C" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57F69790" w14:textId="77777777" w:rsidR="00220505" w:rsidRDefault="00220505">
+    <w:p w14:paraId="5CB54741" w14:textId="77777777" w:rsidR="00155C0C" w:rsidRDefault="00155C0C" w:rsidP="0096369D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="089DB2CB" w14:textId="5AF15FE8" w:rsidR="002C117A" w:rsidRPr="002C117A" w:rsidRDefault="002C117A">
+    <w:p w14:paraId="668D1AB4" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="002C117A" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C117A">
         <w:t>Aux fins de la présente politique, on entend par « lieu d'affectation hors siège » tout lieu qui n'est pas désigné comme lieu d'affectation « H » dans le cadre du régime de mobilité et de sujétion établi par la Commission de la fonction publique internationale (CFPI).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="27508C97" w14:textId="279182FF" w:rsidR="002C117A" w:rsidRPr="006F44EC" w:rsidRDefault="002C117A">
+    <w:p w14:paraId="4E46521E" w14:textId="77777777" w:rsidR="0096369D" w:rsidRPr="006F44EC" w:rsidRDefault="0096369D" w:rsidP="0096369D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F44EC">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Un point focal de sécurité de l'agence du PNUD (ACSFP) est nommé en l'absence d'un professionnel de la sécurité du PNUD au niveau local.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1FC1D6D9" w14:textId="77777777" w:rsidR="00C75CFF" w:rsidRDefault="00C75CFF" w:rsidP="00C75CFF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E8990B4" w14:textId="492D7E7B" w:rsidR="0096369D" w:rsidRDefault="0096369D" w:rsidP="00C75CFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77FBD45D" wp14:editId="4A609B36">
-          <wp:extent cx="304800" cy="594360"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="715A09CD" wp14:editId="2636E480">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="24" name="Picture 24"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="15447"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304855" cy="594467"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="70A397DB" w14:textId="77777777" w:rsidR="00C047CE" w:rsidRDefault="00C047CE">
+  <w:p w14:paraId="625CDD3A" w14:textId="77777777" w:rsidR="0096369D" w:rsidRDefault="0096369D" w:rsidP="00C75CFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07253C39"/>
-[...522 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B0926AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB0A574C"/>
     <w:lvl w:ilvl="0" w:tplc="1EB8EC60">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="941"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4400,263 +5035,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="769EFE9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6521"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78FB7AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B38C822"/>
     <w:lvl w:ilvl="0" w:tplc="73249014">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="936"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4825,235 +5248,136 @@
     <w:lvl w:ilvl="8" w:tplc="EAC88710">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6581"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="333536441">
-    <w:abstractNumId w:val="3"/>
-[...4 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1741751888">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1456826506">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="657879726">
+  <w:num w:numId="2" w16cid:durableId="1456826506">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0044198F"/>
-[...94 lines deleted...]
-    <w:rsid w:val="00FE53F9"/>
+    <w:rsidRoot w:val="0096369D"/>
+    <w:rsid w:val="00016F38"/>
+    <w:rsid w:val="00155C0C"/>
+    <w:rsid w:val="0079263B"/>
+    <w:rsid w:val="0096369D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00EE144A"/>
+    <w:rsid w:val="00F677B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="23891B28"/>
-  <w15:docId w15:val="{B686B475-7D6D-477E-B740-D1BCE42459A4}"/>
+  <w14:docId w14:val="7F7A35CF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4AB882B4-B375-4435-87D6-3D0812999942}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5168,51 +5492,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5394,1268 +5718,1018 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="231" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0096369D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0096369D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0096369D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0096369D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0096369D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0096369D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0096369D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0096369D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0096369D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0096369D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0096369D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0096369D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0096369D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0096369D"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0096369D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0096369D"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
+    <w:rsid w:val="0096369D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C75CFF"/>
+    <w:rsid w:val="0096369D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="951" w:right="70" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00C75CFF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0096369D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C75CFF"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0096369D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
-  </w:style>
-[...33 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D25B63"/>
+    <w:rsid w:val="0096369D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00077066"/>
+    <w:rsid w:val="0096369D"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00077066"/>
+    <w:rsid w:val="0096369D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...77 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.dss.un.org/thematicarea/category?id=6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2662</Words>
-  <Characters>15176</Characters>
+  <Words>2671</Words>
+  <Characters>15229</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>126</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17803</CharactersWithSpaces>
+  <CharactersWithSpaces>17865</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Madhubabu Gumma</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>