--- v0 (2025-10-15)
+++ v1 (2026-05-16)
@@ -1,4775 +1,6068 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0496F251" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="0FFA5042" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="284" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Autorización de seguridad</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D6B04F" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="10E5BE3C" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BB180E" w14:textId="1124E2B5" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="58BFB77F" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Es imperativo que el personal del sistema de las Naciones Unidas y los miembros de la familia elegibles reciban una autorización de seguridad para todos los viajes oficiales, independientemente de la ubicación, y no pueden comenzar un viaje oficial sin obtenerla, excepto en casos excepcionales en los cuales no haya suficiente tiempo disponible para cumplir con esta política, por ejemplo, en caso de una evacuación médica inmediata u otra situación que ponga en peligro la vida de los viajeros. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6959E7" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="4DEF69B7" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DAB2F8" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="74B75E81" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A los efectos de esta política, un viaje oficial incluye las vacaciones oficiales en el país de origen u otra prestación de viaje cuyo costo del viaje corre a cargo de organizaciones del sistema de las Naciones Unidas. Esto es válido independientemente de si el viaje oficial se realiza por vía área, marítima, terrestre o por una combinación de ellas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100C5B58" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="39B17094" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793E7A32" w14:textId="7E9E2878" w:rsidR="00227714" w:rsidRDefault="00227714" w:rsidP="00A83871">
+    <w:p w14:paraId="67389F07" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="4E9CEBCE" w14:textId="17094C8B" w:rsidR="0044198F" w:rsidRPr="00227714" w:rsidRDefault="00221CA0" w:rsidP="00B02EAA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De conformidad con el marco de rendición de cuentas del Sistema de Gestión de la Seguridad de las Naciones Unidas (UNSMS), el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Secretario General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delega en el Oficial Designado la autoridad necesaria para tomar decisiones relacionadas con la seguridad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0239B167" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="70" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A57786F" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:jc w:val="left"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="608DEACE" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Oficial Designado tiene la autoridad y la responsabilidad delegada para otorgar autorizaciones de seguridad para viajes. El Oficial Designado es responsable de la decisión al proporcionar autorizaciones de seguridad para viajes oficiales dentro del área respectiva de responsabilidad, incluso cuando se emiten autorizaciones de seguridad automáticamente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B42720" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D49D93D" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="024DB74B" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El Oficial Designado tiene la autoridad para otorgar, negar o solicitar más información a una </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3207B83D" w14:textId="1783B380" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
-[...50 lines deleted...]
-    <w:p w14:paraId="156A6281" w14:textId="12AC2EB9" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="0044198F" w:rsidP="00A83871">
+    <w:p w14:paraId="7A7D625A" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="941" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>solicitud de autorización de seguridad cuando exista una delegación. El oficial designado puede a su vez delegar de otorgar autorizaciones de seguridad al profesional de seguridad de mayor jerarquía o a un Coordinador de Seguridad de Zona. Esta delegación debe presentarse por escrito ya que el Oficial Designado sigue siendo el responsable final de todas las autorizaciones de seguridad otorgadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37331A0C" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6645C142" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E7B18CC" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El propósito de esta política es garantizar que todo el personal del PNUD y las personas relacionadas que realicen viajes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545B6A08" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="13732D2B" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="941" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">oficiales en nombre de la Organización posean una autorización de seguridad antes de viajar. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20876B09" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="4498830B" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74539638" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="29E80E38" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Se requiere una autorización de seguridad para registrar al viajero en los registros mantenidos por el Oficial Designado de las Naciones Unidas en el lugar de destino y, por lo tanto, es necesaria para incluirlo en las disposiciones de seguridad locales. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="0044198F" w:rsidP="00A83871">
+    <w:p w14:paraId="46765049" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4C53B367" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:ind w:left="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F2E779" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se requieren procedimientos de autorización de seguridad para que el Oficial Designado y otros oficiales del Sistema de Gestión de Seguridad de las Naciones Unidas en el país puedan realizar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">lo siguiente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743B4A28" w14:textId="77777777" w:rsidR="0044198F" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="58A6D676" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">supervisar de manera efectiva la ubicación y la cantidad de personal del sistema de las Naciones Unidas y miembros de la familia elegibles e incluirlos en el plan de seguridad del país; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00A93307" w:rsidRPr="00A83871" w:rsidRDefault="00A93307" w:rsidP="00A93307">
-[...8 lines deleted...]
-    <w:p w14:paraId="0258C636" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="137E4DFA" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1671" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F8232E1" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">proporcionar información de seguridad importante al personal del sistema de las Naciones Unidas y a los familiares elegibles en viajes oficiales, incluida la ubicación de todas las personas registradas, a fin de proporcionarles información de seguridad en caso de una crisis o emergencia; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="001E2A48" w:rsidRPr="00A83871" w:rsidRDefault="001E2A48" w:rsidP="00A83871">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="70E6D161" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1671" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="356420E4" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FB68F4" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Controlar la cantidad de personal del sistema de las Naciones Unidas y miembros de la familia elegibles </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donde el plan de seguridad lo requiera</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="001E2A48" w:rsidRPr="00A83871" w:rsidRDefault="001E2A48" w:rsidP="00A83871">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="04F63615" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="70" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1CD91D5D" w14:textId="41B3AE66" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74856425" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="5B68B9CD" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los registros se pueden utilizar para el contacto de emergencia, la planificación de seguridad/emergencia, incluyendo reubicación o evacuación y los Reclamos de la Póliza de seguro contra daños causados por actos intencionales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5FD933" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B37FF67" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="441C59CF" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="216" w:right="0" w:hanging="10"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>¿Para quién rige?</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7172F4" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="0EAE43B4" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BEEE95" w14:textId="1870A9BD" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="4E67FA46" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...40 lines deleted...]
-    <w:p w14:paraId="325CE300" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Esta política y este procedimiento rigen todas las personas cubiertas por el UNSMS, tal como se define en el Capítulo III del Manual de Políticas UNSMS que deban viajar por asuntos oficiales a cualquier ubicación. Las personas cubiertas por las disposiciones de esta política se denominan en el presente documento «personal» y «viajero» indistintamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F93DE1" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E14AF5A" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="45C78A2C" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando lo justifique una Valoración de los Riesgos para la Seguridad, los Oficiales Designados pueden designar un Radio Operativo, en el cual el personal reside y opera rutinariamente y en el cual se puede viajar sin obtener una autorización de seguridad adicional. El personal que se desplace a través de este Radio Operativo debe poder comunicarse con la sala de radio de las Naciones Unidas, el centro de comunicaciones u otra fuente de asistencia. También se puede establecer un Radio Operativo transfronterizo (puede requerirse un Radio Operativo transfronterizo cuando el personal reside en un país y viaja diariamente a un país vecino</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">para trabajar). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DD831B" w14:textId="77777777" w:rsidR="00A93307" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="672219B5" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22411D81" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medidas excepcionales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3715B528" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...32 lines deleted...]
-          <w:b w:val="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CE8CB7" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
-[...19 lines deleted...]
-    <w:p w14:paraId="70E04A93" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="006349CA">
+    <w:p w14:paraId="56D38A75" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En casos excepcionales e imperiosos, cuando no haya suficiente tiempo disponible para cumplir con esta política (como en el caso de una evacuación médica inmediata u otra situación que ponga en peligro la vida del viajero), este debe informar al Oficial Designado o a su delegado, de la forma más rápida posible, y completar el proceso de autorización del Procedimiento de información sobre las solicitudes de viaje (TRIP, </w:t>
       </w:r>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00394753">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-        <w:t>Travel</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Request</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00394753">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00394753">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-        <w:t>Request</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Information</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00394753">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) lo antes posible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1895D3B7" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="0C739CEC" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6AA9E1" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="006349CA">
+    <w:p w14:paraId="4A57CB39" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="7FDE0BDC" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de una inspección o investigación «sin aviso» llevada a cabo por un organismo u organización del sistema de las Naciones Unidas, el SGA de Protección y Seguridad puede otorgar autorizaciones de seguridad que no se envían a través del TRIP por adelantado. El Departamento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de Protección y Seguridad informará al Oficial Designado y a toda persona involucrada sobre dicho viaje oficial y, una vez que llegue al país, se procesará la autorización del TRIP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251C1A1B" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D326F2F" w14:textId="77777777" w:rsidR="0044198F" w:rsidRDefault="00221CA0" w:rsidP="006349CA">
+    <w:p w14:paraId="422253D4" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Si la situación de seguridad empeora, el Oficial Designado debe notificar a través del TRIP a todas las personas con autorización de seguridad (y a su organización empleadora a través del Coordinador de Seguridad) si las autorizaciones de seguridad serán rescindidas o si el viaje puede realizarse según lo autorizado inicialmente. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00A93307" w:rsidRDefault="00A93307" w:rsidP="00A93307">
-[...26 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="39F6B393" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="70" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4853D3C9" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="936" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F0A780" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Viajes personales</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1031F9" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="7556BF66" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F0EE0A" w14:textId="07025BAB" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00634067" w:rsidP="00227714">
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="1BF9AD75" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="936" w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Los viajes personales, incluidos los viajes por vacaciones anuales, no son viajes oficiales y no requieren autorización de seguridad. Sin embargo, se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>recomienda encarecidamente</w:t>
       </w:r>
-      <w:r w:rsidR="00221CA0">
-[...60 lines deleted...]
-    <w:p w14:paraId="4CE745D7" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a todo el personal del sistema de las Naciones Unidas o miembros de la familia elegibles, registrar su viaje como un viaje personal en el TRIP. Los viajeros que registren su viaje personal en el TRIP recibirán una confirmación del registro junto con información de seguridad esencial. En caso de crisis o emergencia, es posible que el UNSMS local brinde apoyo de seguridad al personal del UNSMS y a los miembros de la familia elegibles que hayan registrado un viaje personal en TRIP. Cualquier asistencia de este tipo está sujeta a la capacidad del Sistema de Gestión de la Seguridad de las Naciones Unidas para proporcionar dicho apoyo en el momento de la crisis o emergencia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54802FA7" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F18914D" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="54B104D1" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cumplimiento</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D149327" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="26129607" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9EC6E5" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="006349CA">
+    <w:p w14:paraId="321244B0" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Es fundamental comprender que el personal es responsable de su propia seguridad y que obtener una autorización de seguridad o procesar una notificación de viaje es un paso obligatorio antes de iniciar una misión oficial. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253B9705" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="01E1EBFB" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120" w:hanging="401"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793631C7" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="006349CA">
+    <w:p w14:paraId="5326C011" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="752553BD" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El personal que se niegue a cumplir con las instrucciones de seguridad del Oficial Designado puede ser notificado por escrito, con una copia a la Oficina de Seguridad del PNUD en la Sede, de que su autorización de seguridad ha sido revocada. El Oficial Designado proporcionará al UNDSS una copia para la Oficina de Seguridad del PNUD, la información y los nombres de los miembros del personal que se nieguen a cumplir con los procedimientos y las instrucciones de autorización de seguridad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A33BC0" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A37D1F" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="6137EA9F" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reclamos a la Póliza de seguro contra daños causados por actos intencionales</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56051E44" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="3930C69B" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45931E2E" w14:textId="6E65B1AD" w:rsidR="0044198F" w:rsidRDefault="00893662" w:rsidP="006349CA">
+    <w:p w14:paraId="1F3FF0EB" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Para satisfacer los requerimientos del asegurador de la MAIP (MAIP, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00394753">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Malicious</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00394753">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Acts </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00394753">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-        <w:t>Acts</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Insurance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00394753">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...64 lines deleted...]
-    <w:p w14:paraId="42C1CE00" w14:textId="5C9394C3" w:rsidR="00CF1556" w:rsidRPr="00A83871" w:rsidRDefault="00CF1556" w:rsidP="006349CA">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) el UNDSS certificará que el individuo afectado ha cumplido con todas las instrucciones de seguridad incluyendo haber recibido la Autorización de Seguridad para estar en el lugar donde ocurrió el incidente, en el momento en que ocurrió el incidente. El asegurador puede solicitar ver la autorización de seguridad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8770A1" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="941" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="730A1B38" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="554EF5F4" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A efectos del seguro, no debe haber más de 30 pasajeros del sistema de las Naciones Unidas viajando en una aeronave militar. En caso de que sea necesario que más de 30 personas viajen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>juntas en una aeronave militar, esto debe ser puesto en conocimiento de los Aseguradores a través del UNDSS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C327DB" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103F86FE" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="0ADCE7C9" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="221" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="221"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procedimientos de autorización de seguridad</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E235B9D" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="57B4BAB9" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568771BC" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="006349CA">
+    <w:p w14:paraId="4B6C2798" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La persona debe presentar una solicitud de autorización de seguridad en un sistema en línea llamado «Procedimiento de información sobre las solicitudes de viaje» (TRIP) al Oficial Designado en el lugar de destino que debe visitar. Si la misión consta de más de una persona, es responsabilidad del jefe de equipo de la misión solicitar la autorización de seguridad. Para todos los viajes oficiales con sus familiares elegibles, un miembro del personal será considerado como el «jefe de equipo de la misión». El PNUD puede solicitar la autorización de seguridad por cuenta de una persona, incluidos consultores, expertos en misión u otro personal relacionado, o miembros de la familia elegibles. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66AC4DF1" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="0F37CAA3" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120" w:hanging="401"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2645CAC7" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="006349CA">
+    <w:p w14:paraId="6A658F93" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La solicitud de autorización de seguridad realizada en el TRIP debe incluir, como mínimo, la siguiente información: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F00F7F" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="5541FBBA" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Nombre </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E684E99" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="5F62FC0A" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Nacionalidad </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AC7B1D" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="736BF3EE" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Número, fecha de emisión y fecha de vencimiento del pasaporte nacional o del pasaporte de las Naciones Unidas </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D63B6E" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="0F79EBAC" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Organismo/organización </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575E8F64" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="5352E2DA" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Misión/propósito del viaje </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B8BB96" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="2DD595F8" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Fechas específicas de la misión </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5AC064" w14:textId="77777777" w:rsidR="0044198F" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="75E71D96" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lugar de alojamiento de la persona en el lugar de destino </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CC46E1" w14:textId="77777777" w:rsidR="00332B88" w:rsidRDefault="00332B88" w:rsidP="006349CA">
-[...8 lines deleted...]
-    <w:p w14:paraId="3E53A6A5" w14:textId="74DE766D" w:rsidR="0044198F" w:rsidRPr="00031352" w:rsidRDefault="00D56EE4" w:rsidP="00031352">
+    <w:p w14:paraId="3E67032C" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1663" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F1763F" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...64 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un requisito previo para viajes oficiales del personal del PNUD, con la excepción de los viajes de nombramiento, es haber finalizado exitosamente toda la capacitación BSAF. Otra capacitación obligatoria comprende el curso «Enfoques de protección y seguridad para entornos de campo» (SSAFE por sus siglas en inglés) que puede aplicarse para lugares de destino específicos sobre el terreno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="455E230F" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y depende de los requisitos locales del UNSMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A51F866" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120" w:hanging="401"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B634EC1" w14:textId="2C64281D" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="006349CA">
+    <w:p w14:paraId="55B32CA8" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="0A8DB014" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD garantizará que el personal del PNUD haya completado la capacitación BSAFE tal como se requiere. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C50D6F" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120" w:hanging="401"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CFF8EE" w14:textId="6EE6D640" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00D56EE4" w:rsidP="006349CA">
+    <w:p w14:paraId="03A14474" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="03D8BA8D" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El sistema TRIP proporciona una respuesta de habilitación «automática» cuando el Plan de Seguridad de un lugar específico lo permite, en cuyo caso la habilitación de seguridad se requiere únicamente para hacer un seguimiento del número de viajeros y de sus movimientos. Cuando se configura en automático, el sistema TRIP proporciona una respuesta inmediata de autorización de seguridad cuando los viajeros crean una entrada en el sistema TRIP para un viaje oficial propuesto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCBC38C" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43DE8429" w14:textId="126518A1" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="006349CA">
+    <w:p w14:paraId="1019AE8D" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="69A0658A" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Cuando el plan de seguridad requiere el control de la cantidad de personal o miembros de la familia elegibles en una ubicación específica, los Oficiales Designados pueden configurar el sistema del TRIP para que todos los viajes oficiales a un área específica deban autorizarse manualmente. Si el Oficial Designado lo requiere, los procedimientos de autorización de seguridad manuales se pueden establecer en cualquier ubicación, sin importar el Nivel de Seguridad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4449FEC9" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120" w:hanging="401"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F60DA3C" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="006349CA">
+    <w:p w14:paraId="65C03B43" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Para viajes oficiales a áreas que requieren autorización de seguridad manual, el registro en el TRIP debe realizarse </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>siete días</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> antes del inicio del viaje, a fin de garantizar que el viajero tenga tiempo suficiente para recibir la aprobación oficial. Las ubicaciones que requieren autorización de seguridad manual se incluirán en el Aviso para Viajeros emitido por el Departamento de Protección y Seguridad. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA285AA" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="1AAE55CE" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120" w:hanging="401"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332410DD" w14:textId="3759069C" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="006349CA">
+    <w:p w14:paraId="2D1E78DC" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...33 lines deleted...]
-        <w:t>debe presentarse utilizando el perfil existente en el TRIP de un colega, en nombre del solicitante. Luego, el sistema reconocerá la dirección de correo electrónico (</w:t>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para el personal del PNUD cubierto por el UNSMS que no posea una dirección de correo electrónico del PNUD, la primera solicitud de autorización de seguridad a través del TRIP debe presentarse utilizando el perfil existente en el TRIP de un colega, en nombre del solicitante. Luego, el sistema reconocerá la dirección de correo electrónico (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="08DEDE90">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gmail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="08DEDE90">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="08DEDE90">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>hotmail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="08DEDE90">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="08DEDE90">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>yahoo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="08DEDE90">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> u otra) del viajero, a partir de la cual podrá crear posteriormente su propio perfil en el TRIP para futuras solicitudes de autorización de seguridad (a través del TRIP). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A978C50" w14:textId="77777777" w:rsidR="00332B88" w:rsidRPr="006349CA" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+    <w:p w14:paraId="050F4C2B" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BC89FB" w14:textId="19F4043E" w:rsidR="0044198F" w:rsidRDefault="00332B88" w:rsidP="00A83871">
+    <w:p w14:paraId="36E9C299" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Información de seguridad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4331CAF3" w14:textId="77777777" w:rsidR="00332B88" w:rsidRPr="006349CA" w:rsidRDefault="00332B88" w:rsidP="00A83871">
+    <w:p w14:paraId="40DB2B2B" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B0AECA1" w14:textId="0D92494D" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="006349CA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3313E451" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...50 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El Profesional de Seguridad o el Punto Focal de Seguridad (ASFP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="08DEDE90">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="08DEDE90">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Security Focal Point</w:t>
       </w:r>
-      <w:r w:rsidRPr="08DEDE90">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> deben proporcionar a los viajeros, a su llegada a un lugar de destino, información/instrucciones de seguridad en vigor para ese país y garantizar que se les proporcione toda información adicional pertinente. El/</w:t>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) de UNDP deben proporcionar a los viajeros, a su llegada a un lugar de destino, información/instrucciones de seguridad en vigor para ese país y garantizar que se les proporcione toda información adicional pertinente. El/</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00B26B34" w:rsidRPr="08DEDE90">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los viajero</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="08DEDE90">
-[...5 lines deleted...]
-      <w:r w:rsidR="00DA1E1B" w:rsidRPr="00DA1E1B">
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/s debe/n proporcionar a Recursos Humanos/ Coordinador de Seguridad su itinerario y los datos de contacto locales a su llegada al lugar de destino, y actualizar esta información inmediatamente cada vez que cambie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2ACD25" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="581"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA1E1B" w:rsidRPr="00DA1E1B">
-[...12 lines deleted...]
-    <w:p w14:paraId="5BBDD7B6" w14:textId="77777777" w:rsidR="002360A4" w:rsidRDefault="00221CA0" w:rsidP="002360A4">
+    </w:p>
+    <w:p w14:paraId="0E0CD67E" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="581" w:right="0" w:firstLine="0"/>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="581"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Otra información relativa a viajes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184D15E4" w14:textId="517D1770" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="0044198F" w:rsidP="00A83871">
+    <w:p w14:paraId="1D8D4F48" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="198BA0F2" w14:textId="425A5471" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00BE26D3" w:rsidP="006349CA">
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512736C6" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...26 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por motivos de continuidad de las operaciones, las unidades de viajes deben evitar reservar a todo el personal crítico, incluidos los directivos de una misma oficina/unidad de negocio, en el mismo vuelo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686D3DEB" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="120" w:hanging="401"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A420E6" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
-[...16 lines deleted...]
-    <w:p w14:paraId="3B025C55" w14:textId="77777777" w:rsidR="0044198F" w:rsidRDefault="00221CA0" w:rsidP="00332B88">
+    <w:p w14:paraId="41ED411B" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Como principio general, el Administrador y el Administrador Asociado no deben viajar en la misma aeronave.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D7D3DE" w14:textId="77777777" w:rsidR="00BE26D3" w:rsidRDefault="00BE26D3" w:rsidP="006349CA">
-[...7 lines deleted...]
-    <w:p w14:paraId="3983A182" w14:textId="562F4073" w:rsidR="00BE26D3" w:rsidRDefault="00BE26D3" w:rsidP="00332B88">
+    <w:p w14:paraId="45E76F64" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="70" w:hanging="401"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA92D36" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="72FE49B7" w14:textId="6D249D28" w:rsidR="00BE26D3" w:rsidRPr="00A83871" w:rsidRDefault="00BE26D3" w:rsidP="006349CA">
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si más de diez (10) y hasta treinta (30) miembros del personal del PNUD tienen que viajar en el mismo vuelo comercial, es necesario que lo apruebe el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Oficina de coordinación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27386150" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="70" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F9F4BB" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="401"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">En caso de que más de treinta (30) miembros del personal del PNUD tengan que viajar en el mismo vuelo comercial, se requerirá la aprobación excepcional del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Oficina de Gestión de Recursos Humanos. La solicitud deberá presentarse al menos siete (7) días antes del inicio del viaje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682E8C63" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00B4085A" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4085A">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCCA5BA" w14:textId="180EF67C" w:rsidR="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="center" w:pos="1402"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Funciones y responsabilidades</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBC1359" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRDefault="00B4085A" w:rsidP="00E576DC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="center" w:pos="1402"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...19 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...11 lines deleted...]
-      </w:r>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="9466" w:type="dxa"/>
         <w:tblInd w:w="114" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="12" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2267"/>
         <w:gridCol w:w="5673"/>
         <w:gridCol w:w="1526"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="25F99052" w14:textId="77777777" w:rsidTr="00A83871">
+      <w:tr w:rsidR="00B4085A" w:rsidRPr="00E576DC" w14:paraId="28596369" w14:textId="77777777" w:rsidTr="00B4085A">
         <w:trPr>
           <w:trHeight w:val="276"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="11CF123E" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="3C834E9D" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Parte(s) responsable(s)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="59A76C40" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="146B9F20" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Responsabilidades</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="08C755C7" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="7FC44A0A" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Observaciones</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="4CAC0348" w14:textId="77777777" w:rsidTr="00A83871">
+      <w:tr w:rsidR="00B4085A" w:rsidRPr="00E576DC" w14:paraId="21CC2D29" w14:textId="77777777" w:rsidTr="00B4085A">
         <w:trPr>
           <w:trHeight w:val="1642"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C190C68" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="08477DB4" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Viajero</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4422D068" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="39AE0B9A" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:right="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Para viajes oficiales a áreas que requieren autorización de seguridad manual, el registro en el TRIP debe realizarse </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>siete días</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> antes del inicio del viaje, a fin de garantizar que el viajero tenga tiempo suficiente para recibir la aprobación oficial. Las ubicaciones que requieren autorización de seguridad manual se incluirán en el Aviso para Viajeros emitido por el Departamento de Protección y Seguridad.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DFAE634" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="64FFE909" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="-18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="637F08B6" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="489BF328" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="-18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="5DABEE7F" w14:textId="77777777" w:rsidTr="00A83871">
+      <w:tr w:rsidR="00B4085A" w:rsidRPr="00E576DC" w14:paraId="0970DABE" w14:textId="77777777" w:rsidTr="00B4085A">
         <w:trPr>
           <w:trHeight w:val="2170"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19EF1E77" w14:textId="197E2E8F" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="002360A4" w:rsidP="00A83871">
+          <w:p w14:paraId="30ED3964" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:t>Personal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1625AF21" w14:textId="71D184BC" w:rsidR="0044198F" w:rsidRPr="00A93307" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="17BF6D59" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>Si el viajero no tiene una dirección de correo electrónico del PNUD, la primera</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:t>Si el viajero no tiene una dirección de correo electrónico del PNUD, la primera solicitud de autorización de seguridad a través del TRIP (https://trip.dss.un.org/dssweb/) debe presentarse utilizando el perfil existente en el TRIP de un colega, en nombre del solicitante. Luego, el sistema reconocerá la dirección de correo electrónico (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:t>gmail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>solicitud de autorización de seguridad a través del TRIP (</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>https://trip.dss.un.org/dssweb/) debe</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:t>hotmail</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve"> presentarse utilizando el perfil existente en el TRIP de un colega, en nombre del solicitante. Luego, el sistema reconocerá la dirección de correo electrónico (</w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00A93307" w:rsidRPr="00A93307">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>gmail</w:t>
+              <w:t>yahoo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00A93307" w:rsidRPr="00A93307">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> u otra) del viajero, a partir de la cual podrá crear posteriormente su propio perfil en el TRIP para futuras solicitudes de autorización de seguridad (a través del TRIP).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="0044198F" w:rsidP="00A83871">
+          <w:p w14:paraId="25D2B5C4" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:right="53"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12359A31" w14:textId="678B029D" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="1F93F027" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A93307">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Para el personal del PNUD que no posea una dirección de correo electrónico del PNUD.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="5AE55781" w14:textId="77777777" w:rsidTr="00A83871">
+      <w:tr w:rsidR="00B4085A" w:rsidRPr="00E576DC" w14:paraId="2EBA059D" w14:textId="77777777" w:rsidTr="00B4085A">
         <w:trPr>
           <w:trHeight w:val="557"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09B3846E" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="498464F1" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Oficial Designado de las Naciones Unidas</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5439E03F" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="77215B0C" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Emitir certificado de autorización con copia al DSS para la autorización</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>otorgada</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F93075F" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="55AED1F8" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="32EE3174" w14:textId="77777777" w:rsidTr="00A83871">
+      <w:tr w:rsidR="00B4085A" w:rsidRPr="00E576DC" w14:paraId="2247EA38" w14:textId="77777777" w:rsidTr="00B4085A">
         <w:trPr>
           <w:trHeight w:val="826"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EBCE3AC" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="31762ECE" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Departamento de Protección y Seguridad</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="727990D1" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="1DEE555A" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>de las Naciones Unidas</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C22B89B" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="5B4D203B" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>(DSS)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CADB666" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="38DA5CAA" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Actualiza periódicamente la lista de áreas con</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>autorización de</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">seguridad manual. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Consultar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
-              <w:r>
+            <w:hyperlink r:id="rId7">
+              <w:r w:rsidRPr="00E576DC">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="333333"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId14">
-              <w:r>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidRPr="00E576DC">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0071BB"/>
                 </w:rPr>
                 <w:t>https</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId15">
-              <w:r>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidRPr="00E576DC">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0071BB"/>
                 </w:rPr>
                 <w:t>:</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId16">
-              <w:r>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidRPr="00E576DC">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0071BB"/>
                 </w:rPr>
                 <w:t>//dss.un.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId17">
-              <w:r>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidRPr="00E576DC">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0071BB"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId18">
-              <w:r>
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidRPr="00E576DC">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0071BB"/>
                 </w:rPr>
                 <w:t>dssweb/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId19">
-              <w:r>
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidRPr="00E576DC">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="000000"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E72ADE8" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="2C21A872" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="3E60FBB3" w14:textId="77777777" w:rsidTr="00A83871">
+      <w:tr w:rsidR="00B4085A" w:rsidRPr="00E576DC" w14:paraId="4D3C1E76" w14:textId="77777777" w:rsidTr="00B4085A">
         <w:trPr>
           <w:trHeight w:val="1901"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CABB7D3" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="3BF120CA" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Viajeros que</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29F0A9FF" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="2C83B2EF" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105" w:right="47"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>se ven obligados a abandonar un aeropuerto de forma imprevista, debido a un vuelo cancelado, un cierre del aeropuerto, una huelga, etc.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FEE282F" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="53745496" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Contactar a la oficina local del PNUD inmediatamente</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D916128" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="30DDEF8F" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>En un área o</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>país para los cuales no posean una autorización de seguridad</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="542CED29" w14:textId="77777777" w:rsidTr="00A83871">
+      <w:tr w:rsidR="00B4085A" w:rsidRPr="00E576DC" w14:paraId="5036ACB1" w14:textId="77777777" w:rsidTr="00B4085A">
         <w:trPr>
           <w:trHeight w:val="1094"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DA895E8" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="166962B8" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Viajero</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68DDB1C5" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="63FCFC1E" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:right="56"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Leer el Aviso para Viajeros más reciente para todos los países</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>(aeropuertos) por los cuales se desplazará durante el viaje; siempre llevar consigo los números de contacto de las oficinas pertinentes del PNUD, incluso si no hay salidas programadas del aeropuerto.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C7B8B64" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="7B60EB7A" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="18D7D99D" w14:textId="77777777" w:rsidTr="00A83871">
+      <w:tr w:rsidR="00B4085A" w:rsidRPr="00E576DC" w14:paraId="29A25C7A" w14:textId="77777777" w:rsidTr="00B4085A">
         <w:trPr>
           <w:trHeight w:val="1361"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C85B3B0" w14:textId="18CCDBD9" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00585C0F" w:rsidP="00A83871">
+          <w:p w14:paraId="5C8BE86D" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...18 lines deleted...]
-              <w:t>vacaciones anuales y viajes personales fuera del país de asignación</w:t>
+              <w:t>Personal en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vacaciones anuales y viajes personales fuera del país de asignación</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="0044198F" w:rsidP="00A83871">
+          <w:p w14:paraId="7E608D89" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105" w:right="47"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FD242FC" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="5922CF35" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:right="54"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Registrar los viajes personales en el TRIP para asegurarse de que estén incluidos</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>en los acuerdos de seguridad locales y poder recibir información de seguridad importante en caso de emergencias de seguridad imprevistas.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11596254" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="277409A2" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="150B4CA6" w14:textId="77777777" w:rsidTr="00A83871">
+      <w:tr w:rsidR="00B4085A" w:rsidRPr="00E576DC" w14:paraId="6C2C10D0" w14:textId="77777777" w:rsidTr="00B4085A">
         <w:trPr>
           <w:trHeight w:val="1095"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DD0F8DF" w14:textId="47E814B1" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00585C0F" w:rsidP="00A93307">
+          <w:p w14:paraId="54C278E1" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve">Profesional de Seguridad o </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:t>Profesional de Seguridad o Coordinador de Seguridad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>Coordinador de Seguridad</w:t>
-[...23 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:t>(SFP) del PNUD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59C5E79C" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="43A4314C" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:right="53"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Proporcionar al viajero, a su llegada a un lugar de destino,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>información o instrucciones de seguridad</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>actualizadas para ese país, y garantizar que la oficina local del UNDSS o el Oficial Designado le proporcionen toda información adicional pertinente en los países en los que esto fuese necesario.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06ED1C03" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="0D03F71F" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="3058650E" w14:textId="77777777" w:rsidTr="00A83871">
+      <w:tr w:rsidR="00B4085A" w:rsidRPr="00E576DC" w14:paraId="2629F172" w14:textId="77777777" w:rsidTr="00B4085A">
         <w:trPr>
           <w:trHeight w:val="828"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DF75DA5" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="718DF05F" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A93307">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Viajero </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AC4DC38" w14:textId="09DADC66" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="6D4B739B" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:right="112"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A93307">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>Proporcionar a</w:t>
-[...17 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:t>Proporcionar al Coordinador de Seguridad (SFP) /Recursos Humanos su itinerario y los datos de contacto locales a su llegada al lugar de destino, y actualizar esta información inmediatamente cada vez que cambie.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="707D7BCF" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
+          <w:p w14:paraId="029EEE55" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00585C0F" w:rsidRPr="00A83871" w14:paraId="01BBF315" w14:textId="77777777" w:rsidTr="00A83871">
+      <w:tr w:rsidR="00B4085A" w:rsidRPr="00E576DC" w14:paraId="38857B09" w14:textId="77777777" w:rsidTr="00B4085A">
         <w:trPr>
           <w:trHeight w:val="828"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49A6A5CE" w14:textId="62BDD6EC" w:rsidR="00585C0F" w:rsidRPr="00A93307" w:rsidRDefault="00585C0F" w:rsidP="00A83871">
+          <w:p w14:paraId="32206F98" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Unidades</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1933A6AE" w14:textId="0931C3A8" w:rsidR="00585C0F" w:rsidRPr="00A93307" w:rsidRDefault="00585C0F" w:rsidP="00A83871">
+          <w:p w14:paraId="2165E825" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:right="112"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E576DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hacer el esfuerzo de asegurar que todo el personal (y </w:t>
-[...6 lines deleted...]
-              <w:t>familiares calificados) reciban autorización de seguridad antes de emprender un viaje oficial.</w:t>
+              <w:t>Hacer el esfuerzo de asegurar que todo el personal (y familiares calificados) reciban autorización de seguridad antes de emprender un viaje oficial.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D8E28B1" w14:textId="77777777" w:rsidR="00585C0F" w:rsidRDefault="00585C0F" w:rsidP="00A83871">
+          <w:p w14:paraId="5D87A9AF" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="00E576DC" w:rsidRDefault="00B4085A" w:rsidP="00FC3ECC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54F9AE05" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00A83871">
-[...10 lines deleted...]
-          <w:sz w:val="20"/>
+    <w:p w14:paraId="193AB75D" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="007068A0" w:rsidRDefault="00B4085A" w:rsidP="00B4085A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4169F6" w14:textId="77777777" w:rsidR="00B4085A" w:rsidRPr="007068A0" w:rsidRDefault="00B4085A" w:rsidP="00B4085A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="236DE470" w14:textId="404D8AE2" w:rsidR="00E576DC" w:rsidRPr="007068A0" w:rsidRDefault="00E576DC" w:rsidP="00B4085A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007068A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+      <w:r w:rsidRPr="007068A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC49796" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00A23672" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...15 lines deleted...]
-      <w:r w:rsidR="00AE2C8D">
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="201F1E"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F80CF0" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00493B09" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F32F99A" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E576DC">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0044198F" w:rsidRPr="006349CA">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+    <w:p w14:paraId="38457C00" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00E576DC">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1481" w:right="1322" w:bottom="0" w:left="1219" w:header="720" w:footer="985" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2818D268" w14:textId="77777777" w:rsidR="008C6157" w:rsidRDefault="008C6157">
+    <w:p w14:paraId="77C6871B" w14:textId="77777777" w:rsidR="000774B1" w:rsidRDefault="000774B1" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2832292E" w14:textId="77777777" w:rsidR="008C6157" w:rsidRDefault="008C6157">
+    <w:p w14:paraId="4CBA0976" w14:textId="77777777" w:rsidR="000774B1" w:rsidRDefault="000774B1" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5E9F74A8" w14:textId="77777777" w:rsidR="0044198F" w:rsidRDefault="00221CA0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C1EA377" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRDefault="00E576DC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="center" w:pos="4905"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="049F31CB" w14:textId="5EC62AB1" w:rsidR="001E2A48" w:rsidRDefault="001E2A48">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4ED3FD68" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRDefault="00E576DC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="center" w:pos="4905"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="08EB3E6A" w14:textId="75023639" w:rsidR="0044198F" w:rsidRDefault="001E2A48">
+  <w:p w14:paraId="35AD5387" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00B4085A" w:rsidRDefault="00E576DC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="center" w:pos="4905"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00B4085A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B4085A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B4085A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B4085A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A93307">
+    <w:r w:rsidRPr="00B4085A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B4085A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B4085A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B4085A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B4085A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B4085A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A93307">
+    <w:r w:rsidRPr="00B4085A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B4085A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B4085A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00B4085A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="006349CA">
-      <w:t>10</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00B4085A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
     </w:r>
-    <w:r w:rsidR="00D461D4" w:rsidRPr="00D461D4">
-      <w:t>/10/202</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00B4085A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
     </w:r>
-    <w:r w:rsidR="006349CA">
-      <w:t>4</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00B4085A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 10/10/2024 </w:t>
     </w:r>
-    <w:r w:rsidR="00D461D4" w:rsidRPr="00D461D4">
-[...2 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00B4085A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión #: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00B4085A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00B4085A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2016226458"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{0A1739E3-37FA-48D5-AB02-ADF414FF4DD2}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00634067">
+        <w:r w:rsidRPr="00B4085A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5737EDB4" w14:textId="77777777" w:rsidR="0044198F" w:rsidRDefault="00221CA0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64496426" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRDefault="00E576DC">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="center" w:pos="4905"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="158BEEBF" w14:textId="77777777" w:rsidR="008C6157" w:rsidRDefault="008C6157">
+    <w:p w14:paraId="6EFECA9B" w14:textId="77777777" w:rsidR="000774B1" w:rsidRDefault="000774B1" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69BC57C1" w14:textId="77777777" w:rsidR="008C6157" w:rsidRDefault="008C6157">
+    <w:p w14:paraId="4B42CB4F" w14:textId="77777777" w:rsidR="000774B1" w:rsidRDefault="000774B1" w:rsidP="00E576DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6CA5ABFB" w14:textId="77777777" w:rsidR="00D56EE4" w:rsidRPr="00B27985" w:rsidRDefault="00D56EE4" w:rsidP="00D56EE4">
+    <w:p w14:paraId="519E55F9" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="00B27985" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A los efectos de esta política, un lugar de destino sobre el terreno es cualquier lugar de destino no designado como en la categoría H según el plan de prestaciones por movilidad y condiciones de vida difíciles de la Comisión de Administración Pública Internacional (CAPI). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="52ED207C" w14:textId="70E6C813" w:rsidR="002360A4" w:rsidRPr="002360A4" w:rsidRDefault="002360A4">
+    <w:p w14:paraId="425500CE" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRPr="002360A4" w:rsidRDefault="00E576DC" w:rsidP="00E576DC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002360A4">
         <w:t>Se designa un punto focal de seguridad en el país de la agencia del PNUD (ACSFP</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> por su sigla en inglés</w:t>
       </w:r>
       <w:r w:rsidRPr="002360A4">
-        <w:t xml:space="preserve"> Agency Country Security Focal </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B26B34">
+        <w:t xml:space="preserve"> Agency Country Security Focal Point</w:t>
+      </w:r>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002360A4">
         <w:t xml:space="preserve"> en ausencia de un profesional de seguridad del PNUD a nivel local.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="00C75CFF" w:rsidRDefault="08DEDE90" w:rsidP="00C75CFF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="520CC663" w14:textId="377FE830" w:rsidR="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00C75CFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77FBD45D" wp14:editId="28886A6B">
-          <wp:extent cx="294847" cy="578498"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AA278F2" wp14:editId="5606C988">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="24" name="Picture 24"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="3247" b="17704"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294900" cy="578603"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="59C36269" w14:textId="77777777" w:rsidR="00E576DC" w:rsidRDefault="00E576DC" w:rsidP="00C75CFF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05146DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9CDC3FC2"/>
     <w:lvl w:ilvl="0" w:tplc="A0869E58">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="941" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -4825,560 +6118,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07253C39"/>
-[...508 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B0926AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91084FE4"/>
     <w:lvl w:ilvl="0" w:tplc="1EB8EC60">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="941"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5546,263 +6329,249 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="769EFE9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6521"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B3230C9"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="668711DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8E2A86A4"/>
-[...1 lines deleted...]
-      <w:start w:val="30"/>
+    <w:tmpl w:val="7D56B222"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2024" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2261"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60B800C8">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1541"/>
+        <w:ind w:left="2981"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="634CEC0A">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2261"/>
+        <w:ind w:left="3701"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E40643BA">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2981"/>
+        <w:ind w:left="4421"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C4EE4FC4">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3701"/>
+        <w:ind w:left="5141"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7EEA79CC">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4421"/>
+        <w:ind w:left="5861"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1A14E8B6">
-[...45 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="68749BAA">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6581"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78FB7AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B38C822"/>
     <w:lvl w:ilvl="0" w:tplc="73249014">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="936"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5971,209 +6740,144 @@
     <w:lvl w:ilvl="8" w:tplc="EAC88710">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6581"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="350182854">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1464738990">
+  <w:num w:numId="2" w16cid:durableId="800149969">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2136487442">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="3" w16cid:durableId="543446478">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="800149969">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1702241723">
+  <w:num w:numId="4" w16cid:durableId="583488121">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0044198F"/>
-[...67 lines deleted...]
-    <w:rsid w:val="60FF6559"/>
+    <w:rsidRoot w:val="00E576DC"/>
+    <w:rsid w:val="000774B1"/>
+    <w:rsid w:val="0017539D"/>
+    <w:rsid w:val="007068A0"/>
+    <w:rsid w:val="00924725"/>
+    <w:rsid w:val="00B4085A"/>
+    <w:rsid w:val="00B8613A"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rsid w:val="00F5319C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="547C2484"/>
-  <w15:docId w15:val="{48FB25E0-3806-436F-93E3-7DFE12C090D0}"/>
+  <w14:docId w14:val="36CB05D5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BAE81F3D-21CA-4357-80C1-07D5609B92C8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6288,868 +6992,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...816 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7332,1005 +7219,994 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E576DC"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="951" w:right="70" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E576DC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BD26D9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E576DC"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E576DC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2571</Words>
-  <Characters>14655</Characters>
+  <Words>2568</Words>
+  <Characters>14644</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>122</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17192</CharactersWithSpaces>
+  <CharactersWithSpaces>17178</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Madhubabu Gumma</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>