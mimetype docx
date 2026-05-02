--- v0 (2025-10-02)
+++ v1 (2026-05-02)
@@ -1,5751 +1,7283 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E6821D7" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+    <w:p w14:paraId="2587B938" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="284" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Security Clearance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83871">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E6821D8" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D94F97" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E6821D9" w14:textId="7F1F6B8C" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CF412D" w14:textId="3309DEE5" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...36 lines deleted...]
-    <w:p w14:paraId="3E6821DA" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>It is mandatory for United Nations system personnel and eligible family members to obtain security</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clearance for all official travel, regardless of location, and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cannot commence official travel without obtaining it except in compelling cases, where insufficient time is available such as during periods requiring immediate medical evacuation or other life-threatening situation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0435B6" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E6821DB" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8D6335" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="3E6821DC" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For the purpose of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this policy, official travel includes official home leave or other entitlement travel where the cost of travel is borne by organizations of the United Nations system. This applies regardless of whether official travel is undertaken by air, sea, land, or any combination thereof. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A23A4CB" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7475F6F4" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="61"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the United Nations Security Management System (UNSMS) Framework of Accountability, the Secretary General delegates to the Designated Official, the requisite authority to take security related decisions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F22D77C" w14:textId="77777777" w:rsidR="00617001" w:rsidRPr="00617001" w:rsidRDefault="00617001" w:rsidP="00617001">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6C8FEE77" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="70" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68BC46EF" w14:textId="7A60E364" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="61"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Designated Official has the delegated authority and responsibility to grant</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...69 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>security clearances for official travel and is responsible and accountable for their decision when</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>providing security clearance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>official travel to, through</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and within the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">respective area of responsibility, including when security clearances are issued automatically. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FA3AD5" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="70" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FAFC875" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="61"/>
-[...24 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Designated Official has the authority to grant, deny or ask for more information on a security clearance request where delegation exists. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="3E6821E5" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Designated Official may further delegate their authority to grant security clearance to the most senior security professional, or an Area Security Coordinator. This delegation must be in writing as the Designated Official remains ultimately accountable for all security clearances provided.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AA0A7F" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E6821E7" w14:textId="05E9B2EB" w:rsidR="0044198F" w:rsidRPr="00447DE4" w:rsidRDefault="00221CA0" w:rsidP="00447DE4">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67616361" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61" w:hanging="311"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose of this policy is to ensure that all UNDP personnel and related individuals on official travel on behalf of the Organization obtain security clearance before travelling. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6821E8" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+    <w:p w14:paraId="1E2E77C0" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E6821E9" w14:textId="76DF0D11" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B4CFB9" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="3E6821EA" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A security clearance is required to register the traveller in the records maintained by the Designated Official at the duty station and thus include the traveller in local security arrangements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E91D747" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="180" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E6821EB" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFCAE5C" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Security clearance procedures are required so that the Designated Official, and other officials of the United Nations Security Management System in-country, can: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6821EC" w14:textId="77777777" w:rsidR="001E2A48" w:rsidRPr="00A83871" w:rsidRDefault="001E2A48" w:rsidP="00B55B78">
-[...8 lines deleted...]
-    <w:p w14:paraId="3E6821ED" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+    <w:p w14:paraId="57B9EB18" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="70" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127CD24F" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Effectively monitor the location and number of United Nations system personnel and eligible family members and include them in the country security plan; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6821EE" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+    <w:p w14:paraId="599CEB54" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide important security information to United Nations system personnel and eligible family members on official travel, including locating all registered individuals to provide them with security information in the event of a crisis or emergency; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6821F0" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+    <w:p w14:paraId="73FCCC0E" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Control the number of United Nations system personnel and eligible family members </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83871">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>where the security plan requires it</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83871">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6821F2" w14:textId="2BD69466" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+    <w:p w14:paraId="442D2D6C" w14:textId="69ADF2F7" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The  records</w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="3E6821F3" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+        <w:t>The records may be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">used for emergency contact, security/emergency planning including relocation and evacuation, and Malicious Acts Insurance Policy Claims. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14345749" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E6821F4" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37055733" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="216" w:right="0" w:hanging="10"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Who?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83871">
-[...6 lines deleted...]
-    <w:p w14:paraId="3E6821F5" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EF0489" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="023F8ED2" w14:textId="5B08423D" w:rsidR="00373093" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B558B7">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068DE0C7" w14:textId="514EEB3C" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> Security Policy </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy and procedure </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A83871">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> who</w:t>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>applies</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A83871">
-[...12 lines deleted...]
-    <w:p w14:paraId="3E6821F7" w14:textId="5D4C7573" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="0044198F" w:rsidP="00B55B78">
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to all individuals covered by the UNSMS, as defined in Chapter III of the UNSMS Security Policy Manual, who are required to travel on official business to any location. Individuals covered by the provisions of this policy are herein referred to as “personnel” and “traveller” interchangeably. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF4E014" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E6821F9" w14:textId="66E20662" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="0044198F" w:rsidP="00B55B78">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C451211" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E6821FA" w14:textId="71DFB3FD" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B558B7">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10D2F5DD" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When justified by a Security Risk Assessment, Designated Officials can designate an Operational Radius, in which personnel routinely reside and operate and in which they can travel without obtaining further security clearance. Personnel moving throughout this Operational Radius must be able to communicate with the UN Security Operations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Center</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, or other source of assistance. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6821FB" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+    <w:p w14:paraId="082ED10B" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0716377D" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Exceptional measures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83871">
-[...7 lines deleted...]
-    <w:p w14:paraId="3E6821FD" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5B7B7E" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E6821FE" w14:textId="63FA7A80" w:rsidR="0044198F" w:rsidRPr="00B55B78" w:rsidRDefault="00221CA0" w:rsidP="00B558B7">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229D7CBF" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="3E6821FF" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In exceptional and compelling cases, where insufficient time is available to comply with this policy, such as during periods requiring immediate medical evacuation or other life-threatening situations, the traveller must inform the Designated Official or delegate, by the fastest means available, and complete the TRP clearance process as soon as possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC77B7D" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E682200" w14:textId="4CA82597" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B558B7">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D9248F" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="3E682202" w14:textId="0DAF81B5" w:rsidR="0044198F" w:rsidRDefault="00221CA0" w:rsidP="00B558B7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For the purpose of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a “no notice” inspection or investigation, the USG for Safety and Security may grant security clearances that are not submitted through TRIP in advance. The Department of Safety and Security will normally inform the Designated Official and others concerned individuals of such official travel and upon arrival in the country, the TRIP clearance will be processed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465C33A0" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="940" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A356B5F" w14:textId="40416048" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...37 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>security</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>situation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>worsens,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Designated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Official</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>advise,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>through</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TRIP,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>all individuals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>security</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clearance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(and their</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>employing organization via</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Security Focal Point) whether the security clearance will be rescinded or if travel can take place as initially authorized. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E650B14" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="70" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1566E9DE" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Personal Travel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83871">
-[...7 lines deleted...]
-    <w:p w14:paraId="3E682204" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282696D5" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E682206" w14:textId="64071D7C" w:rsidR="0044198F" w:rsidRDefault="00221CA0" w:rsidP="00B558B7">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B753128" w14:textId="27176FBB" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Personal travel, including for annual leave, is not official travel and does not require security clearance. However, all United Nations system personnel and/or eligible family members going on personal travel are </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83871">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>strongly encouraged</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83871">
-[...95 lines deleted...]
-    <w:p w14:paraId="3E682207" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to register personal travel in TRIP, designating travel as such. Travellers completing a TRIP entry for personal travel will receive an acknowledgement along with essential security information. In the event of a crisis or emergency and subject to the capacity of the UNSMS at the time,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it may also be possible for the local UNSMS to provide security support to United Nations system personnel and eligible family members who have registered personal travel in TRIP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09EBCC30" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="940" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3604FC45" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784EAAB2" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Compliance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83871">
-[...7 lines deleted...]
-    <w:p w14:paraId="3E682209" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF76160" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E68220A" w14:textId="41739497" w:rsidR="0044198F" w:rsidRPr="00617001" w:rsidRDefault="00221CA0" w:rsidP="00B558B7">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395FA3AD" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="940" w:right="61" w:hanging="374"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">It is critical to understand that personnel have a responsibility for their own safety and security and that obtaining a security clearance or processing a travel notification is a mandatory step before embarking on official mission. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E68220B" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+    <w:p w14:paraId="2516EACF" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E68220C" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00617001">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3ABB32" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Personnel who refuse to comply with the security-related instructions of the Designated Official may be informed in writing, with a copy to the UNDP Security Office in HQ, that their security clearance has been revoked. The Designated Official will provide UNDSS with a copy to the UNDP Security office, the information and names of personnel refusing to comply with security clearance procedures and instructions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E68220D" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+    <w:p w14:paraId="172C6F9E" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC2BD05" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Malicious Acts Insurance Policy Claims</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83871">
-[...7 lines deleted...]
-    <w:p w14:paraId="3E68220F" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDA1A45" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2E9E69" w14:textId="49261254" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-        <w:rPr>
-[...62 lines deleted...]
-    <w:p w14:paraId="7410C59C" w14:textId="08ACDFEF" w:rsidR="00BE0CB6" w:rsidRPr="00CB0B75" w:rsidRDefault="00BE0CB6" w:rsidP="00CB0B75">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To satisfy the requirements of the underwriter of the MAIP following an incident affecting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="008E2093">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>eligible personnel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, UNDSS will certify that the affected individual complied with all security instructions including obtaining Security Clearance to be in the location where the incident occurred, at the time the incident occurred. The underwriter may request to see the Security Clearance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607FF7B6" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="941" w:right="61"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284EEB98" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="3E682211" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For insurance purposes, there should not be more than 30 passengers from the UN system travelling on a military aircraft. In the event there is a need for more than 30 people to travel together on a military aircraft, this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be brought to the attention of the Underwriters through UNDSS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B0DDF6" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E682212" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A402BF6" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="221" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="221"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Security Clearance Procedures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83871">
-[...6 lines deleted...]
-    <w:p w14:paraId="3E682213" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE3777A" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E682214" w14:textId="51C34DA5" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00617001">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536B4794" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:r w:rsidRPr="00373093">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The individual must submit a security clearance request online through </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00824ED0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>TRIP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A83871">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Designated Official at the duty station to be visited. If the mission consists of more than one person, it is the responsibility of the mission team leader to request security clearance. For all official travel with his/her eligible family members, a staff member is considered the “mission team leader”. UNDP may request security clearance on behalf of an individual, including consultants, experts on mission or other related personnel or eligible family members. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E682215" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+    <w:p w14:paraId="55A5E4D0" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E682216" w14:textId="56878E41" w:rsidR="0044198F" w:rsidRDefault="00221CA0" w:rsidP="00617001">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5847D68E" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The request for security clearance made in TRIP will include, at a minimum, the following information: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4440A9EC" w14:textId="77777777" w:rsidR="00617001" w:rsidRDefault="00617001" w:rsidP="00617001">
-[...7 lines deleted...]
-    <w:p w14:paraId="3E682217" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00617001">
+    <w:p w14:paraId="56FEDB01" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="70" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2491E7" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1663" w:right="61"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Name </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E682218" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00617001">
+    <w:p w14:paraId="37FE0AE8" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1663" w:right="61"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Nationality </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E682219" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00617001">
+    <w:p w14:paraId="27F544C5" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1663" w:right="61"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNLP or national passport number, issue and expiry date </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E68221A" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00617001">
+    <w:p w14:paraId="075BEEEB" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1663" w:right="61"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Agency/organization </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E68221B" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00617001">
+    <w:p w14:paraId="6CE96D6F" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1663" w:right="61"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mission/Travel purpose </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E68221C" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00617001">
+    <w:p w14:paraId="521820C7" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1663" w:right="61"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Specific dates of the mission </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E68221D" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00617001">
+    <w:p w14:paraId="02AE4A0A" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1663" w:right="61"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Where the individual is staying while at the duty station </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E68221E" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+    <w:p w14:paraId="735B09A4" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E682221" w14:textId="6DB9353F" w:rsidR="0044198F" w:rsidRPr="00B558B7" w:rsidRDefault="00221CA0" w:rsidP="00B558B7">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068DD8A3" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...39 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A prerequisite for official travel by UNDP personnel, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appointment travel, is successful completion of the BSAFE training. Other mandatory training, including “Safe and Security Approaches to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Field Environments” (SSAFE)</w:t>
-[...40 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t>Field Environments” (SSAFE) training, might be applicable in certain field locations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="003666E2" w:rsidRPr="00266482">
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> depending on local UNSMS requirements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABC9998" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="941" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="941"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E682223" w14:textId="1E7BA316" w:rsidR="0044198F" w:rsidRPr="00DE23FC" w:rsidRDefault="00221CA0" w:rsidP="00DE23FC">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="005D0E6D" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:r w:rsidR="00180E74" w:rsidRPr="00170942">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP shall ensure that UNDP personnel have completed the BSAFE training course as required. The online training course may be accessed at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00824ED0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://training.dss.un.org/thematicarea/category?id=6</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00180E74">
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFF138A" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="941" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E682224" w14:textId="058A1E44" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00DE23FC">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309D417E" w14:textId="2381B198" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-        <w:rPr>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">allows for </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The TRIP system provides an “automatic” clearance response when the Security Plan at a specific location allows for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00373093">
-[...15 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>it ,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00373093">
-[...12 lines deleted...]
-    <w:p w14:paraId="3E682225" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>case</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>security</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clearance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>solely</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>track</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>numbers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of travellers and their movement. When set to automatic, TRIP provides an immediate security clearance response when travellers create a TRIP entry for proposed official travel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE65502" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E682226" w14:textId="61769D9F" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00617001">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E57FAF0" w14:textId="56088B51" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>security</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requires</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>control</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>personnel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>eligible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">family members in a specific location, the Designated Official can set the TRIP system so that all official travel into a specific area </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A83871">
-[...3 lines deleted...]
-        <w:t>When  the</w:t>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A83871">
-[...56 lines deleted...]
-    <w:p w14:paraId="3E682227" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be cleared manually. Manual security clearance procedures can be established at any location regardless of the security risk level, if the Designated Official</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requires it.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4042BD24" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E682228" w14:textId="6D54EA84" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00617001">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5ED82E" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For official travel to areas requiring manual security clearance, TRIP entries must be submitted </w:t>
       </w:r>
-      <w:r w:rsidRPr="00403889">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>seven days</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83871">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="3E682229" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">before the start of travel to ensure sufficient time for the traveller to receive official approval. Locations requiring manual security clearance will be listed in the Travel Advisory issued by the UN Department of Safety and Security. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60984F33" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E68222A" w14:textId="76C1366A" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00617001">
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E234659" w14:textId="16947325" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:r w:rsidRPr="00373093">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For UNDP personnel covered by the UNSMS and who do not have a UNDP email address, the first request for security clearance through </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00824ED0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>TRIP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DE23FC">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00A83871">
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00824ED0">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A83871">
-[...27 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hould be submitted by a colleague (with an existing profile in TRIP), on behalf of the traveller. The system will then recognize the email address (</w:t>
+      </w:r>
+      <w:r w:rsidR="0053422D" w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gmail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...49 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0053422D" w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hotmail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0053422D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="0053422D" w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ahoo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, other) of the traveller, upon which he/she can subsequently</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">create his/her own profile in TRIP for future requests of security clearance (through TRIP). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4E909C" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="730E8710" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="216" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Security Information</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83871">
-[...7 lines deleted...]
-    <w:p w14:paraId="3E682230" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F605B37" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E97FDC1" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-        <w:rPr>
-[...60 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Security professionals or Agency Country Security Focal Points (ACSFP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00221CA0" w:rsidRPr="00403889">
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> itinerary and local contact details on arrival at the duty </w:t>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) are required to provide travellers on arrival at a duty station with current security information/instructions for that country and arrange for them to be briefed. The traveller(s) should provide the ACSFP and/or HR or Operations Manager with their itinerary and local contact details on arrival at the duty </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00221CA0" w:rsidRPr="00403889">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>station, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00221CA0" w:rsidRPr="00403889">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> update this information immediately whenever it changes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5ECB76" w14:textId="77777777" w:rsidR="001A7278" w:rsidRDefault="001A7278" w:rsidP="00B55B78">
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="27EEDED5" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="936" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E765D4" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Other Travel Related Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E682232" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00B558B7" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+    <w:p w14:paraId="753A1E53" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AA4BB7" w14:textId="5812076A" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-        <w:rPr>
-[...83 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For business continuity purposes, travel units should avoid booking all critical personnel including</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">managers of a single office/business unit in the same flight. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D27852C" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="941" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="402CACB8" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>As a general principle, the Administrator and the Associate Administrator should not travel on the same aircraft.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADC9DE3" w14:textId="77777777" w:rsidR="006B0800" w:rsidRPr="00B558B7" w:rsidRDefault="006B0800" w:rsidP="006B0800">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0CEAF07B" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="951" w:right="61" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C1845CC" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="096E398C" w14:textId="77777777" w:rsidR="00115310" w:rsidRPr="00B558B7" w:rsidRDefault="00115310" w:rsidP="00B558B7">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If more than ten (10) and up to thirty (30) UNDP personnel need to travel on the same commercial flight, this needs to be approved by the Director of the coordinating Bureau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A3A75E8" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="630" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FCA141A" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="61"/>
-      </w:pPr>
-[...55 lines deleted...]
-    <w:p w14:paraId="3E682234" w14:textId="05689D3E" w:rsidR="0044198F" w:rsidRDefault="0044198F" w:rsidP="00B55B78">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> more than thirty (30) UNDP personnel need to travel on the same commercial flight, exceptional approval from the BMS Director is required. The request must be submitted at least seven (7) days before the start of travel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36722CF2" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="941" w:right="61"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5533115C" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="40D4124A" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="232DE146" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0CA8CB6F" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3227EEA8" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5408806F" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40FB6DA9" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="19D3011A" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08AAC2F1" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="33A076E0" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A054329" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="653FBF12" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56EE4ACB" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="271B3362" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB831DB" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C40A138" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5D4572" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F2A59C5" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="543E0AAB" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="364BF762" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2C1D4E" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FFAB33E" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="166D3BB7" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="081A5046" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7798910D" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B866C32" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33019B0E" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="27799D00" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA64153" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3CE41849" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0824F3CF" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="153F6F7B" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CA9F9D6" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="06A3A1E4" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE22B9B" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D792326" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52AFC13C" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="56DAB2A1" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B94F23D" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A97C374" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C1DE706" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B6E2242" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0234BB5B" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="72C2E726" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C04544C" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="78F39C06" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D22B0F8" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="228BE3FC" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06EBDDE8" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="68874782" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21ACCF85" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="21858F4F" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA1EAAB" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C498F20" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B49BA8" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2259B2B1" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C4477B" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="56E9E1EF" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F73683" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6881223F" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F3311B" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D0993F1" w14:textId="77777777" w:rsidR="00A00B83" w:rsidRDefault="00A00B83" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CAFB9C4" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A7B80EE" w14:textId="77777777" w:rsidR="00A00B83" w:rsidRDefault="00A00B83" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C766FB2" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BFADF46" w14:textId="77777777" w:rsidR="00A00B83" w:rsidRDefault="00A00B83" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A7AAD3" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D94BEC4" w14:textId="77777777" w:rsidR="00115310" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59512C1B" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="18FB5FDE" w14:textId="77777777" w:rsidR="00115310" w:rsidRPr="006B0800" w:rsidRDefault="00115310" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A15DE47" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="120" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53FD14CC" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="center" w:pos="1402"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Roles and Responsibilities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83871">
-[...7 lines deleted...]
-    <w:p w14:paraId="7EBFBA5C" w14:textId="5030395C" w:rsidR="00DC7188" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F13A922" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00824ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10324" w:type="dxa"/>
         <w:tblInd w:w="170" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="12" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="6390"/>
         <w:gridCol w:w="1504"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="3E68223C" w14:textId="77777777" w:rsidTr="00410FC3">
+      <w:tr w:rsidR="00824ED0" w:rsidRPr="00B2692E" w14:paraId="5FE52A81" w14:textId="77777777" w:rsidTr="00940FF6">
         <w:trPr>
           <w:trHeight w:val="257"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3E682239" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:p w14:paraId="204C3AB8" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00384A2B" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="105" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A83871">
+            <w:r w:rsidRPr="00384A2B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Responsible Party(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A83871">
+            <w:r w:rsidRPr="00384A2B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>ies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A83871">
+            <w:r w:rsidRPr="00384A2B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A83871">
+            <w:r w:rsidRPr="00384A2B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3E68223A" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:p w14:paraId="2775759E" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00384A2B" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="106" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A83871">
+            <w:r w:rsidRPr="00384A2B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Responsibilities</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A83871">
+            <w:r w:rsidRPr="00384A2B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3E68223B" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:p w14:paraId="602E00E5" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00384A2B" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="107" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A83871">
+            <w:r w:rsidRPr="00384A2B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Remarks</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A83871">
+            <w:r w:rsidRPr="00384A2B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="3E682241" w14:textId="77777777" w:rsidTr="00410FC3">
+      <w:tr w:rsidR="00824ED0" w:rsidRPr="00B2692E" w14:paraId="741C7216" w14:textId="77777777" w:rsidTr="00940FF6">
         <w:trPr>
           <w:trHeight w:val="1368"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E68223D" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00DC7188" w:rsidRDefault="00221CA0" w:rsidP="008A17A6">
+          <w:p w14:paraId="759C847B" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Traveller</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EFBC5F1" w14:textId="39CFEC4C" w:rsidR="008E1321" w:rsidRPr="00DC7188" w:rsidRDefault="00221CA0" w:rsidP="008A17A6">
+          <w:p w14:paraId="109358EC" w14:textId="4A6A63A6" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:right="52"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">For official travel to areas requiring manual security clearance, </w:t>
+              <w:t xml:space="preserve">For official travel to areas requiring manual security clearance, TRIP entries must be submitted </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...18 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">seven  days </w:t>
+              <w:t xml:space="preserve">seven days </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>before the start of travel to ensure sufficient time for the traveller to receive official approval. Locations requiring manual</w:t>
+              <w:t>before the start of travel to ensure sufficient time for the traveller to receive official approval. Locations requiring manual security clearance will be listed in the Travel Advisory.</w:t>
             </w:r>
-            <w:r w:rsidR="00CF361C" w:rsidRPr="00DC7188">
+          </w:p>
+          <w:p w14:paraId="7FC7217C" w14:textId="710C38B1" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:right="52"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B2692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Read Travel Advisory for countries</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-[...79 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(airports) as applicable during a trip; always carry the contact numbers for the relevant UNDP offices. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62B92F44" w14:textId="764EEE29" w:rsidR="008E1321" w:rsidRPr="00DC7188" w:rsidRDefault="008E1321" w:rsidP="008A17A6">
+          <w:p w14:paraId="155C8464" w14:textId="55C30D53" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:right="52"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provide the </w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">  contact  details  on  arrival  at  the  duty  station; update this information immediately whenever it changes.</w:t>
+              <w:t>Provide the ACSFP, HR/Operations Manager with itinerary and local contact details on arrival at the duty station; update this information immediately whenever it changes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E68223E" w14:textId="734671AE" w:rsidR="008E1321" w:rsidRPr="00DC7188" w:rsidRDefault="008E1321" w:rsidP="008A17A6">
+          <w:p w14:paraId="194FAB00" w14:textId="3D081225" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:right="52"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact the local UNDP office immediately, if you unexpectedly find yourself having to leave an airport – due to cancelled flight, an </w:t>
-[...19 lines deleted...]
-              <w:t>,  a strike, etc.</w:t>
+              <w:t>Contact the local UNDP office immediately, if you unexpectedly find yourself having to leave an airport – due to cancelled flight, an airport closure, a strike, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E68223F" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00DC7188" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:p w14:paraId="205FDB18" w14:textId="78A40300" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="-18" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="-18"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E682240" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00DC7188" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:p w14:paraId="1864F51F" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="-18" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="-18"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="3E682247" w14:textId="77777777" w:rsidTr="00410FC3">
+      <w:tr w:rsidR="00824ED0" w:rsidRPr="00B2692E" w14:paraId="1A262DE0" w14:textId="77777777" w:rsidTr="00940FF6">
         <w:trPr>
           <w:trHeight w:val="2026"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E682242" w14:textId="18850180" w:rsidR="0044198F" w:rsidRPr="00DC7188" w:rsidRDefault="003666E2" w:rsidP="008A17A6">
+          <w:p w14:paraId="0251AF4E" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Personnel</w:t>
             </w:r>
-            <w:r w:rsidR="00221CA0" w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C27D471" w14:textId="449A3EF0" w:rsidR="008E1321" w:rsidRPr="00DC7188" w:rsidRDefault="008E1321" w:rsidP="008A17A6">
+          <w:p w14:paraId="12BEF9D0" w14:textId="38D7037E" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Register personal travel in TRIP to ensure they are included</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>in   local   security   arrangements   and   receive   important security information in the event of an unexpected security emergency.</w:t>
+              <w:t>in local security arrangements and receive important security information in the event of an unexpected security emergency.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66DA8238" w14:textId="77777777" w:rsidR="008A17A6" w:rsidRPr="00DC7188" w:rsidRDefault="00221CA0" w:rsidP="008A17A6">
+          <w:p w14:paraId="43825610" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>If the traveller does not have a UNDP email address</w:t>
+              <w:t>If the traveller does not have a UNDP email address, the first</w:t>
             </w:r>
-            <w:r w:rsidR="00CF361C" w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2692E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">equest for security clearance through TRIP </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC7188">
-[...133 lines deleted...]
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="333333"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>(</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId18">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId19">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>://</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId20">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId14">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>trip</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId21">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId22">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>dss.un.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId23">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId24">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId18">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>dssweb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId25">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId26">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId20">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="333333"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">) </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">should be submitted by a colleague (with an existing profile in TRIP) on behalf of the traveller. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E682245" w14:textId="67C289CA" w:rsidR="0044198F" w:rsidRPr="00DC7188" w:rsidRDefault="00221CA0" w:rsidP="008A17A6">
+          <w:p w14:paraId="7A2C88D0" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>The system will then recognize the</w:t>
-[...17 lines deleted...]
-              <w:t>email address (</w:t>
+              <w:t>The system will then recognize the private email address (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>gmail</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>hotmail</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, yahoo, other) of the traveller, upon which he/she can subsequently create his/her own profile in TRIP for future requests of security clearance (through TRIP).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="144616C5" w14:textId="77777777" w:rsidR="008E1321" w:rsidRPr="00DC7188" w:rsidRDefault="008E1321" w:rsidP="00B55B78">
+          <w:p w14:paraId="19898E13" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="107" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="508DD943" w14:textId="77777777" w:rsidR="008E1321" w:rsidRPr="00DC7188" w:rsidRDefault="008E1321" w:rsidP="00B55B78">
+          <w:p w14:paraId="4D1C21C7" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="107" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A7FEC79" w14:textId="77777777" w:rsidR="008E1321" w:rsidRPr="00DC7188" w:rsidRDefault="008E1321" w:rsidP="00B55B78">
+          <w:p w14:paraId="4B48B5F2" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="107" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3E682246" w14:textId="2B78EB43" w:rsidR="0044198F" w:rsidRPr="00DC7188" w:rsidRDefault="00221CA0" w:rsidP="008A17A6">
+          <w:p w14:paraId="3F78D8E9" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Fo</w:t>
+              <w:t>For UNDP</w:t>
             </w:r>
-            <w:r w:rsidR="008E1321" w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...19 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>personnel who</w:t>
-[...71 lines deleted...]
-              <w:t>email address.</w:t>
+              <w:t>personnel who do not have a UNDP email address.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="3E68224B" w14:textId="77777777" w:rsidTr="00410FC3">
+      <w:tr w:rsidR="00824ED0" w:rsidRPr="00B2692E" w14:paraId="3CDD86FB" w14:textId="77777777" w:rsidTr="00940FF6">
         <w:trPr>
           <w:trHeight w:val="520"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E682248" w14:textId="4FF5A71D" w:rsidR="0044198F" w:rsidRPr="00DC7188" w:rsidRDefault="00221CA0" w:rsidP="008A17A6">
+          <w:p w14:paraId="45BAABF0" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Designated Official</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E682249" w14:textId="01CB3263" w:rsidR="0044198F" w:rsidRPr="00DC7188" w:rsidRDefault="006F2AB9" w:rsidP="008A17A6">
+          <w:p w14:paraId="2562ED8E" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Grant, deny or ask for more information on the Security Clearance Request submitted </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E68224A" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00DC7188" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:p w14:paraId="5F40327B" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="11" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="11"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="3E682251" w14:textId="77777777" w:rsidTr="00410FC3">
+      <w:tr w:rsidR="00824ED0" w:rsidRPr="00B2692E" w14:paraId="1F7863D6" w14:textId="77777777" w:rsidTr="00940FF6">
         <w:trPr>
           <w:trHeight w:val="570"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E68224E" w14:textId="545B56F1" w:rsidR="0044198F" w:rsidRPr="00DC7188" w:rsidRDefault="008E1321" w:rsidP="008A17A6">
+          <w:p w14:paraId="19900D0C" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UNDSS</w:t>
             </w:r>
-            <w:r w:rsidR="00221CA0" w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E68224F" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00DC7188" w:rsidRDefault="00221CA0" w:rsidP="008A17A6">
+          <w:p w14:paraId="4651523C" w14:textId="495201D4" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Regularly  update</w:t>
+              <w:t>Regularly update the list of areas with manual security</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>clearance. Refer to</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId21">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="333333"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId28">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId22">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId29">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId23">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>:</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId30">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId24">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>//dss.un.org</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId31">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId25">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId32">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId26">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>dssweb/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId33">
-              <w:r w:rsidRPr="00DC7188">
+            <w:hyperlink r:id="rId27">
+              <w:r w:rsidRPr="00B2692E">
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E682250" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00DC7188" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:p w14:paraId="38CCAF93" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="11" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="11"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0044198F" w:rsidRPr="00A83871" w14:paraId="3E682265" w14:textId="77777777" w:rsidTr="00410FC3">
+      <w:tr w:rsidR="00824ED0" w:rsidRPr="00B2692E" w14:paraId="1397E982" w14:textId="77777777" w:rsidTr="00940FF6">
         <w:trPr>
           <w:trHeight w:val="1237"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E682262" w14:textId="271FE5A2" w:rsidR="0044198F" w:rsidRPr="00DC7188" w:rsidRDefault="000C18AA" w:rsidP="00DC7188">
+          <w:p w14:paraId="689ABC84" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNDP Security professional, </w:t>
+              <w:t>UNDP Security professional, Security Focal Point</w:t>
             </w:r>
-            <w:r w:rsidR="00221CA0" w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00221CA0" w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Focal Point</w:t>
+              <w:t>(SFP) and/or Operations Manager</w:t>
             </w:r>
-            <w:r w:rsidR="00221CA0" w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...54 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E682263" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00DC7188" w:rsidRDefault="00221CA0" w:rsidP="008A17A6">
+          <w:p w14:paraId="133F0180" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:right="53"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provide traveller, on arrival at a duty station, with current</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>security information/ instructions for that country and arrange for them to be briefed by the local UNDSS office or the Designated Official in countries where this is required.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E682264" w14:textId="77777777" w:rsidR="0044198F" w:rsidRPr="00DC7188" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:p w14:paraId="73295467" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="11" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="11"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F2AB9" w:rsidRPr="00A83871" w14:paraId="7C57D059" w14:textId="77777777" w:rsidTr="00410FC3">
+      <w:tr w:rsidR="00824ED0" w:rsidRPr="00B2692E" w14:paraId="6EF599B1" w14:textId="77777777" w:rsidTr="00940FF6">
         <w:trPr>
           <w:trHeight w:val="604"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76AF910A" w14:textId="66F0A13E" w:rsidR="006F2AB9" w:rsidRPr="00DC7188" w:rsidRDefault="006F2AB9" w:rsidP="008A17A6">
+          <w:p w14:paraId="45E5DDE4" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Units</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="485C2D36" w14:textId="1F21D19C" w:rsidR="006F2AB9" w:rsidRPr="00DC7188" w:rsidRDefault="006F2AB9" w:rsidP="008A17A6">
+          <w:p w14:paraId="1E7E607A" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106" w:right="112"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC7188">
+            <w:r w:rsidRPr="00B2692E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Make effort to ensure all personnel (and eligible family members) receive security clearance prior to official travel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="133F3EC5" w14:textId="77777777" w:rsidR="006F2AB9" w:rsidRPr="00DC7188" w:rsidRDefault="006F2AB9" w:rsidP="00B55B78">
+          <w:p w14:paraId="7147EA54" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="11" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="11"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="121644BE" w14:textId="77777777" w:rsidR="00410FC3" w:rsidRDefault="00410FC3" w:rsidP="00B55B78">
+    <w:p w14:paraId="5F15FAD5" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="118" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:right="118"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E68226A" w14:textId="3BF07070" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="00221CA0" w:rsidP="00B55B78">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6944ADFE" w14:textId="6A1CF209" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="118" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+        <w:ind w:right="118"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3E682272" w14:textId="6B6D7DC5" w:rsidR="0044198F" w:rsidRPr="00A83871" w:rsidRDefault="0044198F" w:rsidP="00410FC3">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD3E9B4" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="1122" w:hanging="10"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C8D0BBF" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00824ED0">
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="even" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="first" r:id="rId31"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="864" w:bottom="0" w:left="864" w:header="720" w:footer="979" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46078535" w14:textId="77777777" w:rsidR="007A2223" w:rsidRDefault="007A2223">
+    <w:p w14:paraId="02B8E1E7" w14:textId="77777777" w:rsidR="00003E47" w:rsidRDefault="00003E47" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DD83F5F" w14:textId="77777777" w:rsidR="007A2223" w:rsidRDefault="007A2223">
+    <w:p w14:paraId="0047B980" w14:textId="77777777" w:rsidR="00003E47" w:rsidRDefault="00003E47" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3E682279" w14:textId="77777777" w:rsidR="0044198F" w:rsidRDefault="00221CA0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A8E012F" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRDefault="00824ED0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="center" w:pos="4905"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3E68227A" w14:textId="77777777" w:rsidR="001E2A48" w:rsidRDefault="001E2A48">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03892AAD" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRDefault="00824ED0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="center" w:pos="4905"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3E68227B" w14:textId="57EA3BFB" w:rsidR="0044198F" w:rsidRDefault="001E2A48">
+  <w:p w14:paraId="4036E6E5" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00B2692E" w:rsidRDefault="00824ED0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="center" w:pos="4905"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00B2692E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B2692E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B2692E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B2692E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A83871">
+    <w:r w:rsidRPr="00B2692E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B2692E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B2692E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B2692E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B2692E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B2692E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A83871">
+    <w:r w:rsidRPr="00B2692E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B2692E">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00C75CFF">
+    <w:r w:rsidRPr="00B2692E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="001E2A48">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="00B2692E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 10/10/2024 </w:t>
     </w:r>
-    <w:r>
-[...14 lines deleted...]
-    <w:r w:rsidR="00C75CFF">
+    <w:r w:rsidRPr="00B2692E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="001E2A48">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00B2692E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2016226458"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{0A1739E3-37FA-48D5-AB02-ADF414FF4DD2}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00B80C7D">
+        <w:r w:rsidRPr="00B2692E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3E68227C" w14:textId="77777777" w:rsidR="0044198F" w:rsidRDefault="00221CA0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07B7C260" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRDefault="00824ED0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="center" w:pos="4905"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52E6DD7C" w14:textId="77777777" w:rsidR="007A2223" w:rsidRDefault="007A2223">
+    <w:p w14:paraId="668EC08B" w14:textId="77777777" w:rsidR="00003E47" w:rsidRDefault="00003E47" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A26BEFA" w14:textId="77777777" w:rsidR="007A2223" w:rsidRDefault="007A2223">
+    <w:p w14:paraId="21B0B763" w14:textId="77777777" w:rsidR="00003E47" w:rsidRDefault="00003E47" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="13DAC4AA" w14:textId="0CBC0999" w:rsidR="009171AE" w:rsidRPr="00403889" w:rsidRDefault="009171AE" w:rsidP="00403889">
+    <w:p w14:paraId="7EB95E9A" w14:textId="24C87D21" w:rsidR="00824ED0" w:rsidRPr="00403889" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="581" w:right="61" w:firstLine="0"/>
+        <w:ind w:left="581" w:right="61"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403889">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00403889">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>For the purpose of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00403889">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this policy, “field location” is any location not designated as </w:t>
+      </w:r>
+      <w:r w:rsidR="00002D92" w:rsidRPr="00403889">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>an “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403889">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H” duty station under the mobility and hardship scheme established by the International Civil Service Commission (ICSC). </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="286F2D56" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRPr="00266482" w:rsidRDefault="00824ED0" w:rsidP="00824ED0">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:left="581" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403889">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00403889">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00403889">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...64 lines deleted...]
-        <w:t>UNDP Agency Country Security Focal Point (ACSFP) is appointed in the absence of a UNDP Security professional locally.</w:t>
+        <w:t>A UNDP Agency Country Security Focal Point (ACSFP) is appointed in the absence of a UNDP Security professional locally.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3E682278" w14:textId="6D9E2D4A" w:rsidR="00C75CFF" w:rsidRDefault="00057D86" w:rsidP="00057D86">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C2B0B97" w14:textId="77777777" w:rsidR="00824ED0" w:rsidRDefault="00824ED0" w:rsidP="00057D86">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2781E087" wp14:editId="3C8F5F74">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="071F7BAC" wp14:editId="5DD8359F">
           <wp:extent cx="527056" cy="802800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="527056" cy="802800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07253C39"/>
-[...210 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="370B5798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B76A1134"/>
     <w:lvl w:ilvl="0" w:tplc="66346EB4">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="941" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1661" w:hanging="360"/>
       </w:pPr>
@@ -5792,450 +7324,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5261" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5981" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6701" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...398 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B0926AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0218AA6A"/>
     <w:lvl w:ilvl="0" w:tplc="1EB8EC60">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="941"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6403,969 +7536,141 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="769EFE9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6521"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...723 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1318807747">
-    <w:abstractNumId w:val="5"/>
-[...13 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="2140302085">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="339701176">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="2" w16cid:durableId="2140302085">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-  <w:hideGrammaticalErrors/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0044198F"/>
-[...87 lines deleted...]
-    <w:rsid w:val="00FD3E79"/>
+    <w:rsidRoot w:val="00824ED0"/>
+    <w:rsid w:val="00002D92"/>
+    <w:rsid w:val="00003E47"/>
+    <w:rsid w:val="000D72A1"/>
+    <w:rsid w:val="001E46DC"/>
+    <w:rsid w:val="00384A2B"/>
+    <w:rsid w:val="004F0586"/>
+    <w:rsid w:val="0053422D"/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rsid w:val="008E2093"/>
+    <w:rsid w:val="00B2692E"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3E6821D7"/>
-  <w15:docId w15:val="{A8DE03CF-5856-47B5-9A0A-DBFFEF3194AE}"/>
+  <w14:docId w14:val="5A3EFAA9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D1D1F359-5813-4CBF-920D-DEDED12F51A6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7480,935 +7785,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...883 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8591,1013 +8012,994 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00824ED0"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="951" w:right="70" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00824ED0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BD26D9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00824ED0"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00824ED0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/Welcome-to-UNDSS?returnurl=%2f" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/Welcome-to-UNDSS?returnurl=%2f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://training.dss.un.org/thematicarea/category?id=6" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...591 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2181</Words>
-  <Characters>12438</Characters>
+  <Words>2160</Words>
+  <Characters>12313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>102</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14590</CharactersWithSpaces>
+  <CharactersWithSpaces>14445</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Madhubabu Gumma</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>