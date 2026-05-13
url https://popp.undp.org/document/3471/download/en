--- v0 (2025-11-02)
+++ v1 (2026-05-13)
@@ -1,2398 +1,4845 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1CCEDD9D" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="447258F0" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Medical Clearance  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDD9E" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="71CAD6A9" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDD9F" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="0D9A0BAE" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Purpose </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDA0" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="69BED678" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDA1" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="5936A5A4" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="31" w:line="251" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose of medical clearance is to ensure, as far as possible, that:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDA2" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="207D5B92" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="31" w:line="251" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidates for recruitment as staff members are physically and mentally fit for employment; </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDA3" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="042EC576" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="31" w:line="251" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff are fit to travel to and perform their duties in a particular location.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDA4" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="1159F60B" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDA5" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4340C3FC" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Initial Appointment</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDA6" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="26AB7909" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDA7" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="1B4F039F" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">All staff members travelling on initial appointment must be medically cleared by the UN Medical Services Division (UNMSD) in New York City (NYC), prior to their departure to the duty station.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDA8" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="414AAAD3" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDA9" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6888461A" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Reassignment </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDAA" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="4EF65166" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDAB" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="5A9D9CDB" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The HR Specialist in the Global Shared Services Unit in Copenhagen serving the duty station will check with the UNMSD on whether or not the staff member requires a medical examination, or if clearance for travel on reassignment to another duty station may be given without it.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDAC" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="6B975F7D" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDAD" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="293727C3" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A medical clearance is not required when the staff member is being transferred from a field duty station to an “H” duty station.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDAE" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="43FD264D" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDAF" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="61B3363B" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Duty Travel within the Country of Duty Station</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDB0" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="3334629B" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDB1" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="7BB7A0BB" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Medical clearance is required for duty travel (DT) within the country of the duty station when a travel risk assessment establishes different risks in different areas of the country.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDB2" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="4E9E30A0" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDB3" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="25BC4C5C" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Duty Travel outside the Country of Duty Station</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDB4" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="43CA1DEB" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDB5" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="3BEA9890" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">All staff members regardless of age, who are required to travel abroad on official DT, must obtain medical clearance from the UNMSD, prior to departure.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDB6" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="31EB9E23" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDB7" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="371E65AE" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A medical clearance is not usually required when the staff member is travelling to Austria, Belgium, Canada, Cyprus, Czech Republic, Denmark, Estonia, Finland, France, Germany, Greece, Hungary, Iceland, Ireland, Italy, Japan, Latvia, Liechtenstein, Lithuania, Luxembourg, Malta, Monaco, the Netherlands, Norway, Poland, Portugal, Slovak Republic, Slovenia, Spain, Sweden, Switzerland, the United Kingdom and the USA. However, staff members who have a chronic medical condition should check with the UNMSD.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDB8" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="242F8A32" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDB9" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="4ED56CAA" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Staff members stationed in New York</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. A staff member must check with the UNMSD nurse assigned to UNDP whether or not he/she requires a medical examination, or if clearance for DT may be given without it.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDBA" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="6CB6A10D" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDBB" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="354D741F" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff members stationed in Geneva or Nairobi</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. A staff member must check with the HQ Medical Services of the UN Common System whether or not he/she requires a medical examination, or if clearance for DT may be given without it.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDBC" w14:textId="77777777" w:rsidR="002269BF" w:rsidRPr="002269BF" w:rsidRDefault="002269BF" w:rsidP="002269BF">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="776CA199" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1CCEDDBD" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D8070B5" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff members stationed in Addis Ababa, Beirut, Bangkok or Santiago</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. A staff member must check with the authorized medical facilities of the regional economic commissions whether or not he/she requires a medical examination, or if clearance for DT may be given without it.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDBE" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="6370889F" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDBF" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="6F3636CB" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff members stationed elsewhere</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The local HR/Operations Manager must check with the UNMSD whether the traveler’s clearance is up to date (email </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="0072BC"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>chuag@un.org</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="0072BC"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gosiengfiao@un.org</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">) in the following cases: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDC0" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="0DE0ED54" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDC1" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA" w:rsidP="00D12319">
+    <w:p w14:paraId="08FD726E" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Staff member’s medical clearance for his/her full medical examination is no longer valid. Generally, medical clearances given on the basis of a full initial </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00D12319" w:rsidRPr="00D12319">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00CB37A2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>medical examination (Form MS.2)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D12319">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are valid for two years. In addition, upon completion of medical examination, the UNMSD indicates the period of validity of the medical clearance on the </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1BA14D" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="31" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1450" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Request for UN Medical Clearance Form;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDC3" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="050801C9" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="30"/>
+        <w:spacing w:after="30" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Staff member has been medically evacuated during the last year; </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and/or</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDC4" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="1F392469" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Staff member has been on sick leave for more than four weeks during the last year.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDC5" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="6E367FF2" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDC6" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="3BD762C5" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">When a staff member is scheduled to travel more than once during any six-month period outside the country of his/her duty station, the HR/Operations Manager may request clearance for all scheduled DTs by submitting the travel dates and itinerary (including field visits) for each one of them.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDC7" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="50F50325" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDC8" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="62868BA4" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Who May Conduct a UN Medical Examination?</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDC9" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="5EA7ED51" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDCA" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="6B4814FD" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="31"/>
+        <w:spacing w:after="31" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">If the staff member is in:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDCB" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="475A2293" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Addis Ababa</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, the Economic Commission for Africa (ECA) Medical facilities;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDCC" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="67ED3432" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bangkok</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, the Economic and Social Commission for Asia and the Pacific (ESCAP) Medical </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDCD" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="11F8575B" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1450" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">facilities;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDCE" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="7F3BF4D4" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Beirut,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> the Economic and Social Commission for Western Asia (ESCWA) Medical </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDCF" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3A2C60C0" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1450" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">facilities;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDD0" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="538889C7" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Brussels</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, the Commission of the European Communities Medical Service;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDD1" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="381A83F1" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="32"/>
+        <w:spacing w:after="32" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Geneva</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, the United Nations Office at Geneva (UNOG) Medical Service;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDD2" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="6C44768F" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Nairobi, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">the United Nations Office at Nairobi (UNON) and the United Nations </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDD3" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...8 lines deleted...]
-    <w:p w14:paraId="1CCEDDD4" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="19854D21" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="27" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1450" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Environment </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (UNEP) Medical facilities;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29ECA429" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="32"/>
+        <w:spacing w:after="32" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">New York, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">the UNMSD;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDD5" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="76628312" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Paris</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, the United Nations Educational, Scientific and Cultural Organization (UNESCO) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDD6" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3C4B4300" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="29" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1450" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Medical Service;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDD7" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="2E561B69" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rome</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, the Food and Agricultural Organization of the United Nations (FAO) Medical </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDD8" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="38665EC4" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1450" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Service;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDD9" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="4A4E53F4" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Santiago</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, the Economic Commission for Latin America and the Caribbean (ECLAC) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDDA" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="39F78DCF" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1450" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Medical facilities;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDDB" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="690813B1" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vienna</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, the United Nations Office at Vienna (UNOV) and the Vienna International </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDDC" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="75E850CD" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1450" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Centre (VIC) Medical Services;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDDD" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="6C70D111" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="29"/>
+        <w:spacing w:after="29" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Washington</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, the World Bank Medical Service;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDDE" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="3F11581C" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Afghanistan, Angola, Bangladesh, Burkina Faso, Burundi, Cape Verde, Central African Republic, Chad, Comoros, Congo, Democratic Republic of Congo, Equatorial Guinea, Eritrea, Gambia, Guinea, Guinea Bissau, Guyana, Iraq, Lesotho, Liberia, Madagascar, Malawi, Mali, Mauritania, Mongolia, Mozambique, Myanmar, Nepal, Niger, Nigeria, Rwanda, Sao Tome &amp; Principe, Sierra Leone, Somalia, Sudan, Tanzania, Uganda, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDDF" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="176E0969" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="29" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1450" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Yemen or Zambia, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">the UN Dispensary Examining Physician; </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDE0" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="736BAF73" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="32"/>
+        <w:spacing w:after="32" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>elsewhere</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDE1" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="0536B25C" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="32"/>
+        <w:spacing w:after="32" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="361"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">by the UN Examining Physician at the duty station; or  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDE2" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="1E653656" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="361"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">by any licensed medical doctor, when a UN Examining Physician is not available locally.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDE3" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="2BE23C96" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDE4" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="213B1AF0" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Who May Grant Medical Clearances? </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDE5" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="738537DC" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDE6" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="58BCE87C" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">If the staff member is in:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDE7" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="622FB6BC" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Addis Ababa, Beirut, Bangkok or Santiago</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, the UNMSD’s authorized Medical Officers of the regional economic commissions;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDE8" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="5B823465" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Geneva, Nairobi, New York, Paris, Rome or Vienna</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, the HQ Medical Officers of the UN </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDE9" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2D20E853" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1450" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Common System; </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDEA" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="627D85A0" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>elsewhere</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, the UNMSD Medical Officers in New York.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDEB" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="047C444A" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDEC" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2E547358" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Costs </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDED" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="78D9D41A" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDEE" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="57AAE12E" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="31"/>
+        <w:spacing w:after="31" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Medical examinations</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDEF" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="518D85BD" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>performed at the following locations are at no cost to the staff member and are charged directly to UNDP</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDF0" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="3D50904F" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="361"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Addis Ababa, Bangkok, Beirut, Santiago, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">at the UNMSD’s authorized medical facilities of the regional economic commissions;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDF1" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="56BCE8B6" w14:textId="54FEBDCA" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="30"/>
+        <w:spacing w:after="30" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="361"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Brussels, </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at the Commission of the European Communities Medical </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4991" w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Service; iii</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB37A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Geneva, Nairobi, New York, Paris, Rome or Vienna, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">at the HQ Medical Services of the UN Common System;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDF2" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="283868EF" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="31"/>
+        <w:spacing w:after="31" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="361"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Washington</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, at the World Bank Medical Service;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDF3" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="171E51FF" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="361"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Afghanistan, Angola, Bangladesh, Burkina Faso, Burundi, Cape Verde, Central African Republic, Chad, Comoros, Congo, Democratic Republic of Congo, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Equatorial Guinea, Eritrea, Gambia, Ghana, Guinea, Guinea-Bissau, Guyana, Iraq, Lesotho, Liberia, Madagascar, Malawi, Mali, Mauritania, Mongolia, Mozambique, Myanmar, Nepal, Niger, Nigeria, Rwanda, Sao Tome &amp; Principe, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDF4" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="005E130C" w:rsidRDefault="00F741CA" w:rsidP="002269BF">
+    <w:p w14:paraId="013C6DD2" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="2" w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sierra Leone, Somalia, Sudan, Tanzania, Uganda, Yemen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zambia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UN </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064DBE06" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="29" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="2171" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dispensary; </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDF6" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="6F7FB083" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">performed elsewhere are 100 per cent reimbursed or paid directly by a UNDP office, provided charges are customary/reasonable for the place where the examination is performed, up to a maximum of:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDF7" w14:textId="77777777" w:rsidR="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="10A3901B" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="361"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>US$450</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, if the examination is carried out in the United States and Japan;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDF8" w14:textId="77777777" w:rsidR="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="6DDC0F6F" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="361"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>US$400</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, if the examination is carried out within the European Union (Austria, Belgium, Denmark, Finland, France, Germany, Greece, Ireland, Italy, Luxembourg, the Netherlands, Portugal, Spain, Sweden or the United Kingdom); </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDF9" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="2E48F4EF" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="361"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>iii)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">US$350, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">if the examination is performed in any other region.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDFA" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="3FE945F9" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDFB" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="732E306E" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">If the staff member pays for the cost of the medical examination, he/she may claim reimbursement by submitting a Travel Claim to the local Operations Manager with the relevant receipted bill(s). Expenses are charged to the same funding source against which the staff member’s salary is charged. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDFC" w14:textId="77777777" w:rsidR="002269BF" w:rsidRPr="002269BF" w:rsidRDefault="002269BF" w:rsidP="002269BF">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4E04D708" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1CCEDDFD" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ABA3D7A" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">If the medical examination costs more than the allowable amount, the staff member is </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>responsible for the excess amount.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDFE" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="45D5368E" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDDFF" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="1F9AB922" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Medical clearance for duty travel has two components - the general medical clearance and the clearance for your destination. The general clearance is a medical examination performed every year for security officers, manual workers and drivers, and every two years for other staff. The clearance for your destination depends on where you are going, and for how long, and focusses on the risks of that location. Check with your medical service for what vaccinations may be required or if you need anti-malaria or other medications.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDE00" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="0DBD1523" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="47" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDE01" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="29E093A4" w14:textId="6BF2CFBF" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">In New York, contact </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00CB37A2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>MSDReception@un.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> for general medical clearances, and </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00CB37A2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>msdnurses@un.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> regarding travel. Please inform either of the date of your departure, length of your travel, and the destinations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDE02" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="278CCFB3" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDE03" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6008C6B0" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaccinations </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDE04" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="4BBB44C6" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDE05" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="6A4A3CEA" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="1CCEDE07" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Once cleared, and depending on the country(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) of destination, your vaccination record will be reviewed and updated as necessary. If you have any records of prior documented vaccinations, or a vaccination "yellow book", please bring this with you when you come for your medical clearance.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0FC6CF" w14:textId="3509B4A9" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will also be given malaria prophylaxis when </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4991" w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>applicable and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be briefed about health risks and how to minimize them in the country(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) of destination.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214AB8F6" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDE08" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="4AA66CF7" w14:textId="73CFCD6E" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A travel kit will be issued </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">only once </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="1CCEDE09" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to the traveler. When needed, certain items can be replenished/</w:t>
+      </w:r>
+      <w:r w:rsidR="0020289C" w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>updated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DAF1106" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDE0A" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="702D1674" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">For more information, please refer to websites referenced below:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDE0B" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0CC342F9" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1435"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00F741CA">
+        <w:ind w:left="1435" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00CB37A2">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>WHO International Travel and Health</w:t>
         </w:r>
       </w:hyperlink>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00CB37A2">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00CB37A2">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39ED1469" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1435" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00CB37A2">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0072BC"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>CDC Traveler’s H</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CB37A2">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0072BC"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CB37A2">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0072BC"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>alth</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:hyperlink r:id="rId14">
-        <w:r w:rsidR="00F741CA">
+        <w:r w:rsidRPr="00CB37A2">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidR="00F741CA">
-[...11 lines deleted...]
-        <w:r w:rsidR="00F741CA">
+        <w:r w:rsidRPr="00CB37A2">
           <w:rPr>
-            <w:color w:val="0072BC"/>
-[...8 lines deleted...]
-            <w:color w:val="0072BC"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId18">
-[...5 lines deleted...]
-    <w:p w14:paraId="1CCEDE0D" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="002269BF" w:rsidRDefault="00F741CA">
+    </w:p>
+    <w:p w14:paraId="5734E4B2" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDE0E" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA" w:rsidP="002269BF">
+    <w:p w14:paraId="233677BA" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Templates and Forms </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDE0F" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="7B9BE618" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDE10" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRPr="007D7387" w:rsidRDefault="00000000" w:rsidP="002269BF">
+    <w:p w14:paraId="26D72A85" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00F741CA" w:rsidRPr="007D7387">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00CB37A2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
-            <w:u w:color="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0072BC"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Entry Medical Examination – MS.2</w:t>
+          <w:t>Entry Medical Examina</w:t>
         </w:r>
-        <w:r w:rsidR="00F741CA" w:rsidRPr="007D7387">
+        <w:r w:rsidRPr="00CB37A2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0072BC"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>t</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CB37A2">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0072BC"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>ion – MS.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CB37A2">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F741CA" w:rsidRPr="007D7387">
-        <w:rPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCEDE11" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+    <w:p w14:paraId="2786F746" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00324D1E">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+    <w:p w14:paraId="5760D5D1" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00CB37A2">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="1435" w:bottom="1508" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6537F7A0" w14:textId="77777777" w:rsidR="00A451FE" w:rsidRDefault="00A451FE">
+    <w:p w14:paraId="3B55EE42" w14:textId="77777777" w:rsidR="00803240" w:rsidRDefault="00803240" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="041355AE" w14:textId="77777777" w:rsidR="00A451FE" w:rsidRDefault="00A451FE">
+    <w:p w14:paraId="69438645" w14:textId="77777777" w:rsidR="00803240" w:rsidRDefault="00803240" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1CCEDE16" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6765F56F" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRDefault="00CB37A2">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1CCEDE17" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+  <w:p w14:paraId="4D85828F" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRDefault="00CB37A2">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1CCEDE19" w14:textId="54415163" w:rsidR="00324D1E" w:rsidRDefault="007D7387">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="792F9CFA" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="007949B5" w:rsidRDefault="00CB37A2">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="007949B5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007949B5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007949B5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007949B5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007949B5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007949B5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007949B5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007949B5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007949B5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007949B5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007949B5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007949B5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007949B5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="007D7387">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="007949B5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 26/07/2016 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="007949B5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="007D7387">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="007949B5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1407068871"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{B2CD6996-D94C-4AA5-8563-A4ACDC7FA895}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="005E130C">
+        <w:r w:rsidRPr="007949B5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1CCEDE1A" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50366C78" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRDefault="00CB37A2">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1CCEDE1B" w14:textId="77777777" w:rsidR="00324D1E" w:rsidRDefault="00F741CA">
+  <w:p w14:paraId="52EC0A50" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRDefault="00CB37A2">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="507F9A2E" w14:textId="77777777" w:rsidR="00A451FE" w:rsidRDefault="00A451FE">
+    <w:p w14:paraId="7332A9F1" w14:textId="77777777" w:rsidR="00803240" w:rsidRDefault="00803240" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="311E6378" w14:textId="77777777" w:rsidR="00A451FE" w:rsidRDefault="00A451FE">
+    <w:p w14:paraId="32EFC512" w14:textId="77777777" w:rsidR="00803240" w:rsidRDefault="00803240" w:rsidP="00CB37A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="565E2140" w14:textId="4BDD221A" w:rsidR="007D7387" w:rsidRDefault="005E130C" w:rsidP="007D7387">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B98BB5D" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="007D7387">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D720ECA" wp14:editId="1BAE694D">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41EAAF6E" wp14:editId="6358F96F">
           <wp:extent cx="527056" cy="802800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="527056" cy="802800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0D0DBFCF" w14:textId="77777777" w:rsidR="007D7387" w:rsidRDefault="007D7387" w:rsidP="007D7387">
+  <w:p w14:paraId="4D58903D" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="007D7387">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="093E3529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22AA5112"/>
     <w:lvl w:ilvl="0" w:tplc="828E237C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -2783,132 +5230,135 @@
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="195848948">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1375082444">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00324D1E"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00F741CA"/>
+    <w:rsidRoot w:val="00CB37A2"/>
+    <w:rsid w:val="0015004E"/>
+    <w:rsid w:val="001C37C3"/>
+    <w:rsid w:val="0020289C"/>
+    <w:rsid w:val="002B0C17"/>
+    <w:rsid w:val="00301F69"/>
+    <w:rsid w:val="003C7499"/>
+    <w:rsid w:val="004B7116"/>
+    <w:rsid w:val="007949B5"/>
+    <w:rsid w:val="00803240"/>
+    <w:rsid w:val="00934BF6"/>
+    <w:rsid w:val="00BF4991"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DC44C5"/>
+    <w:rsid w:val="00F20347"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1CCEDD9D"/>
-  <w15:docId w15:val="{E7C184C0-EE6C-4CE6-BC17-3D23006C30B3}"/>
+  <w14:docId w14:val="5922E046"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E4CA5585-1F23-45C8-ADB1-B9EA8766A8EB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3023,725 +5473,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...673 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3924,990 +5700,959 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB37A2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB37A2"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002C7B50"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB37A2"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="MSDReception@un.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwnc.cdc.gov/travel/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4976" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/ith/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/ith/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwnc.cdc.gov/travel/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/ith/en/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="msdnurses@un.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwnc.cdc.gov/travel/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1429</Words>
-  <Characters>8148</Characters>
+  <Words>1439</Words>
+  <Characters>8203</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
+  <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9558</CharactersWithSpaces>
+  <CharactersWithSpaces>9623</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Tatiana Rieglerova</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>