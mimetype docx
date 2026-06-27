--- v1 (2026-05-13)
+++ v2 (2026-06-27)
@@ -7,5339 +7,14853 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="447258F0" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="2CE4AFD7" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB37A2">
+      <w:r w:rsidRPr="007E5E8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Medical Clearance  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CAD6A9" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="5C3AA5EB" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB37A2">
+      <w:r w:rsidRPr="007E5E8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9A0BAE" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="50FC07E7" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:hanging="10"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00CB37A2">
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Purpose </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB37A2">
+      <w:r w:rsidRPr="007E5E8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="69BED678" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="6FC81975" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB37A2">
+      <w:r w:rsidRPr="007E5E8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5936A5A4" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="6A8596F6" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="31" w:line="251" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">The purpose of medical clearance is to ensure, as far as possible, that:  </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The purpose of medical clearance is to ensure that staff are physically and mentally fit to perform their designated functions without risk to the safety and health of themselves or others, considering their health status, the job demands, and the health risks and health support available at the location in which they are to serve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207D5B92" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-      <w:pPr>
+    <w:p w14:paraId="21FD4624" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C78A6B4" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9FEFC8" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="135" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="687"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>United</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>determine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for medical clearance, which may include a health statement, medical history, physical examination,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>diagnostic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>testing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reports.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical clearance for travel may require vaccinations, medications and health information briefings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>determined</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>United</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BE7B77" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="124" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>statement,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>candidates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>employment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and staff members will attest to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5393335C" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="31" w:line="251" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2337"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="122" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB37A2">
-[...14 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="37"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>correctness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="35"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="35"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="37"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="34"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="35"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="37"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provided;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB37A2">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="042EC576" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-      <w:pPr>
+    <w:p w14:paraId="512633ED" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="31" w:line="251" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2337"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="130" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="688"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB37A2">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Staff are fit to travel to and perform their duties in a particular location.  </w:t>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>understanding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consequences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>submitting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>false</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>information, as set out in paragraph four (4) below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1159F60B" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-[...87 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="41A2ED54" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="122" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="687"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB37A2">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">All staff members travelling on initial appointment must be medically cleared by the UN Medical Services Division (UNMSD) in New York City (NYC), prior to their departure to the duty station.  </w:t>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Acts of misrepresentation, falsification of data, fabrication or counterfeiting of supporting documentation presented in connection with the medical clearance process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>result</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>administrative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and/or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>disciplinary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>measures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accordance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>10.2,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dismissal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>misconduct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414AAAD3" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-[...24 lines deleted...]
-    <w:p w14:paraId="6888461A" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="22778E61" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reassignment </w:t>
-[...11 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EF65166" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="5F9DD110" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Validity of medical clearance for employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9D9CDB" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-      <w:pPr>
+    <w:p w14:paraId="446A4AFF" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="135" w:after="120" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="677"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB37A2">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">The HR Specialist in the Global Shared Services Unit in Copenhagen serving the duty station will check with the UNMSD on whether or not the staff member requires a medical examination, or if clearance for travel on reassignment to another duty station may be given without it.  </w:t>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Once medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clearance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for employment is received it is valid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for travel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>months</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duty station</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>job</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>granted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B975F7D" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-[...24 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3CCBFFF7" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="122" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="676"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB37A2">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">A medical clearance is not required when the staff member is being transferred from a field duty station to an “H” duty station.  </w:t>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where candidates for employment or staff members are not granted medical clearance, they shall be considered as not having fulfilled the requirements set out in section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>above</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>recruited,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assigned,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reassigned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transferred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the duty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>station</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>designated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>perform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>functions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clearance was sought.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FD264D" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-[...24 lines deleted...]
-    <w:p w14:paraId="61B3363B" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="79276CB6" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Duty Travel within the Country of Duty Station</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CB37A2">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="788274FB" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Initial Appointment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3334629B" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00CB37A2">
+    <w:p w14:paraId="3FCEAC8E" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB7A0BB" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-      <w:pPr>
+    <w:p w14:paraId="76BEA8A9" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="135" w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:ind w:right="686"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Initial appointments, regardless of duration, shall require medical clearance, as determined</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>United</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B595CE0" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4CAC0D" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E717524" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:ind w:left="370" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB37A2">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Medical clearance is required for duty travel (DT) within the country of the duty station when a travel risk assessment establishes different risks in different areas of the country.  </w:t>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>After the Initial Appointment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9E30A0" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="41A7E12F" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6076B29F" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="135" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="671"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clearance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>initial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>situations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44AF62D7" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2336"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="121" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="836" w:right="685"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assigned,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reassigned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transferred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>another</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duty station</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176FAD39" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2335"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="123" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="836" w:right="679"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="34"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>there</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="37"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="37"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>significant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="34"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mental</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requirements for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>designated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>job</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>functions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32551263" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2336"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="121" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="836" w:right="686"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>part</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>periodic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>process,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accordance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>determined</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>United</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AF4007" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2335"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="122" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="836" w:right="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="38"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>United</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="38"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="35"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>period of sick leave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5237FAC6" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BC4C5C" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="489C5A8A" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="122" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="689"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="29"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>addition,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="32"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="32"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="29"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="32"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="32"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>undergo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="32"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>evaluation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>when so</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>directed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>authorized</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>health-care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>professional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314A4D74" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A8A3582" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Authority to Grant Medical Clearance for Employment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733371F3" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="135" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="671"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical clearance for employment is granted by a duly authorized health-care professional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>station</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to serve. If there is no authorized health-care professional at the duty station, medical clearance is granted by the medical service specified by the United Nations Medical Director.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clearance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>include,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>appropriate,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>specific employment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>restrictions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>recommendations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reasonable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accommodation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>related</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to a recognized disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A75A2F" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A3B8DED" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Exit Medical Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C07033" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="135" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="676"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Without prejudice to the provisions of appendix D to the Staff Rules, an exit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>evaluation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>specific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>circumstances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>indicate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the health of the departing staff member may have been affected by a medical condition attributable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>official</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>behalf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>United</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569D29B8" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Duty Travel outside the Country of Duty Station</w:t>
-[...11 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="43CA1DEB" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="665665D6" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Validity of Medical Clearance for Official Travel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BEA9890" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-      <w:pPr>
+    <w:p w14:paraId="1B8DB576" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="135" w:after="240" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="677"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical clearance for official travel is valid for the requested travel dates and destination(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267726DE" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="122" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="682"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>members are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>granted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clearance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="39"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>official</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travel,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="39"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>they shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>considered</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>having</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fulfilled</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="29"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>set</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>out</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>above and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>station</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clearance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sought. Travel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>undertaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>without</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clearance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>exclusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of compensation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>claims</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appendix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441AD290" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="122" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="682" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="540CB5D4" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D4696BC" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A865DA" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Official Travel Subject to Medical Clearance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05581BE3" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="135" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="669"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clearance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>official</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travel,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>referred</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>below,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>either</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>destination, including the unavailability of adequate medical facilities, present health risks to st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ff members. The United Nations Medical Director shall establish in which cases medical clearance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obtained</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>what</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>granted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20329614" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="135" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="669"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FB44319" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="125" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="34"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clearance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="39"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="32"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="37"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>official</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="32"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="35"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517EFB02" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2337"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="130" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Initial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="37"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>appointment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F706F45" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2337"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="130" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Official</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>business;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676960FD" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2337"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="130" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="34"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>official</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="28"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="29"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>station.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BAA938" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="15" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23FAA4FC" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Authority to Grant Medical Clearance for Official Travel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619810A4" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1861"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="135" w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="676"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical clearance for official travel, including travel on change of official duty station,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="28"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>granted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="27"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="39"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>authorized</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>health-care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="28"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>professional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="28"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="28"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>service at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>station</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>currently</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assigned.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>there</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>no authorized</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>health-care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>professional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>station,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>clearance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>granted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>specified</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>United</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C34D27" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C73A862" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Costs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0FA1EC" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EC3D145" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="31" w:line="250" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Medical costs related to any medical clearance are reimbursable by UNDP and are limited solely to costs for the specific examinations or tests requested by the supporting UN medical service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19402B8C" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD3476A" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Except where advised to the contrary, reasonable and costs for reimbursement will be limited to a maximum of:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D679822" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB37A2">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">All staff members regardless of age, who are required to travel abroad on official DT, must obtain medical clearance from the UNMSD, prior to departure.  </w:t>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>US$450</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, if the examination is carried out in the United States and Japan;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EB9E23" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="4A441609" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>US$400</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, if the examination is carried out within the European Union or the United Kingdom; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371E65AE" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="310E2E43" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">US$350, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if the examination is performed in any other region or country not named above.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081195C3" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AB1004" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB37A2">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">A medical clearance is not usually required when the staff member is travelling to Austria, Belgium, Canada, Cyprus, Czech Republic, Denmark, Estonia, Finland, France, Germany, Greece, Hungary, Iceland, Ireland, Italy, Japan, Latvia, Liechtenstein, Lithuania, Luxembourg, Malta, Monaco, the Netherlands, Norway, Poland, Portugal, Slovak Republic, Slovenia, Spain, Sweden, Switzerland, the United Kingdom and the USA. However, staff members who have a chronic medical condition should check with the UNMSD.  </w:t>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the staff member pays for the cost of the medical examination, he/she may claim reimbursement by submitting a Travel Claim with the relevant receipted bill(s). Expenses are charged to the same funding source against which the staff member’s salary is charged. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242F8A32" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-[...134 lines deleted...]
-    <w:p w14:paraId="776CA199" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="2E922971" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D8070B5" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="384CB289" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB37A2">
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the medical examination costs more than the allowable amount, the staff member is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Staff members stationed in Addis Ababa, Beirut, Bangkok or Santiago</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">. A staff member must check with the authorized medical facilities of the regional economic commissions whether or not he/she requires a medical examination, or if clearance for DT may be given without it.  </w:t>
+        <w:t>responsible for the excess amount.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6370889F" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00CB37A2">
+    <w:p w14:paraId="716A0D7B" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C940E1D" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5330D807" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A51838" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F098F4" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26EE2DB4" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vaccinations </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3636CB" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="1A5C0A97" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580EFF2C" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB37A2">
-[...66 lines deleted...]
-        <w:t xml:space="preserve">) in the following cases: </w:t>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Once cleared, and depending on the country(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) of destination, your vaccination record will be reviewed and updated as necessary. If you have any records of prior vaccinations, or a vaccination "yellow book", please bring them with you when you visit a UN medical facility.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE0ED54" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-[...1 lines deleted...]
-        <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="52601D4A" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...18 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="08FD726E" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="4C5085B6" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Malaria prophylaxis will be provided when appropriate, and you will receive a comprehensive briefing regarding health risks and recommended measures to mitigate them in your destination country or countries.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48266B30" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04EAE2A3" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB37A2">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> are valid for two years. In addition, upon completion of medical examination, the UNMSD indicates the period of validity of the medical clearance on the </w:t>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information, please refer to the websites referenced below:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1BA14D" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
-[...162 lines deleted...]
-    <w:p w14:paraId="50F50325" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="420544A8" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:rPr>
-[...2486 lines deleted...]
-        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="730" w:hanging="10"/>
-        <w:jc w:val="both"/>
-[...237 lines deleted...]
-        <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="007E5E8B">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0072BC"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>WHO International Travel and Health</w:t>
         </w:r>
       </w:hyperlink>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="007E5E8B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="007E5E8B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F27B8C5" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="740" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="007E5E8B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0072BC"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>CDC Traveler’s Health</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="00CB37A2">
+        <w:r w:rsidRPr="007E5E8B">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="00CB37A2">
+        <w:r w:rsidRPr="007E5E8B">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39ED1469" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="11E8524F" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1435" w:hanging="10"/>
-[...10 lines deleted...]
-        <w:r w:rsidRPr="00CB37A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AA5407" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59665447" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45BC096D" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C26812" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121F73B4" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA668DA" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A115055" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25439E41" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1AE121" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583B8DB2" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB7D647" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA46238" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F58E513" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3058BE81" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579121F8" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D10F64" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70486989" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25059080" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61854F59" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5241E2CC" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A6814E" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42BB54F8" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B77A73" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E144C6" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11184636" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4A36C5" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19240367" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A3462F" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C842A8" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B1E8BF" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roles and Responsibilities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583AA653" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4849" w:type="pct"/>
+        <w:tblInd w:w="468" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2312"/>
+        <w:gridCol w:w="3138"/>
+        <w:gridCol w:w="3613"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w14:paraId="34BC5F95" w14:textId="77777777" w:rsidTr="001056BB">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0BAE2B" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="370" w:hanging="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roles and Responsibilities </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Responsible Party</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="242596AB" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="370" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Responsibilities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5111D8F0" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="370" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Remarks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w14:paraId="7F4B5F52" w14:textId="77777777" w:rsidTr="001056BB">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39AB9C4A" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Staff Member</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07978F77" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Completes the health questionnaire (MS.4) using the link to the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>EarthMed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> portal which is received after the submission of a duty Travel Request (UNall Travel application). The Travel Request submission initiates the clearance process.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C676DC5" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06EAF87C" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="100" w:right="180"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>If not automatically cleared to travel, follows the instructions received from UN Medical. Contacts UN Medical if a consultation is needed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w14:paraId="324F2AF7" w14:textId="77777777" w:rsidTr="001056BB">
+        <w:trPr>
+          <w:trHeight w:val="342"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0994C86D" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Staff Member</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2BD9A5FC" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Maintains vaccination records.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C18AB7" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36F363F9" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w14:paraId="7A0E6FFF" w14:textId="77777777" w:rsidTr="001056BB">
+        <w:trPr>
+          <w:trHeight w:val="1377"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2230019A" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>UN Medical/ UN Medical Facilities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26BA2971" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED4AC3E" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provides health advice, vaccinations, or treatments for conditions common in the location to which you are travelling.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FE09858" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76414F4B" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Where there is no local UN medical service, the provision of medications, vaccinations, medical examinations or blood tests may be undertaken by a local physician and forwarded to the supporting UN medical service for review.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="428BDC98" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A9A7FE0" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="642860E1" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="100" w:right="180"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>EarthMed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is the United Nations' electronic medical record, occupational health and safety system. Provides guidance upon submission of a health questionnaire (MS.4).  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>EarthMed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> supports all the clinical and medical administrative processes of all UN medical services worldwide. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C1993E4" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="100" w:right="180"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C4B9134" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="100" w:right="180"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guidance on how to reach a UN medical facility is provided by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>EarthMed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> after submission the health questionnaire (MS.4) using the link to the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>EarthMed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> portal.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w14:paraId="3F8E4C2F" w14:textId="77777777" w:rsidTr="001056BB">
+        <w:trPr>
+          <w:trHeight w:val="1377"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="16EB9070" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Staff Member</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1731" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6610C378" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Contact UN Medical with any health concerns after coming back from official travel.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C27C7EF" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D2DE089" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E5E8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submits travel claim through the UNall Travel Application with supporting documentation for authorized expenses within two weeks of completion of mission.   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="340BB0E7" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="510D7EBD" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC4066F" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343787C6" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51607A4A" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D404E08" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26FE915A" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1AFAB2" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Templates and Forms </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19103FB4" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F68A958" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D355D5A" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Related Documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534B0B01" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="007E5E8B">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:color w:val="0072BC"/>
-[...186 lines deleted...]
-            <w:color w:val="0070C0"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>ST/AI/2018/4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CB37A2">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2786F746" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="00CB37A2">
+    <w:p w14:paraId="00F1FFE1" w14:textId="6171160B" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-      </w:r>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNall Travel Application </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="007E5E8B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>User Guide</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5760D5D1" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:p w14:paraId="5EF21E66" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="098509B9" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E5E8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Related Policies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD2B4E7" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="007E5E8B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Authorizing Travel</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6172F2AF" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="007E5E8B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Post Travel</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="11D50B94" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="007E5E8B">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="467886" w:themeColor="hyperlink"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Vaccinations and Malaria Prevention</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3529E4BD" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2338F470" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007E5E8B">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F3181F" w14:textId="77777777" w:rsidR="000E357C" w:rsidRPr="007E5E8B" w:rsidRDefault="000E357C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="000E357C" w:rsidRPr="007E5E8B" w:rsidSect="007E5E8B">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="1435" w:bottom="1508" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B55EE42" w14:textId="77777777" w:rsidR="00803240" w:rsidRDefault="00803240" w:rsidP="00CB37A2">
+    <w:p w14:paraId="7F332B33" w14:textId="77777777" w:rsidR="009D5384" w:rsidRDefault="009D5384" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69438645" w14:textId="77777777" w:rsidR="00803240" w:rsidRDefault="00803240" w:rsidP="00CB37A2">
+    <w:p w14:paraId="3BE0DAC8" w14:textId="77777777" w:rsidR="009D5384" w:rsidRDefault="009D5384" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6765F56F" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRDefault="00CB37A2">
+  <w:p w14:paraId="473F3BF4" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRDefault="007E5E8B">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4D85828F" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRDefault="00CB37A2">
+  <w:p w14:paraId="5FEBD728" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRDefault="007E5E8B">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="792F9CFA" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRPr="007949B5" w:rsidRDefault="00CB37A2">
+  <w:p w14:paraId="14D04AD7" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRPr="007E5E8B" w:rsidRDefault="007E5E8B">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Effective Date: 26/07/2016 </w:t>
+      <w:t xml:space="preserve">Effective Date: 14/06/2026 </w:t>
     </w:r>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="007949B5">
+    <w:r w:rsidRPr="007E5E8B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1407068871"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{B2CD6996-D94C-4AA5-8563-A4ACDC7FA895}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidRPr="007949B5">
+        <w:r w:rsidRPr="007E5E8B">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50366C78" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRDefault="00CB37A2">
+  <w:p w14:paraId="7BCD046A" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRDefault="007E5E8B">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="52EC0A50" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRDefault="00CB37A2">
+  <w:p w14:paraId="032F5990" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRDefault="007E5E8B">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7332A9F1" w14:textId="77777777" w:rsidR="00803240" w:rsidRDefault="00803240" w:rsidP="00CB37A2">
+    <w:p w14:paraId="411E9E48" w14:textId="77777777" w:rsidR="009D5384" w:rsidRDefault="009D5384" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32EFC512" w14:textId="77777777" w:rsidR="00803240" w:rsidRDefault="00803240" w:rsidP="00CB37A2">
+    <w:p w14:paraId="10528857" w14:textId="77777777" w:rsidR="009D5384" w:rsidRDefault="009D5384" w:rsidP="007E5E8B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B98BB5D" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="007D7387">
+  <w:p w14:paraId="5B0634FE" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007D7387">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41EAAF6E" wp14:editId="6358F96F">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75E9C4C9" wp14:editId="242F5792">
           <wp:extent cx="527056" cy="802800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="527056" cy="802800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4D58903D" w14:textId="77777777" w:rsidR="00CB37A2" w:rsidRDefault="00CB37A2" w:rsidP="007D7387">
+  <w:p w14:paraId="182BD8FB" w14:textId="77777777" w:rsidR="007E5E8B" w:rsidRDefault="007E5E8B" w:rsidP="007D7387">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="093E3529"/>
+    <w:nsid w:val="129B6F62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="22AA5112"/>
-    <w:lvl w:ilvl="0" w:tplc="828E237C">
+    <w:tmpl w:val="45BCAD78"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9A60C726">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1260"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="AB8EEBEA">
-      <w:start w:val="4"/>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3)"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="257203DA">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="02BC348C">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
-[...14 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4FA282E6">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...86 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E071989"/>
+    <w:nsid w:val="2BE4020B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8D9E9106"/>
-    <w:lvl w:ilvl="0" w:tplc="1D7A4A72">
+    <w:tmpl w:val="CBF02B50"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36F8086D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF5AFF70"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57FCB898">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="550905CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38FEF1C4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4BBE15F8">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3)"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2161"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64054D39"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="548A90E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5402441C">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="476" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:strike w:val="0"/>
-[...7 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3D901C34">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="476" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:strike w:val="0"/>
-[...7 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64EE85B8">
-[...2 lines deleted...]
-      <w:lvlText w:val="%6"/>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="2863" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5FCEF9E4">
-[...2 lines deleted...]
-      <w:lvlText w:val="%7"/>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="3661" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4D8A2B52">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8"/>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="4459" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4E52FA26">
-[...2 lines deleted...]
-      <w:lvlText w:val="%9"/>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="5257" w:hanging="476"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6055" w:hanging="476"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6853" w:hanging="476"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="195848948">
+  <w:num w:numId="1" w16cid:durableId="351540335">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2136824500">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1267344890">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="322708981">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1375082444">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="5" w16cid:durableId="266893033">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CB37A2"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00F20347"/>
+    <w:rsidRoot w:val="007E5E8B"/>
+    <w:rsid w:val="00046938"/>
+    <w:rsid w:val="000E357C"/>
+    <w:rsid w:val="003D17EC"/>
+    <w:rsid w:val="004878E3"/>
+    <w:rsid w:val="004B77D3"/>
+    <w:rsid w:val="004D06CE"/>
+    <w:rsid w:val="007E5E8B"/>
+    <w:rsid w:val="00831FFC"/>
+    <w:rsid w:val="00892B1A"/>
+    <w:rsid w:val="008A4A9B"/>
+    <w:rsid w:val="008B2179"/>
+    <w:rsid w:val="009D5384"/>
+    <w:rsid w:val="00A700F5"/>
+    <w:rsid w:val="00F30238"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5922E046"/>
+  <w14:docId w14:val="03CAA70A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E4CA5585-1F23-45C8-ADB1-B9EA8766A8EB}"/>
+  <w15:docId w15:val="{F0994268-C98D-4684-9D38-08CD9AB73FC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5707,627 +15221,593 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB37A2"/>
+    <w:rsid w:val="007E5E8B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...33 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007E5E8B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="MSDReception@un.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwnc.cdc.gov/travel/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4976" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/ith/en/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/ith/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwnc.cdc.gov/travel/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/ith/en/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="msdnurses@un.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwnc.cdc.gov/travel/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/ith/en/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.un.org/en/ST/AI/2018/4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/ith/en/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwnc.cdc.gov/travel/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/vaccinations-and-malaria-prevention" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/post-travel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwnc.cdc.gov/travel/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/authorizing-official-business-travel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwnc.cdc.gov/travel/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/ith/en/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=kb_article_view&amp;sys_kb_id=1112050d3b480bd444df1d24c3e45a96&amp;table=kb_knowledge&amp;searchTerm=UN%20travel%20application%20user%20guide" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -6388,51 +15868,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6496,65 +15976,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6575,84 +16055,89 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8203</Characters>
+  <Pages>6</Pages>
+  <Words>1424</Words>
+  <Characters>8034</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>277</Lines>
+  <Paragraphs>96</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9623</CharactersWithSpaces>
+  <CharactersWithSpaces>9362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <dc:creator>Emiliana Zhivkova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>