--- v0 (2025-10-10)
+++ v1 (2026-05-26)
@@ -1,4574 +1,13873 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="70DD0A59" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="000C2322">
+    <w:p w14:paraId="19844D7D" w14:textId="655EA688" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00276B1A" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72F69AEB" wp14:editId="79A2127E">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Picture 1" descr="undplogo2"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B278C50" wp14:editId="373EE242">
+            <wp:extent cx="976630" cy="1486553"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1368964617" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="undplogo2"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="511175" cy="1022985"/>
+                      <a:ext cx="993808" cy="1512700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE2ED25" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="039D76F3" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A80576" w:rsidRPr="00072BBE" w14:paraId="74F1D601" w14:textId="77777777">
+      <w:tr w:rsidR="00795869" w:rsidRPr="00795869" w14:paraId="68C3D920" w14:textId="77777777" w:rsidTr="0071417E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB0852D" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+          <w:p w14:paraId="4AE90724" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
             <w:pPr>
-              <w:pStyle w:val="Heading2"/>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072BBE">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00795869">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:caps/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="000080"/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>« Mémorandum d</w:t>
+              <w:t>« Mémorandum</w:t>
             </w:r>
-            <w:r w:rsidR="00560DA6" w:rsidRPr="00072BBE">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00795869">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:caps/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="000080"/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>’</w:t>
+              <w:t xml:space="preserve"> d’accord de la garde temporaire des biens du PNUD (équipement) [[véhicule]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00072BBE">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00795869">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:caps/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="000080"/>
-                <w:sz w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">accord de la garde temporaire des biens du PNUD (équipement) [[véhicule]] » </w:t>
+              <w:t>] »</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00795869">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:caps/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000080"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES_tradnl"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CABC937" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="3C6D93CA" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65532FB3" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="52CB8D30" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-        <w:rPr>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>LE PRÉSENT MÉMORANDUM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...102 lines deleted...]
-        <w:t>], et, conformément aux articles suivants :</w:t>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>été</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conclu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le _________________ 200___, entre le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>développement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ci-après</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénommé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le « PNUD ») et [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], et, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accepte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>garde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>complète</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>décrit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la liste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ci-joint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournitures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/[[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]s] à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’annexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>coût</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> total de [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>montant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’ensemble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], et, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conformément</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>articles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suivants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4359D572" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="65F45E59" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="685E5413" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="6AD47C75" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ARTICLE PREMIER.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...38 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>] les [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...115 lines deleted...]
-        <w:t>à ce que le PNUD décide de transférer la propriété ou autrement prescrit pour ces équipements/ [[véhicule]s].</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/ [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suivants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la marque et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>quantité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>détails</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’annexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mémorandum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>afin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soutenir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>activités</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conformément</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>générales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>projet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>numéro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. Ces </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/[[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]s] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>appartiennent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toujours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD, à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moins</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jusqu’à</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ce que le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>décide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transférer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>propriété</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autrement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prescrit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ces </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/ [[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]s].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CC38B2" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="74B78591" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06A7A556" w14:textId="6C608AF9" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="779C119C" w:rsidP="779C119C">
+    <w:p w14:paraId="3F8C0FA0" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ARTICLE 2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entendu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>convenu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/[[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]s] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lesquels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-        <w:t>] et qu’il est interdit d’utiliser ces équipements/[[véhicule]s] à d’autres fins.</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accepte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>garde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doivent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utilisés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>leur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>usage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>officiel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soutien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la mise en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>œuvre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dudit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>projet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>numéro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qu’il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>interdit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’utiliser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ces </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/[[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]s] à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’autres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fins</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687E8F35" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="7B404204" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A48E295" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="6B318BEF" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ARTICLE 3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...96 lines deleted...]
-        <w:t>enregistrement, la formation pour les utilisateurs [et les conducteurs], etc.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>convient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>couvrir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dépenses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>liées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’utilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicules</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>laquelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accepte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>garde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toutefois</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>limiter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>frais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fonctionnement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’entretien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>préventif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réparations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assurances</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’enregistrement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>formation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utilisateurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [et les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conducteurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>], etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39295169" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="66D25306" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0124F67A" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="2DC7E91E" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ARTICLE 4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...136 lines deleted...]
-        <w:t>es véhicules (voir annexe II)]</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accepte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qu’un</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fonctionnaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autorisé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nommé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>directement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>chargé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’assurer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>procédures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>régissant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’utilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/[[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]s] du PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>respectées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fonctionnaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>particulier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’assurer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>procédures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>opérationnelles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>écrites</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relatives à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’utilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/[[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]s] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>appliquées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>diffusées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rendues</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>connues</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’ensemble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>personnel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impliqué </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>projet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. [Le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autorisé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entreprendre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>action</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nécessaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conformément</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>politiques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pertinentes du PNUD (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>annexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> II)] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lesdites</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>procédures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>opérationnelles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>considérer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conjointement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>politique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relative à la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gestion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicules</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>annexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> II)]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021044D2" w14:textId="77777777" w:rsidR="000743E8" w:rsidRPr="00072BBE" w:rsidRDefault="000743E8">
+    <w:p w14:paraId="6946F8DD" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="452CDCFE" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="62C635BD" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">ARTICLE 5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...70 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entendu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>convenu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qu’après</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>heures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lorsqu’ils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utilisés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicules</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doivent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>garés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>garage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>zone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sécurisée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>désignée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>écrit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fonctionnaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autorisé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6526E428" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="69086C60" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="200BC8FF" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="03327B1E" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ARTICLE 6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...57 lines deleted...]
-        <w:t>] ou de son personnel.</w:t>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entendu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>convenu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/[[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]s] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soutien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la mise en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>œuvre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dudit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>projet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>numéro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doivent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aucune</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>circonstance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utilisés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que bien </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>personnel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de son </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>personnel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2A98C7" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="42A9D204" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="203408B3" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="07EAAC11" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ARTICLE 7.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entendu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>convenu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que le [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsable de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bonne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>garde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et du bon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entretien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/[[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]s].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...65 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obtient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>protection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de ces </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/[[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]s], une </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assurance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>appropriée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>montants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>seront</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>convenus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre le [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>] et le PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073E7EFE" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="50D7ACAA" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="039A8016" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576" w:rsidP="000743E8">
+    <w:p w14:paraId="7D07E134" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...56 lines deleted...]
-        <w:t xml:space="preserve">] fournit au PNUD un rapport complet, notamment un rapport de police, le cas échéant, et toute autre preuve offrant la totalité des détails des événements ayant mené à la perte du bien, pour laquelle le PNUD sera autorisé à entreprendre les actions nécessaires conformément aux politiques pertinentes du PNUD (voir annexe III). </w:t>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dommages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’autres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pertes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/[[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]s], le [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rapport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>complet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>notamment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rapport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>police</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le cas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>échéant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>preuve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>offrant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>totalité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>détails</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>événements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ayant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mené à la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>perte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du bien, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>laquelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autorisé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entreprendre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nécessaires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conformément</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>politiques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pertinentes du PNUD (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>voir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>annexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> III). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59308D1B" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="325773DD" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36A218BB" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="000743E8" w:rsidRDefault="00A80576" w:rsidP="000743E8">
+    <w:p w14:paraId="6004B562" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le [nom du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ministère</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...10 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000743E8">
-[...24 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gouvernement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fournit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...10 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>puis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...10 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>maintient</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...48 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toute assurance </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’indemnisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>travailleurs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> son </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>équivalent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>couvre</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...10 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> qui </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>concerne</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...10 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ses</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...10 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>employés</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>réclamations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>préjudice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...10 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>corporel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...10 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> mort </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>relatifs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> à </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000743E8">
-[...32 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’utilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000743E8">
-[...32 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’exploitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000743E8">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>équipements</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramStart"/>
-[...29 lines deleted...]
-        <w:t>]s].</w:t>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/[[véhicule]s].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039B8233" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="000743E8" w:rsidRDefault="00A80576" w:rsidP="000743E8">
+    <w:p w14:paraId="2FAF511C" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FDE7DD8" w14:textId="0B79586C" w:rsidR="00A80576" w:rsidRPr="000743E8" w:rsidRDefault="779C119C" w:rsidP="779C119C">
+    <w:p w14:paraId="73C77736" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le [</w:t>
       </w:r>
-      <w:r w:rsidRPr="779C119C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">nom du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ministère</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l’institution</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gouvernement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fournit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>puis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>maintient</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>également</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l’assurance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>responsabilité</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>montant</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>approprié</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>couvrir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>réclamations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de tierces parties pour mort; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>préjudice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>corporel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>perte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dommage</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de bien, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>découlant</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>relatifs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> à </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l’utilisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l’exploitation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>équipements</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramStart"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">]s]. </w:t>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/[[véhicule]s]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158EC4D4" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="46353CDE" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2121A826" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="036CDA02" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les politiques relatives à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’assurance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’exception</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’assurance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’indemnisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travailleurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F42B8A" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...89 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61AC0425" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="000743E8">
+    <w:p w14:paraId="0F36F213" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nomment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>comme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assuré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>supplémentaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F18B6F" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5788082A" w14:textId="05A8CBB9" w:rsidR="00A80576" w:rsidRDefault="779C119C" w:rsidP="779C119C">
+    <w:p w14:paraId="527F0B92" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="779C119C">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ii) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Comprennent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>renonciation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> à la subrogation des droits du [</w:t>
       </w:r>
-      <w:r w:rsidRPr="779C119C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">nom du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ministère</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l’institution</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> du </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gouvernement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">] à </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l’assureur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> du </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="779C119C">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PNUD ;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="779C119C">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AE0515" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="6EEBCF9B" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6705B797" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="000743E8">
+    <w:p w14:paraId="678858E7" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>iii) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Déclarent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>recevra</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A80576">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A80576">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> notification </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A80576">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>préalable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A80576">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>écrite</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A80576">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>délai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moins</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avant toute annulation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...89 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> modification de la couverture. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61610833" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="74C78FD3" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62847F64" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576" w:rsidP="00020479">
+    <w:p w14:paraId="26E57FCC" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Le [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">assurance exigée en vertu du présent paragraphe. </w:t>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD, sur demande, des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>preuves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>satisfaisantes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’assurance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>exigée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vertu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paragraphe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10180AA1" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="4D648F8C" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="055C7A2A" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="25E3D0EB" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ARTICLE 8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...21 lines deleted...]
-        <w:t>élimination des équipements/[[véhicule]s] sont conformes aux politiques et procédures relatives aux marchés, aux biens et aux achats.</w:t>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entendu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>déclaré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vertu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mémorandum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transfert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’élimination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/[[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicule</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]s] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conformes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>politiques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>procédures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relatives </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>marchés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>achats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C74F29" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="2FD27FCB" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4434B0AF" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="397D5FF8" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>EN FOI DE QUOI</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le PNUD et le [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...65 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’entremise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>leurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>représentants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dûment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autorisés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>convenus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’agréer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>précédentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>signant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mémorandum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="346B0CC8" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="19D7830A" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09D61B04" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="7BCAD738" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accepté</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accepté</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="75D7316E" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="2FAF6F37" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B904604" w14:textId="70DF6F38" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576" w:rsidP="779C119C">
+    <w:p w14:paraId="784A4BCC" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>POUR LE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...19 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ministère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>POUR LE PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DAE770" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="554AC180" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10ED8151" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="2FEE3706" w14:textId="72F6484B" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...9 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Par :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D0919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...5 lines deleted...]
-        <w:t>Par :____________________________</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Par :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0286BACD" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="60C1ADC1" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05B8EAB2" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="0133B762" w14:textId="74A3A4DF" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Nom :_</w:t>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nom :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="005D0919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Nom : _________________________</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nom :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22106631" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="380EDE27" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A2D20C2" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="2D6D56D0" w14:textId="286DC6A5" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fonction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> _______________________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fonction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t> : __________________________</w:t>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604EA18E" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="56A823EE" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4398BC79" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="0B774E69" w14:textId="0EA88B57" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Date :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Date : ___________________________</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Date :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55833969" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="7B07C9AA" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="263E479D" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="74D06F72" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E4E1D0A" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="7B506FCE" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55BCDBA7" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="57DE3ABB" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ci-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>joint :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="49437966" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="037FEC62" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C950ED4" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="5D9C13E9" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
-          <w:i/>
-[...164 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Liste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicule]s], description/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>modèle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/marque, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>quantité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, date </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’acquisition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>valeur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’acquisition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="271B53E8" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00020479">
+    <w:p w14:paraId="47B4C735" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
-        <w:ind w:left="900" w:hanging="900"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>III :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A80576" w:rsidRPr="00072BBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Politique du PNUD relative au vol et à la perte des biens</w:t>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Politique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD relative à la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gestion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>véhicules</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>politique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD relative à la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gestion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6EB289" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="7D4B15DD" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>III :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Politique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD relative </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et à la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>perte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00795869">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4492C8C7" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57C42801" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="4E2D601F" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B3FA055" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="3DCD5955" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00795869" w:rsidRDefault="00795869" w:rsidP="00795869">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidSect="00CD04F4">
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:p w14:paraId="595372C8" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00795869">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C3682CE" w14:textId="77777777" w:rsidR="00AE3B9C" w:rsidRDefault="00AE3B9C">
+    <w:p w14:paraId="06C95339" w14:textId="77777777" w:rsidR="00352475" w:rsidRDefault="00352475">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A32C79E" w14:textId="77777777" w:rsidR="00AE3B9C" w:rsidRDefault="00AE3B9C">
+    <w:p w14:paraId="7DEDDB82" w14:textId="77777777" w:rsidR="00352475" w:rsidRDefault="00352475">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="4C8779BF" w14:textId="77777777" w:rsidR="00A80576" w:rsidRPr="00072BBE" w:rsidRDefault="00A80576">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19F6477F" w14:textId="77777777" w:rsidR="00795869" w:rsidRPr="00072BBE" w:rsidRDefault="00795869">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00072BBE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t>Page </w:t>
     </w:r>
-    <w:r w:rsidR="00D65D9F">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00072BBE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00D65D9F">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00072BBE">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00D65D9F">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00072BBE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidR="00D65D9F">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00072BBE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
-    <w:r w:rsidR="00D65D9F">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00072BBE">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00D65D9F">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00072BBE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00072BBE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t>pages</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
@@ -4653,247 +13952,245 @@
       <w:t>/</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00072BBE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t>numéro</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00072BBE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="207AC29E" w14:textId="77777777" w:rsidR="00AE3B9C" w:rsidRDefault="00AE3B9C">
+    <w:p w14:paraId="61080F27" w14:textId="77777777" w:rsidR="00352475" w:rsidRDefault="00352475">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E302A50" w14:textId="77777777" w:rsidR="00AE3B9C" w:rsidRDefault="00AE3B9C">
+    <w:p w14:paraId="0A96704F" w14:textId="77777777" w:rsidR="00352475" w:rsidRDefault="00352475">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00750427"/>
-[...29 lines deleted...]
-    <w:rsid w:val="779C119C"/>
+    <w:rsidRoot w:val="00795869"/>
+    <w:rsid w:val="00276B1A"/>
+    <w:rsid w:val="002A5494"/>
+    <w:rsid w:val="00352475"/>
+    <w:rsid w:val="005D0919"/>
+    <w:rsid w:val="00795869"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CA5E9C"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="24989C19"/>
-  <w15:docId w15:val="{A7448A70-A9D2-4060-A4F2-A14F7F6DC4FB}"/>
+  <w14:docId w14:val="5C4D6FD5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C5F87898-DACA-4014-896D-3E0DFA4EAAD6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4915,74 +14212,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5131,1118 +14429,918 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00795869"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00795869"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:snapToGrid w:val="0"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00795869"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00795869"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00795869"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00795869"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00795869"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00795869"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00795869"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00795869"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795869"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795869"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795869"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795869"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795869"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795869"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795869"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00795869"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00795869"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject1">
-[...3 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00795869"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00795869"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00795869"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00795869"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00795869"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00795869"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00795869"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00795869"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00795869"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00795869"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...18 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00795869"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-[...14 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
-[...27 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00795869"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...549 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54046E1F-40B2-4E8E-B6B3-45C8030D94DC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>994</Words>
-  <Characters>5666</Characters>
+  <Words>993</Words>
+  <Characters>5662</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6647</CharactersWithSpaces>
+  <CharactersWithSpaces>6642</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Memorandum of Acceptance of Temporary Custody of UNDP Preperty</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Taguhi Dallakyan</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...60 lines deleted...]
-</file>