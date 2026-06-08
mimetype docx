--- v0 (2025-10-22)
+++ v1 (2026-06-08)
@@ -1,102 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="000C2322">
+    <w:p w14:paraId="672A6659" w14:textId="094F9B53" w:rsidR="00A80576" w:rsidRDefault="00852E24">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="190200BD" wp14:editId="17D617CA">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Picture 1" descr="undplogo2"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08FEDF57" wp14:editId="7E5C4062">
+            <wp:extent cx="976630" cy="1486553"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1368964617" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="511175" cy="1022985"/>
+                      <a:ext cx="993808" cy="1512700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -620,51 +621,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> equipos/[vehículos] </w:t>
       </w:r>
       <w:r w:rsidR="0086677C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>y de</w:t>
       </w:r>
       <w:r w:rsidR="00784B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> darlos </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a conocer a todas las personas involucradas en el proyecto. [El PNUD estará autorizado a tomar todas las medidas necesarias de conformidad con las políticas del PNUD (véase el Anexo II).] [Dicho procedimiento operativo debe tener en cuenta </w:t>
+        <w:t xml:space="preserve">a conocer a todas las personas involucradas en el proyecto. [El PNUD estará autorizado a tomar todas las medidas necesarias de conformidad con las políticas del PNUD (véase el Anexo II).] [Dicho procedimiento </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">operativo debe tener en cuenta </w:t>
       </w:r>
       <w:r w:rsidR="00D21C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">las políticas de </w:t>
       </w:r>
       <w:r w:rsidR="00D21C6E" w:rsidRPr="002A7C90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Gestión de Activos</w:t>
       </w:r>
       <w:r w:rsidR="00D21C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r w:rsidR="00D21C6E" w:rsidRPr="00D75A22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -680,51 +689,50 @@
         <w:t xml:space="preserve"> del PNUD </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(véase el Anexo II).]  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADE4C41" w14:textId="69C4D85C" w:rsidR="00A80576" w:rsidRDefault="00A80576">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">[QUINTA. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Queda entendido y acordado que después del horario laboral, o mientras no se usan, los vehículos deben quedar estacionados en </w:t>
       </w:r>
       <w:r w:rsidR="00784B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> garaje o en </w:t>
       </w:r>
       <w:r w:rsidR="00784B7E">
         <w:rPr>
@@ -1215,201 +1223,214 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">compensación de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">trabajadores, las políticas de seguros deberán tener las siguientes características: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13B90E3E" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
-[...23 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="13B90E3E" w14:textId="4E0664FE" w:rsidR="00A80576" w:rsidRPr="00D67F9C" w:rsidRDefault="00A80576" w:rsidP="00D67F9C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designar al PNUD como asegurado adicional; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576" w:rsidP="00D67F9C">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18A4D2D2" w14:textId="11E77BE8" w:rsidR="00A80576" w:rsidRDefault="00A80576" w:rsidP="0086677C">
-[...4 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:p w14:paraId="18A4D2D2" w14:textId="2095222F" w:rsidR="00A80576" w:rsidRPr="00D67F9C" w:rsidRDefault="00852E24" w:rsidP="00D67F9C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="00784B7E">
+      <w:r w:rsidRPr="00D67F9C" w:rsidDel="00852E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80576" w:rsidRPr="00D67F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">incluir una </w:t>
+      </w:r>
+      <w:r w:rsidR="00784B7E" w:rsidRPr="00D67F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">prohibición </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A80576" w:rsidRPr="00D67F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de subrogación </w:t>
       </w:r>
-      <w:r w:rsidR="00784B7E">
+      <w:r w:rsidR="00784B7E" w:rsidRPr="00D67F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A80576" w:rsidRPr="00D67F9C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> los derechos de [nombre de la institución o ministerio gubernamental] sobre la compañía de seguros en contra del PNUD; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
-[...15 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576" w:rsidP="00D67F9C">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EDB27B3" w14:textId="144D3BD8" w:rsidR="00A80576" w:rsidRPr="00D67F9C" w:rsidRDefault="00A80576" w:rsidP="00D67F9C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(iii) disponer que el PNUD reciba un aviso por escrito con treinta (30) días de anticipación de las aseguradoras antes de cancelar o cambiar la cobertura. </w:t>
+      <w:r w:rsidRPr="00D67F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disponer que el PNUD reciba un aviso por escrito con treinta (30) días de anticipación de las aseguradoras antes de cancelar o cambiar la cobertura. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A4B1477" w14:textId="40F40E66" w:rsidR="00A80576" w:rsidRDefault="00A80576">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[Nombre de la institución o ministerio gubernamental] deberá, a pedido</w:t>
       </w:r>
       <w:r w:rsidR="00784B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del PNUD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, proporcionarle pruebas satisfactorias de</w:t>
       </w:r>
       <w:r w:rsidR="00784B7E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> los </w:t>
@@ -1745,203 +1766,225 @@
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>PARA EL PNUD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1299C43A" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70C8BB11" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="70C8BB11" w14:textId="273CBF16" w:rsidR="00A80576" w:rsidRDefault="00852E24">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Por:_______________________</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Por: _</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80576">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80576">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A80576">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A80576">
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Por:____________________________</w:t>
+        <w:t>Por: _</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80576">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDBEF00" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="490F7521" w14:textId="3EA1482C" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="490F7521" w14:textId="77BE5478" w:rsidR="00A80576" w:rsidRDefault="00852E24">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2CC79A3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nombre:_____________________</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Nombre: _</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80576" w:rsidRPr="2CC79A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80576">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A80576">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="2CC79A3D">
-[...5 lines deleted...]
-        <w:t>Nombre: _________________________</w:t>
+      <w:r w:rsidR="00A80576" w:rsidRPr="2CC79A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nombre: ________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3461D779" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59E2A91B" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="59E2A91B" w14:textId="5BBB86D7" w:rsidR="00A80576" w:rsidRDefault="00A80576">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Cargo: _______________________</w:t>
+        <w:t>Cargo: ______________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Cargo: __________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF2D8B6" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="670D2AEE" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="670D2AEE" w14:textId="1C7741A4" w:rsidR="00A80576" w:rsidRDefault="00A80576">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Fecha: ________________________</w:t>
+        <w:t>Fecha: ______________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Fecha: ___________________________</w:t>
+        <w:t>Fecha: __________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB78278" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FC39945" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0562CB0E" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
@@ -2103,136 +2146,135 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D98A12B" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2946DB82" w14:textId="77777777" w:rsidR="00A80576" w:rsidRDefault="00A80576">
       <w:pPr>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A80576">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="379CBA15" w14:textId="77777777" w:rsidR="005E265F" w:rsidRDefault="005E265F">
+    <w:p w14:paraId="2433C267" w14:textId="77777777" w:rsidR="00796A73" w:rsidRDefault="00796A73">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76702B85" w14:textId="77777777" w:rsidR="005E265F" w:rsidRDefault="005E265F">
+    <w:p w14:paraId="0727B721" w14:textId="77777777" w:rsidR="00796A73" w:rsidRDefault="00796A73">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="567B6F1D" w14:textId="43966343" w:rsidR="00A80576" w:rsidRDefault="00A80576">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -2321,155 +2363,257 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">, Memorando de </w:t>
     </w:r>
     <w:r w:rsidR="00A40E0C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Aceptación </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>[nombre/número de proyecto]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D13FFAC" w14:textId="77777777" w:rsidR="005E265F" w:rsidRDefault="005E265F">
+    <w:p w14:paraId="18D5842E" w14:textId="77777777" w:rsidR="00796A73" w:rsidRDefault="00796A73">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C47DF4B" w14:textId="77777777" w:rsidR="005E265F" w:rsidRDefault="005E265F">
+    <w:p w14:paraId="7781C31E" w14:textId="77777777" w:rsidR="00796A73" w:rsidRDefault="00796A73">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39CA3FDB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78AAAA46"/>
+    <w:lvl w:ilvl="0" w:tplc="B1604820">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="623578441">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00750427"/>
     <w:rsid w:val="00044513"/>
     <w:rsid w:val="000616B7"/>
     <w:rsid w:val="0006633F"/>
     <w:rsid w:val="0007739B"/>
     <w:rsid w:val="000C2322"/>
     <w:rsid w:val="00267E35"/>
+    <w:rsid w:val="002D28A3"/>
     <w:rsid w:val="003A5CC1"/>
     <w:rsid w:val="00467225"/>
     <w:rsid w:val="004D477E"/>
     <w:rsid w:val="005E265F"/>
     <w:rsid w:val="00637672"/>
     <w:rsid w:val="00750427"/>
+    <w:rsid w:val="00773B04"/>
     <w:rsid w:val="00784B7E"/>
+    <w:rsid w:val="00796A73"/>
     <w:rsid w:val="00851656"/>
+    <w:rsid w:val="00852E24"/>
     <w:rsid w:val="0086677C"/>
     <w:rsid w:val="008B2B05"/>
     <w:rsid w:val="00943797"/>
     <w:rsid w:val="00A40E0C"/>
     <w:rsid w:val="00A63333"/>
     <w:rsid w:val="00A80576"/>
     <w:rsid w:val="00BB71F2"/>
     <w:rsid w:val="00BF2EC8"/>
     <w:rsid w:val="00CC45D9"/>
     <w:rsid w:val="00D21C6E"/>
     <w:rsid w:val="00D25FC4"/>
+    <w:rsid w:val="00D620A1"/>
+    <w:rsid w:val="00D67F9C"/>
     <w:rsid w:val="00EA4D8D"/>
     <w:rsid w:val="2CC79A3D"/>
     <w:rsid w:val="2CFC844A"/>
     <w:rsid w:val="6B435E24"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="31FDD102"/>
   <w15:docId w15:val="{03A2580A-E246-4111-A581-3AC2AB1D6643}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2986,61 +3130,79 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00784B7E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="00784B7E"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="00784B7E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00852E24"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00852E24"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3839,102 +4001,95 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68A2CAEC-5FAD-47F6-B8F8-E2239D1154E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1196A25C-8B7E-4B0B-B16F-6C6EAC5FF562}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
-    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CA7721F-C7BA-4113-831B-33FA83D200E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>928</Words>
-  <Characters>5629</Characters>
+  <Words>976</Words>
+  <Characters>5564</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Memorandum of Acceptance of Temporary Custody of UNDP Preperty</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UNDP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6544</CharactersWithSpaces>
+  <CharactersWithSpaces>6527</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Memorandum of Acceptance of Temporary Custody of UNDP Preperty</dc:title>
   <dc:subject/>
   <dc:creator>Taguhi Dallakyan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">