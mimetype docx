--- v0 (2025-10-19)
+++ v1 (2026-05-22)
@@ -1,2636 +1,2697 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="000C2322">
-      <w:pPr>
+    <w:p w14:paraId="013F1C9B" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AA85AC2" wp14:editId="37AE9720">
             <wp:extent cx="511175" cy="1022985"/>
             <wp:effectExtent l="0" t="0" r="3175" b="5715"/>
             <wp:docPr id="1" name="Picture 1" descr="undplogo2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="undplogo2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="511175" cy="1022985"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-      <w:pPr>
+    <w:p w14:paraId="6D390DA5" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A80576">
+      <w:tr w:rsidR="003757DF" w:rsidRPr="003757DF" w14:paraId="211B39F2" w14:textId="77777777" w:rsidTr="002C6B24">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
+          <w:p w14:paraId="40CD5AA5" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
             <w:pPr>
-              <w:pStyle w:val="Heading2"/>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="1"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:snapToGrid w:val="0"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003757DF">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:caps/>
+                <w:snapToGrid w:val="0"/>
                 <w:color w:val="000080"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">“Memorandum of Acceptance of Temporary Custody of UNDP Property (Equipement) [[vehicle]]” </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="2C8AAFC3" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F85A42E" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">THIS MEMORANDUM </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>made this ______ day of ________________, 200___, by and between the United Nations Development Programme (hereinafter referred to as “UNDP”) and [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>name of Government ministry/institution</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>] and, hereby, [</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>name of Government ministry/institution</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] accepts the full custody of the assets as specified in the attached supplies and equipment [[vehicle]s] list, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>hereto as Annex I</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> at a total cost of [VALUE OF ALL ASSETS PROVIDED], and in accordance with the following clauses:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-      <w:pPr>
+    <w:p w14:paraId="24F85879" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6666D2AD" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FIRST.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNDP furnishes the [</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>name of Government ministry/institution</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>] with the following [equipment/</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> [vehicle]/s</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]: [</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>brand name and quantity</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>] which details are provided in Annex I of this Memorandum, to support the activities of the [</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>name of Government ministry/institution</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>] in accordance with the terms and conditions of [</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project Name/Number</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]. These equipment/</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[vehicles] remain the UNDP property unless and until such time that UNDP decides to transfer ownership or otherwise disposed of such property.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-      <w:pPr>
+    <w:p w14:paraId="11AD23F2" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A48C060" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SECOND.</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It is understood and agreed that the equipment/[vehicle]s for which [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>name of Government ministry/institution</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>] accepts the custody must be used only for official business in support the implementation of the said [</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project Name/Number</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>] and it is prohibited to the use this equipment/[vehicle]s for other purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-      <w:pPr>
+    <w:p w14:paraId="1408E4F7" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34449326" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>THIRD.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> The [</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>name of Government ministry/institution</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>] agrees to cover all of the expenditures related with the use of the equipment/[vehicles] for which it accepts the custody, such as but not limited to: operating costs, preventive and corrective maintenance, insurances, registration, training for users, [and drivers] etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-      <w:pPr>
+    <w:p w14:paraId="45CDF438" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="091ED2E7" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FOURTH.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  The [</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>name of Government ministry/institution</w:t>
       </w:r>
-      <w:r>
-[...45 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] agrees that an authorized official will be appointed to be directly responsible for ensuring that all terms and procedures governing the use of UNDP equipment/[vehicle]s are adhered to. The official should particularly ensure that written operational procedures for the use of equipment/[vehicles] are in place, disseminated and made known to all staff involved in the Project. [UNDP will be allowed to undertake the necessary action in accordance with the appropriate UNDP policies (See Annex II)] [The said operational procedure shall be consideration with UNDP Vehicle Asset Management policy (see Annex II)]  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8D9120" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[FIFTH. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>It is understood and agreed that after office hours, or when not in use, vehicles must be parked at a garage or in secure area designated in writing by an authorized official of the ministry/institution].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18057515" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2469753B" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...38 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SIXTH.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> It is understood and agreed of that under no circumstances should the equipment/[vehicle] provided in support the implementation of the said [</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project Name/Number</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>] be used the personal property of the [</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>name of Government ministry/institution</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>], or its personnel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-      <w:pPr>
+    <w:p w14:paraId="7CC320A9" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C8F77E" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SEVENTH</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>It is understood and agreed that the [</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>name of Government ministry/institution</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be responsible for the proper custody and care of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment/[vehicle]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>name of Government ministry/institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall, for the protection of such </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment/[vehicle]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, obtain appropriate insurance in such amounts as may be agreed upon between the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>name of Government ministry/institution</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-[...76 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and UNDP.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="0CCB7F9B" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75EB272F" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In cases of damage, theft or other losses of the</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment/[vehicle]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>name of Government ministry/institution</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall provide UNDP with a comprehensive report, including police report, where appropriate, and any other evidence giving full details of the events leading to the loss of the property</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> for which UNDP will be allowed to undertake the necessary action in accordance with </w:t>
       </w:r>
-      <w:r w:rsidRPr="000616B7">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the appropriate UNDP policies (see Annex III</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="594B3A06" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="35FDCD13" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The [</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>name of Government ministry/institution</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">shall provide and thereafter maintain all appropriate workmen's compensation insurance, or its equivalent, with respect to its employees to cover claims for personal injury or death in connection with the use or operation of the </w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>equipment/[vehicle]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="64B12406" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ABFD703" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The [name of Government Ministry/Institution] shall also provide and thereafter maintain liability insurance in an adequate amount to cover third party claims for death or bodily injury, or loss of or damage to property, arising from or in connection with the use or operation of the </w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>equipment/[vehicle]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="2CA89051" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B54193" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Except for the workmen's compensation insurance, the insurance policies under this paragraph shall: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-[...120 lines deleted...]
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
+    <w:p w14:paraId="19A18F8D" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660CE452" w14:textId="4D433FBF" w:rsidR="003757DF" w:rsidRPr="00F148F7" w:rsidRDefault="003757DF" w:rsidP="00F148F7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F148F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name UNDP as additional insured; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="179FFE4D" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="00F148F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FEB81A6" w14:textId="6FC281E1" w:rsidR="003757DF" w:rsidRPr="00F148F7" w:rsidRDefault="004B0F76" w:rsidP="00F148F7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F148F7" w:rsidDel="004B0F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003757DF" w:rsidRPr="00F148F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include a waiver of subrogation of the [name of Government Ministry/Institution]'s rights to the insurance carrier against UNDP; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D9A78E" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="00F148F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10FDBBF2" w14:textId="13FD9099" w:rsidR="003757DF" w:rsidRPr="00F148F7" w:rsidRDefault="003757DF" w:rsidP="00F148F7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F148F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide that UNDP shall receive thirty (30) days written notice from the insurers prior to any cancellation or change of coverage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711FDFB8" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:rPr>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED68782" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The [name of Government Ministry/Institution] shall, upon request, provide UNDP with satisfactory evidence of the insurance required under this paragraph. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="37197532" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B1D973" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF00C42" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EIGHT</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. It is understood and provided under this memorandum that the transfer or disposal of the equipment/[vehicles] must be in accordance with the UNDP Contract, Asset and Procurement policies and procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47132701" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44CC21D6" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>IN WITNESS WHEREOF</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, UNDP and the [</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>name of Government ministry/institution</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>], through their duly authorized representatives, have fully agreed to abide by the foregoing conditions by signing this Memorandum:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-      <w:pPr>
+    <w:p w14:paraId="663AEBBA" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D72285E" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Accepted:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Accepted:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-      <w:pPr>
+    <w:p w14:paraId="1F838A46" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145C571B" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">FOR THE </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>name of Government ministry/institution</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>FOR UNDP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-      <w:pPr>
+    <w:p w14:paraId="358658B6" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0616E7" w14:textId="17C24D50" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="004B0F76" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>By: _</w:t>
+      </w:r>
+      <w:r w:rsidR="003757DF" w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003757DF" w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003757DF" w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003757DF" w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>By:____________________________</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>By: _</w:t>
+      </w:r>
+      <w:r w:rsidR="003757DF" w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA9A57C" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="693E72C4" w14:textId="141CAA71" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="004B0F76" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Name: _</w:t>
+      </w:r>
+      <w:r w:rsidR="003757DF" w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003757DF" w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003757DF" w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003757DF" w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Name: _________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-      <w:pPr>
+    <w:p w14:paraId="1BC5B88D" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B45A98E" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Title: _______________________</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Title: __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-      <w:pPr>
+    <w:p w14:paraId="0A866622" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6108ED02" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Date: ________________________</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date: ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="2E794A95" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E2EFC55" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9350A6" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D89CF3E" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Encl:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE03664" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0693955D" w14:textId="2AC36EC1" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annex </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0F76" w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>I:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">UNDP Vehicle Management Policy/Asset Management Policy </w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>List of equipment [vehicle]/s, Description/Model/Brand, Quantity, Date of            Acquisition, Acquisition Value</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D5CE26" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900" w:hanging="900"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annex II:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">UNDP Vehicle Management Policy/Asset Management Policy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33527EF1" w14:textId="267CBF10" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annex </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0F76" w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>III:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003757DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     UNDP Policy on Theft and Loss of Assets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDCB60B" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7440C3AC" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="739F8B1A" w14:textId="77777777" w:rsidR="003757DF" w:rsidRPr="003757DF" w:rsidRDefault="003757DF" w:rsidP="003757DF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:sectPr w:rsidR="00A80576">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B6F4E3C" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="003757DF">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00637672" w:rsidRDefault="00637672">
+    <w:p w14:paraId="4F9E006C" w14:textId="77777777" w:rsidR="003A34C4" w:rsidRDefault="003A34C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00637672" w:rsidRDefault="00637672">
+    <w:p w14:paraId="6CE8F09B" w14:textId="77777777" w:rsidR="003A34C4" w:rsidRDefault="003A34C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00A80576" w:rsidRDefault="00A80576">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FE86783" w14:textId="77777777" w:rsidR="003757DF" w:rsidRDefault="003757DF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0006633F">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0006633F">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">, Memorandum of Receipt </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>[Project Name/Number]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00637672" w:rsidRDefault="00637672">
+    <w:p w14:paraId="79A2C054" w14:textId="77777777" w:rsidR="003A34C4" w:rsidRDefault="003A34C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00637672" w:rsidRDefault="00637672">
+    <w:p w14:paraId="2757CD25" w14:textId="77777777" w:rsidR="003A34C4" w:rsidRDefault="003A34C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11FE68BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4476B332"/>
+    <w:lvl w:ilvl="0" w:tplc="805A8BEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="911431206">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...2 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00750427"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00EA4D8D"/>
+    <w:rsidRoot w:val="003757DF"/>
+    <w:rsid w:val="003757DF"/>
+    <w:rsid w:val="003A34C4"/>
+    <w:rsid w:val="004B0F76"/>
+    <w:rsid w:val="009461A3"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F148F7"/>
+    <w:rsid w:val="00FE6F0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="6767292B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{955EC733-9097-4CF8-87C0-52EE7527959D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...15 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2675,1559 +2736,1032 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:snapToGrid w:val="0"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003757DF"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003757DF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003757DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003757DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003757DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003757DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003757DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003757DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003757DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject1">
-[...3 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003757DF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003757DF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003757DF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003757DF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003757DF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...18 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:pPr>
-[...223 lines deleted...]
-    <w:name w:val="Normal Table"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="003757DF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="003757DF"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
-[...31 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="003757DF"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...55 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...722 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68A2CAEC-5FAD-47F6-B8F8-E2239D1154E3}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>884</Words>
-  <Characters>5044</Characters>
+  <Words>882</Words>
+  <Characters>5032</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5917</CharactersWithSpaces>
+  <CharactersWithSpaces>5903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title> Memorandum of Acceptance of Temporary Custody of UNDP Preperty</dc:title>
-  <dc:creator>Taguhi Dallakyan</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>