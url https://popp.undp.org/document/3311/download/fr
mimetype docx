--- v0 (2025-10-02)
+++ v1 (2026-05-22)
@@ -1,15313 +1,31535 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="45EE1F00" w14:textId="4E10D630" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="5CECDA52" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Remboursements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>donateurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05806E49" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="12" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B282EF8" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="2B13889D" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...182 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1436"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les soldes non dépensés sont remboursés aux donateurs lorsque cela est prévu dans l'accord de contribution</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>avec</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>termes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>référence</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fonds</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fiduciaires.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">remboursements ne peuvent être effectués que lorsque cela est spécifié dans la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
-        <w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00ED2827">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0071BB"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0071BB"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>clôture financière des projets de</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0071BB"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00ED2827">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0071BB"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0071BB"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>développement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0071BB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ou la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00ED2827">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0071BB"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0071BB"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>clôture financière des fonds fiduciaires</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00ED2827">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0071BB"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71523E5D" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="276CBB50" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="6" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B2F7011" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="115AC275" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
-        <w:spacing w:before="43"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="43" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procédure</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remboursement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateurs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EB26CC" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="53E77346" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
-        <w:spacing w:before="196"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="196" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Remboursements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>titre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>partage</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>coûts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69455164" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="713E27C8" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="235060FE" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="78891E50" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2288" w:hanging="281"/>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="2"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remboursements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>peuvent</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>accordés</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateurs</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>suivants</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA5A6D2" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3F5CCA3D" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2879"/>
         </w:tabs>
-        <w:spacing w:before="1" w:line="270" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="270" w:lineRule="exact"/>
         <w:ind w:left="2879" w:hanging="359"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>demande</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remboursement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financièrement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fermé.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FDA91F" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="65C764A5" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2879"/>
         </w:tabs>
-        <w:spacing w:line="270" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
         <w:ind w:left="2879" w:hanging="359"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>demande</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remboursement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cours</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4DD424" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="2D6CE9A8" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10D046AB" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="464C9218" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1439"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les CSSG sont autorisés à rembourser les donateurs pour les soldes de partage des coûts au niveau fonds-projet-donateur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2133BC94" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="028D882D" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="1"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58D644EB" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0AADD794" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le commandant soumet un dossier via le système de gestion des dossiers de l'UNALL pour demander un remboursement qui sera traité par le GSSC qui reçoit la demande de remboursement et vérifie tous les documents justificatifs pertinents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1ECC54" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="4A340935" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="12" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B918E01" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="495208D1" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2288" w:hanging="281"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateurs</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>peuvent</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remboursés</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>suivants</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A018DE3" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="6B290AEC" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18AD08EC" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2094E723" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2572"/>
         </w:tabs>
-        <w:ind w:left="2572" w:hanging="236"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2572" w:right="7650" w:hanging="236"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Projets</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cours</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413BF5D7" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0B73F6AB" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2999"/>
         </w:tabs>
-        <w:spacing w:before="21"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2999" w:hanging="425"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>demande</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remboursement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3453041C" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7ACAC680" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:before="20" w:line="273" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="20" w:after="0" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="1440" w:hanging="426"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le commandant soumet un dossier via UNALL pour demander un remboursement qui </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sera traité par le GSSC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD17931" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="502E082C" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:before="5" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="5" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>examine</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>situation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financière</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vérifie</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>toutes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">pièces </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>justificatives.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52233088" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="10FC5A93" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2999"/>
         </w:tabs>
-        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:left="2999" w:hanging="425"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>crée</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>applique</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>note</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>crédit</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>système,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>génère</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>facture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B09A241" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3C2B8408" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:before="21" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le GSSC exécute le processus du cycle de paiement et informe le CO de la réussite du transfert des fonds au donateur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA27114" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6C74FD72" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1436"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="25"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>informe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="25"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="25"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="25"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>réussite</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="25"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="25"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remboursement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="25"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>tout</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="25"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>autre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">détail </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pertinent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D8E176" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="5F2BF6BF" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="484E3380" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="34A5F2CD" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2571"/>
         </w:tabs>
-        <w:ind w:left="2571" w:hanging="281"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2571" w:right="6210" w:hanging="281"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Projets</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financièrement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>clôturés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1A81D9" w14:textId="3A7DE396" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5D606E26" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:before="21" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1434"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>exécute</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>processus</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>clôture</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financière</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>développement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(voir le document </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-        <w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00ED2827">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0562C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0562C1"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>POPP sur la clôture financière des projets</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F4658E" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="48110A5A" w14:textId="75152D7D" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
-        <w:jc w:val="left"/>
-[...252 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidSect="00ED2827">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="0" w:right="0" w:bottom="940" w:left="0" w:header="0" w:footer="743" w:gutter="0"/>
+          <w:pgMar w:top="1620" w:right="0" w:bottom="940" w:left="0" w:header="0" w:footer="743" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l'équivalent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dollars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>US</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>solde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dépensé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inférieur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>USD,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GSSC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doit se référer à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l'accord de contribution avec le donateur pour déterminer si le donateur</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="64C05B8A" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="7B5EFB44" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00630FD7">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-          <w:sz w:val="17"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="56" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="2970" w:right="1438"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>autorise</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD à conserver tout solde non </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dépensé</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Lorsque les fonds peuvent être conservés, le solde non dépensé doit être transféré au fonds 11888 par le GSSC par le biais d'une écriture de journal. En l'absence de clause dans l'accord à ce sujet, le GSSC validera ce point avec le CO pour consulter les donateurs sur le traitement de ce solde.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4284BB16" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="05DA65C1" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1438"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>solde</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fonds</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>supérieur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>USD,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vérifie</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'accord</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et/ou confirme avec le CO la décision de rembourser les fonds. Les OC peuvent proposer au donateur de reprogrammer les fonds pour un autre projet ou les détails du transfert si le donateur veut que les fonds soient remboursés. Les décisions de reprogrammation ou</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remboursement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fonds</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>doivent</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>étayées</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>accord</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>écrit</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateurs sur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>décision</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>prise.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'absence</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>stipulation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>relative</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remboursement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>solde</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des fonds</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'accord</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>avec</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateur, ce</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consentement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>écrit</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fera partie</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>documents justificatifs pour le remboursement du donateur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BF4AAE" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="267E4EF1" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1442"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le donateur demande un remboursement pour des projets de développement financièrement clôturés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A0B847" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="56A7455F" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2999"/>
         </w:tabs>
-        <w:spacing w:line="279" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="279" w:lineRule="exact"/>
         <w:ind w:left="2999" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>crée</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>applique</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>note</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>crédit</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>système,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>génère</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>facture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CA1EB5" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6A1D34D6" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:before="18" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="18" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1438"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le GSSC exécute le processus du cycle de paiement et informe le CO de la réussite du transfert des fonds au donateur, tandis que le CO informe le donateur du remboursement et de tout autre détail pertinent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6608F851" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="7D80E216" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="012B314B" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="546E58DB" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2519"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2519" w:right="5130" w:hanging="548"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Remboursements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>grands</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateurs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710EB301" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="2853B4EF" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BF6265F" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2E50F377" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1436" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Pour les remboursements des donateurs égaux ou supérieurs à 1 000 000 $, quel que soit le statut du projet, le GSSC doit consulter et obtenir l'autorisation du chef de la gestion</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>performances</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financières</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>rapports</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(FPMR)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'OFM</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>afin</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>vérifier</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>si l'équipe de gestion des relations avec les donateurs du PNUD (BERA) peut envisager d'autres</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>options</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>avec</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>donateur,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>compris</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>reprogrammation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>fonds,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>si</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>possible, pour éviter le remboursement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2AFD61" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7298F05F" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1440" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La demande d'approbation doit être envoyée à </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
-        <w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00ED2827">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>refund.before.closure@undp.org.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Les opérateurs devront</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>fournir l'identifiant du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>projet, la raison</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>remboursement avant</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la clôture opérationnelle du projet et toutes les autres pièces justificatives.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4547372C" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="704A6C09" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="6" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="581C7105" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="721F9B77" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Se référer à la section sur les exigences spécifiques des donateurs pour les remboursements à l'UE, au gouvernement du Japon, aux remboursements MSA de l'UNOPS, aux remboursements MPFT, aux Pays-Bas, à l'UNSDOS, à la Banque mondiale sur les revenus d'investissement du fonds fiduciaire du FEM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5628A515" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="419C0A5C" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7051EF6B" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1A463514" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2006"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2006" w:hanging="566"/>
         <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>comptable</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(COA</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125ABF14" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="126F08F3" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:before="21" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1438"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le CO doit fournir le COA complet afin que le GSSC puisse préparer la note de crédit (pour les remboursements aux donateurs au débit du compte 51040) ou l'écriture de journal (pour les transferts</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>autre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>projet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>retours</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pool</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>commun</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ressources</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>débit</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">compte </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>51035).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6128A0" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="48B70D19" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00A247A0">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidSect="00ED2827">
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30604B1B" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="53BB17B1" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:before="56" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="56" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Un ACO standard pour créditer le </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">compte 21030 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sera utilisé. En cas de déficit, l'OC doit fournir l'ACO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>permettant</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>couvrir le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>déficit</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>avant</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le GSSC ne</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>procède</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>à la préparation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>note de crédit pour le remboursement. Le GSSC doit s'assurer que les ACO utilisés pour l'enregistrement des remboursements et le traitement des paiements dans le compte de remboursement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GL</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(21030)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>concordent</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>parfaitement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>afin</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>d'apurer</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>solde</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>tous</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>niveaux d'ACO dans le GL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C80B68" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="5B431A6D" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A6A81CE" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="3859A183" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2006"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2006" w:hanging="566"/>
         <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Remboursement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>avant</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>début</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'accord/du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011E8E99" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6195F73A" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2290"/>
           <w:tab w:val="left" w:pos="2336"/>
         </w:tabs>
-        <w:spacing w:before="21" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1439"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Si une contribution est reçue mais que l'accord n'a pas été finalisé et que la contribution doit être</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>remboursée,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le GSSC, au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>nom de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'OC,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>doit</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>obtenir</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'approbation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(avec</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>tous</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les documents justificatifs pertinents) du Chef, Gestion de la performance financière et rapports, OFM, autorisant le retour des fonds pour tous les remboursements de 1 000 000 $ et plus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C513A82" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="513A67B4" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="233E462D" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="48A932FD" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2006"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2006" w:hanging="566"/>
         <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Remboursements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>cas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>non-utilisation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>contributions</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>donateur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2716ED20" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1E160282" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:before="20" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1438"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Si la contribution du donateur est libellée dans une devise autre que le dollar américain, que le bureau</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pays</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>n'a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>utilisé</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>contributions</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>donateur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>demandé</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>remboursement des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>contributions,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>bureau</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pays</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>doit</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>fournir</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>raison</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pour</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>laquelle</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>fonds</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>n'ont pas été utilisés et indiquer si le bureau de pays a négocié avec le donateur pour reprogrammer les fonds. Le GSSC doit utiliser la même date de taux de change que celle à laquelle le PNUD a reçu le dépôt afin d'éviter tout gain/perte de change lors du traitement du remboursement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3593AC5F" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="4D6AEC99" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D487C22" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1A038C57" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2006"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2006" w:hanging="566"/>
         <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Remboursement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>d'un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>dépôt</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>non</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>appliqué</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60CF0EC0" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="152BA885" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2289"/>
           <w:tab w:val="left" w:pos="2291"/>
         </w:tabs>
-        <w:spacing w:before="21"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2291" w:right="1434"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si une caution a été reçue d'un donateur mais qu'elle n'a pas été utilisée et qu'elle doit être restituée au donateur (soit le projet n'a pas été lancé/annulé/la caution n'a pas été identifiée, soit l'accord n'a pas été finalisé), le GSSC procédera au remboursement selon les modalités ci- </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dessous.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0275B2E5" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="46ECB1A9" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="785CB82E" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="016874D8" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2571"/>
           <w:tab w:val="left" w:pos="2574"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1435"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Demander</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>bureau</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>national</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>bénéficiaire</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(si</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>bénéficiaire</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>n'est</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>identifié)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les coordonnées du compte bancaire sur lequel les fonds doivent être renvoyés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1812B760" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="1F572AC8" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21118F41" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6E1109DB" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2571"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2571" w:hanging="280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Enregistrer</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>dépôt</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>tant</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>"Journal</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>direct"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B17EFD" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="1EB3FBAD" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="6" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69618999" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="79CAE74C" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2570"/>
           <w:tab w:val="left" w:pos="2574"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1441"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Appliquer</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>dépôt</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>compte</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Remboursements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>attente</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>donateurs</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(21030)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'aide</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de l'ACO suivante :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE89CAE" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="78184B70" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FCFA0D8" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5712F934" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2574"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Compte</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GL</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>21030</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(Remboursements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>attente</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateurs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5A4BF2" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0DEF20ED" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="22" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2574"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Unité</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>d'exploitation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>H35</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722055B5" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="29CEE031" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:spacing w:before="20"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="20" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2574"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Code</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fonds</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>00001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D84F5F1" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="007B8535" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:spacing w:before="22"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="22" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2580"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Code</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Tel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>fourni</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CO/BERA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DBFBB0" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1DB1E7B8" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:spacing w:before="21"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2581"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Projet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nécessaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22536050" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4D1350CA" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:spacing w:before="22"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="22" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2580"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Centre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>coût</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Identifiant</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>département</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(21210)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A29A93" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="790F3DA4" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:sectPr w:rsidR="00A247A0">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId22"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidSect="00ED2827">
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:pgNumType w:start="3"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4010FE7A" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="5D15E5A5" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2571"/>
           <w:tab w:val="left" w:pos="2573"/>
         </w:tabs>
-        <w:spacing w:before="56"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="56" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2573" w:right="1437"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>Le GSSC émettra alors une facture sans bon de commande en utilisant l'identifiant du fournisseur configuré avec les coordonnées bancaires fournies par le donateur. L'ACO à utiliser doit être le même que celui utilisé dans la demande de dépôt mentionnée ci-dessus dans la partie iv.</w:t>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Le GSSC émettra alors une facture sans bon de commande en utilisant l'identifiant du fournisseur configuré avec les coordonnées bancaires fournies par le donateur. L'ACO à utiliser doit être le même que celui utilisé dans la demande de dépôt mentionnée ci-dessus dans </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la partie iv</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF5D977" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="2C17C9CD" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EA490CF" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="27A595AA" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2572"/>
           <w:tab w:val="left" w:pos="2574"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1438"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Lorsque le donateur verse par erreur de l'argent sur un compte bancaire du PNUD (par exemple,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>contribution</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>FNUAP/UNICEF</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>été</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>créditée</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>tort</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>compte</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>bancaire</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du PNUD)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>donateur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>indique</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>transfert</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>était</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>erreur,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>peut</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>entamer</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la procédure de remboursement des fonds. Les opérations de trésorerie au siège doivent être notifiées avec</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la documentation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pertinente</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>afin que la trésorerie puisse</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>donner à la banque du PNUD une "autorisation de débit" dès réception de la demande de rappel de la part du remettant. ID de dépôt - Un journal direct vers le compte GL 14075 doit être créé et, dès réception de la date de retour des fonds, un ID de dépôt négatif doit être créé pour débiter le compte GL 14075. Il n'est pas nécessaire d'émettre une facture AP dans ce cas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A54224C" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="166B6C95" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08B4BA4B" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="32315118" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="185B8C51" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2900CBB4" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="720"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Impact</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financier</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>dû</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'audit</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>après</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>clôture</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financière</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B22B454" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="1E9384E5" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D6CB722" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1C5E0A21" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2518"/>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
-        <w:spacing w:before="1" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2520" w:right="1436" w:hanging="360"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Il</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>arrive</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>certains projets fassent</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'objet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>d'un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>audit après la clôture</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financière du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>projet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>et subissent</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>donc</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>impact</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financier</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>après</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>clôture</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financière</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>projet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>remboursement des soldes restants aux donateurs (ou leur reprogrammation dans un autre projet).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBA6B2A" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="5EB74BA9" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30AE25F7" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="38DE6AA9" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2517"/>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2520" w:right="1435" w:hanging="361"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Dans</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>telles</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>situations,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>plusieurs</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>scénarios</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>peuvent</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>produire</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>concerne</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'impact financier de l'audit :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F34A4D" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="47AEAE2F" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2170" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1068"/>
         <w:gridCol w:w="3594"/>
         <w:gridCol w:w="3798"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A247A0" w14:paraId="30043DDD" w14:textId="77777777">
+      <w:tr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w14:paraId="3726BBAB" w14:textId="77777777" w:rsidTr="001E227D">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="47763015" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="135D2448" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Scénario</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3594" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1C1F73BE" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7745A483" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA7F8E4" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45C524EF" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mesures</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>à</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>prendre</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>par</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A247A0" w14:paraId="13A9899C" w14:textId="77777777">
+      <w:tr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w14:paraId="51D0DC21" w14:textId="77777777" w:rsidTr="001E227D">
         <w:trPr>
           <w:trHeight w:val="1611"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC604A7" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="63FA569A" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20AD4B71" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15D936BA" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="128"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107" w:right="128"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Si le rapport d'audit est publié après la</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>clôture</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>financière</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>du</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>projet</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>et</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">que le PI/CR rembourse les fonds au PNUD, ce qui entraîne un </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>excédent</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>fonds supplémentaire pour le</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3334008C" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="49153CCF" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>projet.</w:t>
+              <w:t>projet</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D05D42C" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4ECAB6BA" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="148"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107" w:right="148"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Le</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>procédera</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>à</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">l'enregistrement de ces fonds supplémentaires en conséquence et émettra un remboursement complémentaire au </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>donateur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A247A0" w14:paraId="5C44D403" w14:textId="77777777">
+      <w:tr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w14:paraId="5D6CF451" w14:textId="77777777" w:rsidTr="001E227D">
         <w:trPr>
           <w:trHeight w:val="1342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A10CF41" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5499C0AB" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21EBE98D" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2981426E" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="128"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107" w:right="128"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Si</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>le</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>rapport</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>d'audit</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>est</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>émis</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>après</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>la clôture financière du projet</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>et</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>qu'il y a une certaine reclassification des dépenses qui devraient être</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="726B8024" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5EDE356C" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>enregistrées</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="211FCE94" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0DB46AAC" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="190"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107" w:right="190"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Le</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>procédera</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>aux</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>ajustements</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>de compte</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-9"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>conséquence</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>l'impact</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">sur le REC est </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>nul.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A247A0" w14:paraId="23137D7A" w14:textId="77777777">
+      <w:tr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w14:paraId="42BF42CB" w14:textId="77777777" w:rsidTr="001E227D">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57866588" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="37E5AB3B" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59F20891" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="00E6CE2E" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="302"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107" w:right="302"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Si l'audit conclut que des dépenses doivent</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-11"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>être</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>enregistrées</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>au</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-11"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>niveau du projet, augmentant ainsi le</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="353F8DAD" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="318062B9" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>montant</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>total</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>du</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>REC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="622AE802" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="25582CE6" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Le</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>se</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>concertera</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>avec</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>l'OFM</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>pour déterminer le traitement approprié.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DC1889D" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="3E722FAA" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:sectPr w:rsidR="00A247A0">
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidSect="00ED2827">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44A2B9F7" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="0BF2C1D2" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
-        <w:spacing w:before="43"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="43" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Exigences</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>spécifiques</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateurs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E555481" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="7B024B62" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A97CFA0" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2212F45A" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Remboursements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="2"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="3"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'UE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D050339" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="4C34DD03" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="145949DF" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="230F9E66" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2082"/>
           <w:tab w:val="left" w:pos="2084"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2084" w:right="1436" w:hanging="360"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>BERA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Bruxelles</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>enverra</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>e-mail</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>avec</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>copie</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>note</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>débit</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(DN)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'UE</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pièce</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">jointe pour les remboursements à l'UE. Parfois, le CO fournit la note de débit de l'UE, mais si le CO demande le remboursement à l'UE sans note de débit mais fournit un courriel/une lettre de l'UE avec les coordonnées bancaires, le GSSC doit demander la confirmation du BERA pour savoir s'il convient de procéder au remboursement sans la note de débit. Le spécialiste envoie ensuite un courriel à l'OC pour lui demander le rapport financier final accepté par l'UE, comme indiqué ci- </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dessus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4073B146" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="293C6E85" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3164AC4A" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="0E68B864" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="10"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E324EE6" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="62768029" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gouvernement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Japon</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Remboursements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B09BA59" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="771F88B2" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F3EDEA4" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0FCC12C6" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1439"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Lorsque des projets financés par le Japon (généralement le fonds JPN 32045) sont clôturés et que le solde restant doit être remboursé ou transféré au code du fonds parent de l'unité BERA japonaise (JU), le CO doit d'abord consulter le point focal du bureau régional de la JU sur les points suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F03296" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="22F8DE05" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3281"/>
         </w:tabs>
-        <w:spacing w:before="1" w:line="268" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="268" w:lineRule="exact"/>
         <w:ind w:left="3281" w:hanging="442"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Format</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>rapport</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financier</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>final</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(FFR)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED18BD1" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="406A201C" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3280"/>
         </w:tabs>
-        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
         <w:ind w:left="3280" w:hanging="514"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Budget</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>approuvé</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EDBD45" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="425EB826" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3278"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3278" w:hanging="563"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Description</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7682F314" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="46CB6BD0" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1439"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Ensuite,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>CO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>introduit</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>demande</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>via</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>joignant</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>documents</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pertinents</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>notifie au fonctionnaire désigné par le CO qu'il doit examiner et approuver la demande :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B43F94" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="04F3D485" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3280"/>
           <w:tab w:val="left" w:pos="3283"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1436"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Une</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>copie</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>rapport</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financier</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>final</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>signé</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>soumis</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'ambassade</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>japonaise</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>locale</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>avec une lettre d'accompagnement ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F7C73D" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="192CB082" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3279"/>
         </w:tabs>
-        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
         <w:ind w:left="3279" w:hanging="514"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>CoA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>partir</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA34B06" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="627C3BEC" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2288" w:hanging="281"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>vérifie</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>toutes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pièces</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>justificatives</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>complètes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C81F32F" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5313BEA0" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1438"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le GSSC vérifie les soldes finaux non dépensés et notifie au CO de préparer le FFR (si le CO a soumis un projet de FFR au GSSC) en suivant le format de rapport du gouvernement japonais.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405B08EC" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3784DD90" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2287"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1438"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le commandant soumet le FFR signé à l'ambassade locale du Japon et en télécharge une copie dans </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F721E12" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7F34A431" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>transmet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>FFR</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>signé</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>BERA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>japonais</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>obtient</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>confirmation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>BERA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>japonais</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sur le compte GL à utiliser, c'est-à-dire 51040 (pour le remboursement par lot) ou 51035 (pour le transfert du solde non dépensé au fonds d'origine).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F89EA9" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="218BE590" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le GSSC traite une écriture de journal pour déplacer les fonds de l'enfant (projet CO) vers le parent (code de fonds 55045, OU H23) pour un remboursement par lot comme suit :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EB98A0" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="0EF27F3C" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="12" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2320" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="803"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="716"/>
         <w:gridCol w:w="789"/>
         <w:gridCol w:w="855"/>
         <w:gridCol w:w="815"/>
         <w:gridCol w:w="1605"/>
         <w:gridCol w:w="1064"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A247A0" w14:paraId="74E23ADC" w14:textId="77777777">
+      <w:tr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w14:paraId="2E865A16" w14:textId="77777777" w:rsidTr="001E227D">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="244B2D29" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0807E3F0" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dr/Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73103B42" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="31C01813" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Compte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="716" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50BE4A1D" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="316858FC" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2E0D2F" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0B2A8B59" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14BC84F7" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7A3099F7" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="815" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F45B6BF" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="358F8142" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>PC</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50808E02" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5D5E8370" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED4CDA6" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0DE53DF3" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Donateur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A247A0" w14:paraId="0A2D6491" w14:textId="77777777">
+      <w:tr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w14:paraId="09250970" w14:textId="77777777" w:rsidTr="001E227D">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25F8F6F2" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="733ACA6B" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B26607A" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="31744F34" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>51040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4780" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="6A501BDC" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRPr="005C5B21" w:rsidRDefault="00000000">
+          <w:p w14:paraId="560F39C2" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>fournir</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>par</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>JU</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>&amp;</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CO</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(Dr</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Child</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C5B21">
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>32045)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E49A436" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2127A657" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>000141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A247A0" w14:paraId="7AABB264" w14:textId="77777777">
+      <w:tr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w14:paraId="1B8D4D66" w14:textId="77777777" w:rsidTr="001E227D">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A77C3F4" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6CE7B925" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA520BD" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="10B6A7C5" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>51040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4780" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE5B5DE" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A4EF6A0" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>fournir</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>par</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>JU</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(Cr</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Parent</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>55045)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="437F033A" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="52582B98" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>000141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27E79CDE" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="16DEFA1B" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2858"/>
         </w:tabs>
-        <w:spacing w:before="2"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>L'ACO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>standard</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>donné</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>JU</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pour</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>côté</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>crédit</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>suivant</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B79B1E8" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="032D8C31" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2321" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="745"/>
         <w:gridCol w:w="944"/>
         <w:gridCol w:w="636"/>
         <w:gridCol w:w="784"/>
         <w:gridCol w:w="856"/>
         <w:gridCol w:w="843"/>
         <w:gridCol w:w="812"/>
         <w:gridCol w:w="928"/>
         <w:gridCol w:w="1065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A247A0" w14:paraId="678383E7" w14:textId="77777777">
+      <w:tr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w14:paraId="73268E8D" w14:textId="77777777" w:rsidTr="001E227D">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06AB1981" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0567F7FD" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dr/Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFE2607" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="00A163A2" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Compte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="636" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D05D546" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A77E33B" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13D3CCA7" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74553184" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5EDDA3" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="035986A0" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35698E2E" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1C8E4A5F" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>PC</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D805DFE" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="19C7D25D" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30A2A69A" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="21DE07F0" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="122"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Activité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADE26CD" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5DE346F8" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Donateur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B681174" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="2937BE18" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:sectPr w:rsidR="00A247A0">
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidSect="00ED2827">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2272757F" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="5A8476C2" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="3"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2321" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="745"/>
         <w:gridCol w:w="944"/>
         <w:gridCol w:w="636"/>
         <w:gridCol w:w="784"/>
         <w:gridCol w:w="856"/>
         <w:gridCol w:w="843"/>
         <w:gridCol w:w="812"/>
         <w:gridCol w:w="928"/>
         <w:gridCol w:w="1065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A247A0" w14:paraId="6BBDAACF" w14:textId="77777777">
+      <w:tr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w14:paraId="69C1D114" w14:textId="77777777" w:rsidTr="001E227D">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C124143" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="26CCDABA" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="944" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="035E5CB1" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1BEFDAC7" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>51040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="636" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5616B25D" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5BA8C986" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>H23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC57F3D" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="75481396" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>55045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16AF1EC1" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="69244FA2" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>04012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="573B928D" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="310FFAA8" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>vierge</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23720D28" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4D0FBBB9" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>vierge</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="928" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="696F7A84" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6FA186FD" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="186"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>vierge</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74BC02A0" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="22C48F7F" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>000141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="664EBC9C" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="4B7ED337" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75A69EC9" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5B79D4D9" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2858"/>
         </w:tabs>
-        <w:spacing w:before="100"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Sur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>base</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>demande</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'EC,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>procédera</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remboursement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1426775D" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="6BE769F0" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2296" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="754"/>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="785"/>
         <w:gridCol w:w="798"/>
         <w:gridCol w:w="858"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="991"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A247A0" w14:paraId="03FA2867" w14:textId="77777777">
+      <w:tr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w14:paraId="3E25A6C7" w14:textId="77777777" w:rsidTr="001E227D">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22BDE575" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="27D8059D" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dr/Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A187598" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="255C2164" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Compte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47643BFC" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A79CC7F" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B5DFE5F" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0DA715CE" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF47BD3" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5DFC485D" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="105" w:right="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Servic</w:t>
+              <w:t xml:space="preserve">Servic </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="313F0420" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="32711165" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>PC</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598E1B7C" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="36B521F7" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC15869" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5DE4C523" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Activité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0369915C" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2C6BC9B3" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="106" w:right="98"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Donateu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A247A0" w14:paraId="7B106CCD" w14:textId="77777777">
+      <w:tr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w14:paraId="7CA5F95F" w14:textId="77777777" w:rsidTr="001E227D">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EECB0D0" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="457BF676" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="246" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="246" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4947FAA5" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3FAAE25C" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="246" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="246" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>51040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5283" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="69677909" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="19BAC6EE" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="246" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="246" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>fournir</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>par</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>JU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="419B3A17" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2D6E5455" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="246" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="246" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>000141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A247A0" w14:paraId="7FED157C" w14:textId="77777777">
+      <w:tr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w14:paraId="49E25947" w14:textId="77777777" w:rsidTr="001E227D">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="402AFC9E" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="065CB012" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2A14E3" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2CDB4E13" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>21030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="057019FE" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="744EF6D5" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CO</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38A1CA5D" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1460319B" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31DD2841" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="495BD442" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>21210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
           </w:tcPr>
-          <w:p w14:paraId="0C5E109F" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+          <w:p w14:paraId="62EAD6B8" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB0506C" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+          <w:p w14:paraId="663C3C84" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
           </w:tcPr>
-          <w:p w14:paraId="7A09FC99" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+          <w:p w14:paraId="2FEA6E78" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2C70B7" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4F9CB541" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00ED2827">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>000141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="455E43BC" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="0B87CA65" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C596FB8" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="736C30BF" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2858"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1437" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>CO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>soumet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ensuite</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>demande</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>clôture</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financière</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>projet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>il</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>incombe au GSSC de clôturer financièrement le projet dans Quantum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1FB951" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="18970819" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="1"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4215193D" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="751E7288" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1439"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>2.</w:t>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L'organigramme de la procédure de remboursement des donateurs du gouvernement japonais figure à l'annexe 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E761792" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="2C1CC83D" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="537310C8" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="673A9750" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="7"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0057B335" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4DCBB905" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2006"/>
         </w:tabs>
-        <w:spacing w:before="55"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="55" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2006" w:hanging="566"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Remboursements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'UNOPS</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>titre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>MSA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F82B6F8" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1B85D04E" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2287"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:before="43"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="43" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1438"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>accords</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>services</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>gestion</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(MSA)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>projets</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>exécutés</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>nom</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du PNUD</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'UNOPS,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>facture</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ensuite</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>frais</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>gestion</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pour</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>service.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">donateur remet la contribution à la trésorerie du PNUD, qui met les fonds en banque pour le compte de </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'UNOPS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B22336" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="779511DB" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2291"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2291" w:right="1435"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>L'UNOPS engagera des dépenses dans le cadre de l'exécution des activités du projet, qu'il enregistrera dans son grand livre. Deux fois par an (c'est-à-dire en juin et en décembre), le rapport MSA est compilé et envoyé au PNUD. Ce rapport fournit des détails (au niveau du donateur)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>contributions</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>dépenses</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>période,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ensuite</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>retirées</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>grand livre de l'UNOPS et comptabilisées dans le grand livre du PNUD (au niveau du fonds uniquement), puisque les transactions appartiennent au PNUD et non à l'UNOPS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FD8BB0" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2CDAF060" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2291"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2291" w:right="1436"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Une fois le projet achevé, l'UNOPS fournira au donateur le rapport financier final et les fonds restants seront alors remboursés au donateur par le GSSC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E493D6" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6644696A" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2291"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2291" w:right="1437"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En cas de remboursement, il est important de disposer des documents nécessaires pour rembourser correctement le fonds des donateurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01085BBA" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="698CFFD7" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38B3A006" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="613FD05E" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2006"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2006" w:hanging="566"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Remboursements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="4"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>MPTF</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0EDB86" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="68298A40" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B0884B5" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1CA9ACDE" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1438"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Pour les remboursements au MPTF, le processus de remboursement des donateurs est désormais entièrement centralisé au sein de la GSSC ; les CO doivent donc soumettre leur demande à la GSSC. La GSSC examinera le solde non dépensé comme suit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D81C94" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="34597E8A" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2571"/>
           <w:tab w:val="left" w:pos="2574"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Si les données de la passerelle MPTF sont à jour, le GSSC rapprochera le solde Quantum de la passerelle. Si le solde correspond entièrement, le GSSC procédera au remboursement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DCD00F4" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="68584F52" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2570"/>
           <w:tab w:val="left" w:pos="2574"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1434"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Si</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>données</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>passerelle</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>MPTF</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ne</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>jour,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>effectuera</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>simulation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>et obtiendra une confirmation de la part du personnel du MPTF avant de traiter le remboursement. Dans ce cas, le projet ne sera pas clôturé financièrement tant que la passerelle MPTF n'aura pas été mise à jour et que le solde final non dépensé n'aura pas été revalidé par rapport à la passerelle.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAA6A67" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="1EE7D8CE" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00A247A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidSect="00ED2827">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40C0E27C" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="0869ED1E" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2429"/>
           <w:tab w:val="left" w:pos="2432"/>
         </w:tabs>
-        <w:spacing w:before="56"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="56" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2432" w:right="1436" w:hanging="427"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pour vérifier le numéro de projet MPTF dans Quantum, il faut sélectionner le code client (donateur) et, si le client possède plusieurs comptes bancaires, il faut sélectionner le compte bancaire pertinent fourni dans l'e-mail/la lettre/la facture de confirmation du donateur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC617CC" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="62BA4AA0" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
           <w:tab w:val="left" w:pos="2432"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2432" w:right="1439" w:hanging="427"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Une fois le remboursement traité et payé, le GSSC doit informer le bureau du MPTF conformément à l'instruction de clôture </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
-        <w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="00ED2827">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0562C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0562C1"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>http://mptf.undp.org/document/download/7638.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="568BE2BF" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1FCDB4D8" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
           <w:tab w:val="left" w:pos="2432"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2432" w:right="1438" w:hanging="426"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les remboursements doivent être effectués par virement bancaire et non par le biais d'un </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>journal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F869A1E" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="319F7858" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
           <w:tab w:val="left" w:pos="2432"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2432" w:right="1438" w:hanging="426"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le GSSC informera le bureau du MPTF du traitement du remboursement par courriel en indiquant la référence du projet et en envoyant une copie au MPTFO Core Finance </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="00ED2827">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="-2"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>mdtfo.corefinance@undp.org.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79D35DD7" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="4DD89272" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CC4055B" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="08770E63" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Remboursements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="4"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="4"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pays-</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470E3E76" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="5A6F9FD0" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="087F1CDF" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0752E314" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1438"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remboursement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pays-Bas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>solde</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>non</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dépensé</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>montant</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>égal</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>supérieur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5 000 USD sera effectué dans les conditions suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F834EFD" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="11DE3B0E" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2289"/>
         </w:tabs>
-        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
         <w:ind w:left="2289" w:hanging="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lorsque</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pays-Bas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>seul</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateur</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>frais</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>partagés</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B79E753" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="158C31D3" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3237"/>
         </w:tabs>
-        <w:spacing w:before="41"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="41" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3237" w:hanging="463"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financièrement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>clos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAC2375" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3E6025CC" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3237"/>
         </w:tabs>
-        <w:spacing w:before="40"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3237" w:hanging="513"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L'accord</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pris</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD92435" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0996DB27" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3235"/>
           <w:tab w:val="left" w:pos="3240"/>
         </w:tabs>
-        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="40" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3240" w:right="1438" w:hanging="568"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le projet est déclaré financièrement achevé dans la prochaine fiche financière certifiée (CFS).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714EE3E3" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7B622B0D" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3238"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3238" w:hanging="564"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pays-Bas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>examiné</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CSA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'ont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>approuvé.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A89651C" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="001A814C" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3238"/>
           <w:tab w:val="left" w:pos="3240"/>
         </w:tabs>
-        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="40" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3240" w:right="1439" w:hanging="515"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La demande de remboursement peut être soumise par les Pays-Bas en incluant les informations relatives au compte bancaire pour le traitement du paiement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F8E7E0" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="13DEDF8F" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2519"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2519" w:hanging="359"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Où</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pays-Bas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nombreux</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateurs</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>partage</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>coûts</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE423DC" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="68332519" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3237"/>
         </w:tabs>
-        <w:spacing w:before="41"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="41" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3237" w:hanging="463"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L'accord</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pris</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1140A490" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0D23287A" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3237"/>
         </w:tabs>
-        <w:spacing w:before="40"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3237" w:hanging="513"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Aucune</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>charge</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>peut</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>appliquée</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>solde</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fonds</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>néerlandais</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F5E2AE" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="18D487B2" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3235"/>
           <w:tab w:val="left" w:pos="3240"/>
         </w:tabs>
-        <w:spacing w:before="39" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="39" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3240" w:right="1438" w:hanging="568"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le CFS de l'année de la fin de l'accord est soumis aux Pays-Bas et indique le solde du </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F061A28" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2C66740F" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3238"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3238" w:hanging="564"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pays-Bas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>examiné</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CSA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'ont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>approuvé.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18264E92" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="717F265C" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3238"/>
           <w:tab w:val="left" w:pos="3240"/>
         </w:tabs>
-        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="40" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3240" w:right="1439" w:hanging="515"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La demande de remboursement peut être soumise par les Pays-Bas en incluant les informations relatives au compte bancaire pour le traitement du paiement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A0E8F2" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="35EF7921" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2518"/>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1437" w:hanging="360"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lorsque le remboursement est effectué en dollars américains ou que les Pays-Bas indiquent que le compte bancaire sur lequel les fonds doivent être crédités se trouve dans le pays du programme, le CSSG traitera le remboursement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08153E58" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="3F06BB6F" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="320572D0" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="4CDCAF33" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Belgique</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Restitutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595D35B7" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="493A1125" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67E2842C" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="53B08398" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1434"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ce donateur a demandé que les soldes non dépensés soient crédités sur un compte spécial (21030 pour les soldes résiduels et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>21025 pour les intérêts).</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L'OFM tient le compte spécial.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dès</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F56BE4" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="35B53F2D" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00A247A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidSect="00ED2827">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D38F6DA" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="55D2EF43" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-          <w:sz w:val="17"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="55" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2290" w:right="1438"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>réception</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la demande du CO, confirmée par la demande écrite de la Belgique, le GSSC crée l'avoir pour créditer le solde non dépensé sur le compte spécial 21030 afin de faciliter le remboursement du donateur ou crée l'écriture de journal pour le reprogrammer sur un autre projet COA fourni par le CO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1831CF29" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D62C7C3" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="49E50800" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>États-Unis : Remboursements de l'USAID ou du Département d'État américain par le biais de la lettre de crédit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5663A8F8" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="7270B300" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48560DBB" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="68900062" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1435"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remboursements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'USAID</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'USDOS</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pour</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>contributions</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reçues</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>biais</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lettre de crédit américaine sont gérés par le GSSC. Outre les conditions préalables aux remboursements aux donateurs, les remboursements à l'USAID/USDOS nécessitent un rapport indiquant les dépenses finales du projet ou du fonds fiduciaire. Les demandes de ce rapport doivent être envoyées au GSSC en utilisant Unite/UNALL pour être préparées et signées par un fonctionnaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>siège.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>transmettra</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rapport</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'USAID/USDOS</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>qui,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>son</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>tour,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>réduira la lettre de crédit du montant à rembourser.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28599E65" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="776B9354" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="111E4BE8" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="74FFF4A6" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Remboursements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fonds</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fiduciaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5252B422" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="1A597D51" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49D566AD" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="76294D63" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1434"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gestionnaire</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fonds</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fiduciaire</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>soumet</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>demande</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>utilisant</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unite/UNALL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">avec la liste de contrôle complétée du fonds fiduciaire et l'autorisation du gestionnaire du fonds </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fiduciaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD0CB06" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="298ABB50" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2289"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2289" w:hanging="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>examine</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>documentation</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>traite</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remboursement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>soldes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fonds</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fiduciaires.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5709664B" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="4A40B8B7" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00A247A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidSect="00ED2827">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EA61F2B" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5F815AFA" w14:textId="008C0CB4" w:rsidR="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:spacing w:before="4"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2007"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>Annexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2FFB175A" w14:textId="508D8057" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2007"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Organigramme</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-15"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-14"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remboursement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-14"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateurs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660678E1" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="4EBBAD7D" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21583BC9" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="10FB6D6E" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DCDBD4E" wp14:editId="08E446BC">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B508ACD" wp14:editId="7BE98A80">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>914780</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>132563</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6142635" cy="4331398"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="21" name="Image 21" descr="þÿ"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="21" name="Image 21" descr="þÿ"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25" cstate="print"/>
+                    <a:blip r:embed="rId20" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6142635" cy="4331398"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FA6503" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00A247A0">
+    <w:p w14:paraId="18A1C059" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
-        </w:rPr>
-[...2 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId27"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidSect="00630FD7">
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="default" r:id="rId22"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="2420" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
+          <w:pgMar w:top="2070" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3101F982" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="23ABD5EB" w14:textId="123A5794" w:rsidR="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3964"/>
           <w:tab w:val="left" w:pos="4466"/>
           <w:tab w:val="left" w:pos="6562"/>
           <w:tab w:val="left" w:pos="7175"/>
           <w:tab w:val="left" w:pos="8574"/>
           <w:tab w:val="left" w:pos="9085"/>
         </w:tabs>
-        <w:spacing w:before="4"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2007" w:right="1440"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="105CD054" w14:textId="17D00DBD" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3964"/>
+          <w:tab w:val="left" w:pos="4466"/>
+          <w:tab w:val="left" w:pos="6562"/>
+          <w:tab w:val="left" w:pos="7175"/>
+          <w:tab w:val="left" w:pos="8574"/>
+          <w:tab w:val="left" w:pos="9085"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2007" w:right="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Organigramme</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remboursement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donateurs</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gouvernement japonais</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CDCCC4" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="53B0F09E" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00ED2827" w:rsidRDefault="00ED2827" w:rsidP="00ED2827">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED2827">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="387A5544" wp14:editId="4825E9AB">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49733AE6" wp14:editId="64A760B2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>914400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>218596</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5823649" cy="5074539"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="27" name="Image 27"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="27" name="Image 27"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28" cstate="print"/>
+                    <a:blip r:embed="rId23" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5823649" cy="5074539"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A247A0">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId30"/>
+    <w:p w14:paraId="71EBF421" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:p w14:paraId="66724F77" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00F55258" w:rsidRDefault="00ED2827" w:rsidP="00630FD7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A5F74F3" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00F55258" w:rsidRDefault="00ED2827" w:rsidP="00630FD7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document original en anglais, le document original en anglais prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B167D9F" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00F55258" w:rsidRDefault="00ED2827" w:rsidP="00630FD7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38DE1374" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00F55258" w:rsidRDefault="00ED2827" w:rsidP="00630FD7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Exclusion_de_l'en-tête_ou_de_la_référenc"/>
+      <w:bookmarkStart w:id="1" w:name="Rôles_et_responsabilités"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="136CE233" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827"/>
+    <w:sectPr w:rsidR="00ED2827" w:rsidSect="00ED2827">
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2420" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="724E7863" w14:textId="77777777" w:rsidR="00491BCF" w:rsidRDefault="00491BCF">
+    <w:p w14:paraId="2CB62C46" w14:textId="77777777" w:rsidR="00AA1589" w:rsidRDefault="00AA1589" w:rsidP="00ED2827">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49201C49" w14:textId="77777777" w:rsidR="00491BCF" w:rsidRDefault="00491BCF">
+    <w:p w14:paraId="54A4AAE5" w14:textId="77777777" w:rsidR="00AA1589" w:rsidRDefault="00AA1589" w:rsidP="00ED2827">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="263EE7AA" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="426F56B4" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487292416" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="394C7C89" wp14:editId="46526764">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0603113C" wp14:editId="3EB8CC97">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901693</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446626</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="749300" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="749300" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="08DE31F3" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="04357006" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00630FD7" w:rsidRDefault="00ED2827">
                           <w:pPr>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
                             <w:t>Page</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-4"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
                             <w:t>de</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="-3"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>10</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="394C7C89" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="0603113C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.85pt;width:59pt;height:13pt;z-index:-16024064;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHMbL+kwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfS/QfxD0vtjpunYz4hS9YEWB&#10;YhvQ7QMUWYqNWqJKKrHz96MUJym2t2EvEiVSh+ccanEzul5sDVIHvpbzWSmF8Rqazq9r+evn1w+f&#10;paCofKN68KaWO0PyZnl+thhCZS6ghb4xKBjEUzWEWrYxhqooSLfGKZpBMJ6TFtCpyEdcFw2qgdFd&#10;X1yU5VUxADYBQRsivn3YJ+Uy41trdPxuLZko+loyt5hXzOsqrcVyoao1qtB2eqKh/oGFU53npkeo&#10;BxWV2GD3F5TrNAKBjTMNrgBrO22yBlYzL/9Q89KqYLIWNofC0Sb6f7D62/Yl/EARxzsYeYBZBIVn&#10;0K/E3hRDoGqqSZ5SRVydhI4WXdpZguCH7O3u6KcZo9B8eX355WPJGc2p+dWnOccJ8/Q4IMVHA06k&#10;oJbI48oE1PaZ4r70UDJx2bdPROK4GrkkhStodqxh4DHWkt42Co0U/ZNnn9LMDwEegtUhwNjfQ/4Z&#10;SYqH200E2+XOJ9ypMw8gc58+S5rw+3OuOn3p5W8AAAD//wMAUEsDBBQABgAIAAAAIQBCWhKz3wAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjdgMkJcSpKgQnJEQaDhyd2E2s&#10;xusQu234e7anctt5aHamWM9uYEczBetRwnIhgBlsvbbYSfiq3+5WwEJUqNXg0Uj4NQHW5fVVoXLt&#10;T1iZ4zZ2jEIw5EpCH+OYcx7a3jgVFn40SNrOT05FglPH9aROFO4GngiRcqcs0odejealN+1+e3AS&#10;Nt9Yvdqfj+az2lW2rp8Evqd7KW9v5s0zsGjmeDHDuT5Vh5I6Nf6AOrCB8ENCW+L5WGUZMLIkqSCq&#10;IepxeZ8BLwv+f0X5BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcxsv6TAQAAGgMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEJaErPfAAAADQEA&#10;AA8AAAAAAAAAAAAAAAAA7QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.85pt;width:59pt;height:13pt;z-index:-251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHMbL+kwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfS/QfxD0vtjpunYz4hS9YEWB&#10;YhvQ7QMUWYqNWqJKKrHz96MUJym2t2EvEiVSh+ccanEzul5sDVIHvpbzWSmF8Rqazq9r+evn1w+f&#10;paCofKN68KaWO0PyZnl+thhCZS6ghb4xKBjEUzWEWrYxhqooSLfGKZpBMJ6TFtCpyEdcFw2qgdFd&#10;X1yU5VUxADYBQRsivn3YJ+Uy41trdPxuLZko+loyt5hXzOsqrcVyoao1qtB2eqKh/oGFU53npkeo&#10;BxWV2GD3F5TrNAKBjTMNrgBrO22yBlYzL/9Q89KqYLIWNofC0Sb6f7D62/Yl/EARxzsYeYBZBIVn&#10;0K/E3hRDoGqqSZ5SRVydhI4WXdpZguCH7O3u6KcZo9B8eX355WPJGc2p+dWnOccJ8/Q4IMVHA06k&#10;oJbI48oE1PaZ4r70UDJx2bdPROK4GrkkhStodqxh4DHWkt42Co0U/ZNnn9LMDwEegtUhwNjfQ/4Z&#10;SYqH200E2+XOJ9ypMw8gc58+S5rw+3OuOn3p5W8AAAD//wMAUEsDBBQABgAIAAAAIQBCWhKz3wAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjdgMkJcSpKgQnJEQaDhyd2E2s&#10;xusQu234e7anctt5aHamWM9uYEczBetRwnIhgBlsvbbYSfiq3+5WwEJUqNXg0Uj4NQHW5fVVoXLt&#10;T1iZ4zZ2jEIw5EpCH+OYcx7a3jgVFn40SNrOT05FglPH9aROFO4GngiRcqcs0odejealN+1+e3AS&#10;Nt9Yvdqfj+az2lW2rp8Evqd7KW9v5s0zsGjmeDHDuT5Vh5I6Nf6AOrCB8ENCW+L5WGUZMLIkqSCq&#10;IepxeZ8BLwv+f0X5BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcxsv6TAQAAGgMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEJaErPfAAAADQEA&#10;AA8AAAAAAAAAAAAAAAAA7QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="08DE31F3" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="04357006" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00630FD7" w:rsidRDefault="00ED2827">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
                       <w:t>Page</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-4"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
                       <w:t>de</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="-3"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>10</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487292928" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62553613" wp14:editId="7A08736E">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="528D939F" wp14:editId="1C6521A4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2779194</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446626</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2215515" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2215515" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5521C918" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="1117441D" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Date</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>d'entrée</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>en</w:t>
@@ -15334,54 +31556,54 @@
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>18/03/2015</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="62553613" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:218.85pt;margin-top:743.85pt;width:174.45pt;height:13pt;z-index:-16023552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZpN3ymAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1EmlrlDUdAWsQEgr&#10;QFr2A1zHbiwSj5lxm/TvGXvTFsENcbHHM+Pn9954ez+PgzhZJA+hlfWqksIGA50Ph1Y+f//45q0U&#10;lHTo9ADBtvJsSd7vXr/aTrGxa+hh6CwKBgnUTLGVfUqxUYpMb0dNK4g2cNEBjjrxEQ+qQz0x+jio&#10;dVXdqQmwiwjGEnH24aUodwXfOWvSV+fIJjG0krmlsmJZ93lVu61uDqhj781CQ/8Di1H7wI9eoR50&#10;0uKI/i+o0RsEApdWBkYFznljiwZWU1d/qHnqdbRFC5tD8WoT/T9Y8+X0FL+hSPN7mHmARQTFRzA/&#10;iL1RU6Rm6cmeUkPcnYXODse8swTBF9nb89VPOydhOLle15tNvZHCcK2+29RVMVzdbkek9MnCKHLQ&#10;SuR5FQb69Egpv6+bS8tC5uX9zCTN+1n4LpPmzpzZQ3dmLROPs5X086jRSjF8DuxXnv0lwEuwvwSY&#10;hg9QfkiWFODdMYHzhcANdyHAgyi8lk+TJ/37uXTdvvbuFwAAAP//AwBQSwMEFAAGAAgAAAAhAIWE&#10;4mvhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizS20FRJamMXoyMVI8&#10;eFzYKZCys8huW/z3Tk96m5n38uZ7+Wa2gzjh5HtHCpaLCARS40xPrYLP6vUuBeGDJqMHR6jgBz1s&#10;iuurXGfGnanE0y60gkPIZ1pBF8KYSembDq32CzcisbZ3k9WB16mVZtJnDreDvI+iWFrdE3/o9IjP&#10;HTaH3dEq2H5R+dJ/v9cf5b7sq+oxorf4oNTtzbx9AhFwDn9muOAzOhTMVLsjGS8GBetVkrCVhXV6&#10;mdiSpHEMoubTw3KVgCxy+b9F8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZpN3ymAEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCFhOJr&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="528D939F" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:218.85pt;margin-top:743.85pt;width:174.45pt;height:13pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZpN3ymAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1EmlrlDUdAWsQEgr&#10;QFr2A1zHbiwSj5lxm/TvGXvTFsENcbHHM+Pn9954ez+PgzhZJA+hlfWqksIGA50Ph1Y+f//45q0U&#10;lHTo9ADBtvJsSd7vXr/aTrGxa+hh6CwKBgnUTLGVfUqxUYpMb0dNK4g2cNEBjjrxEQ+qQz0x+jio&#10;dVXdqQmwiwjGEnH24aUodwXfOWvSV+fIJjG0krmlsmJZ93lVu61uDqhj781CQ/8Di1H7wI9eoR50&#10;0uKI/i+o0RsEApdWBkYFznljiwZWU1d/qHnqdbRFC5tD8WoT/T9Y8+X0FL+hSPN7mHmARQTFRzA/&#10;iL1RU6Rm6cmeUkPcnYXODse8swTBF9nb89VPOydhOLle15tNvZHCcK2+29RVMVzdbkek9MnCKHLQ&#10;SuR5FQb69Egpv6+bS8tC5uX9zCTN+1n4LpPmzpzZQ3dmLROPs5X086jRSjF8DuxXnv0lwEuwvwSY&#10;hg9QfkiWFODdMYHzhcANdyHAgyi8lk+TJ/37uXTdvvbuFwAAAP//AwBQSwMEFAAGAAgAAAAhAIWE&#10;4mvhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizS20FRJamMXoyMVI8&#10;eFzYKZCys8huW/z3Tk96m5n38uZ7+Wa2gzjh5HtHCpaLCARS40xPrYLP6vUuBeGDJqMHR6jgBz1s&#10;iuurXGfGnanE0y60gkPIZ1pBF8KYSembDq32CzcisbZ3k9WB16mVZtJnDreDvI+iWFrdE3/o9IjP&#10;HTaH3dEq2H5R+dJ/v9cf5b7sq+oxorf4oNTtzbx9AhFwDn9muOAzOhTMVLsjGS8GBetVkrCVhXV6&#10;mdiSpHEMoubTw3KVgCxy+b9F8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZpN3ymAEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCFhOJr&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5521C918" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="1117441D" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Date</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>d'entrée</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>en</w:t>
@@ -15410,83 +31632,83 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>18/03/2015</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487293440" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31413ED2" wp14:editId="2F13BB82">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EC8531D" wp14:editId="162964C4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6141097</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446626</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="728980" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Textbox 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="728980" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="251B0AC6" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="449CCD46" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Version</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>#</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>:</w:t>
@@ -15495,54 +31717,54 @@
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:t>9</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="31413ED2" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:483.55pt;margin-top:743.85pt;width:57.4pt;height:13pt;z-index:-16023040;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3wf27lwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1GkllhI1XQErENIK&#10;kHZ5ANexG4vEY2bcJn17xt60RXBb7cWZeMafvx9vbqehF0eL5CE0crmopLDBQOvDvpE/Hz+/WUtB&#10;SYdW9xBsI0+W5O329avNGGu7gg761qJgkED1GBvZpRRrpch0dtC0gGgDNx3goBP/4l61qEdGH3q1&#10;qqobNQK2EcFYIt69e2rKbcF3zpr03TmySfSNZG6prFjWXV7VdqPrPerYeTPT0M9gMWgf+NIL1J1O&#10;WhzQ/wc1eINA4NLCwKDAOW9s0cBqltU/ah46HW3RwuZQvNhELwdrvh0f4g8UafoIEwdYRFC8B/OL&#10;2Bs1Rqrnmewp1cTTWejkcMhfliD4IHt7uvhppyQMb75brd+vuWO4tbx5u6yK3+p6OCKlLxYGkYtG&#10;IsdVCOjjPaV8va7PIzOXp+szkTTtJuHbRq5yiHlnB+2JpYycZiPp90GjlaL/GtiuHP25wHOxOxeY&#10;+k9QHkhWFODDIYHzhcAVdybAORRe85vJQf/9X6auL3v7BwAA//8DAFBLAwQUAAYACAAAACEAmXbz&#10;K+IAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KgTHnkRp6oQrJAQaViw&#10;dGI3sRqPQ+y24e+ZrspuRvfozplyvdiRHfXsjUMB8SoCprFzymAv4Kt5u8uA+SBRydGhFvCrPayr&#10;66tSFsqdsNbHbegZlaAvpIAhhKng3HeDttKv3KSRsp2brQy0zj1XszxRuR35fRQl3EqDdGGQk34Z&#10;dLffHqyAzTfWr+bno/2sd7VpmjzC92QvxO3NsnkGFvQSLjCc9UkdKnJq3QGVZ6OAPEljQil4zNIU&#10;2BmJsjgH1tL0FD+kwKuS/3+j+gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB3wf27lwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCZdvMr&#10;4gAAAA4BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="6EC8531D" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:483.55pt;margin-top:743.85pt;width:57.4pt;height:13pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3wf27lwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1GkllhI1XQErENIK&#10;kHZ5ANexG4vEY2bcJn17xt60RXBb7cWZeMafvx9vbqehF0eL5CE0crmopLDBQOvDvpE/Hz+/WUtB&#10;SYdW9xBsI0+W5O329avNGGu7gg761qJgkED1GBvZpRRrpch0dtC0gGgDNx3goBP/4l61qEdGH3q1&#10;qqobNQK2EcFYIt69e2rKbcF3zpr03TmySfSNZG6prFjWXV7VdqPrPerYeTPT0M9gMWgf+NIL1J1O&#10;WhzQ/wc1eINA4NLCwKDAOW9s0cBqltU/ah46HW3RwuZQvNhELwdrvh0f4g8UafoIEwdYRFC8B/OL&#10;2Bs1Rqrnmewp1cTTWejkcMhfliD4IHt7uvhppyQMb75brd+vuWO4tbx5u6yK3+p6OCKlLxYGkYtG&#10;IsdVCOjjPaV8va7PIzOXp+szkTTtJuHbRq5yiHlnB+2JpYycZiPp90GjlaL/GtiuHP25wHOxOxeY&#10;+k9QHkhWFODDIYHzhcAVdybAORRe85vJQf/9X6auL3v7BwAA//8DAFBLAwQUAAYACAAAACEAmXbz&#10;K+IAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KgTHnkRp6oQrJAQaViw&#10;dGI3sRqPQ+y24e+ZrspuRvfozplyvdiRHfXsjUMB8SoCprFzymAv4Kt5u8uA+SBRydGhFvCrPayr&#10;66tSFsqdsNbHbegZlaAvpIAhhKng3HeDttKv3KSRsp2brQy0zj1XszxRuR35fRQl3EqDdGGQk34Z&#10;dLffHqyAzTfWr+bno/2sd7VpmjzC92QvxO3NsnkGFvQSLjCc9UkdKnJq3QGVZ6OAPEljQil4zNIU&#10;2BmJsjgH1tL0FD+kwKuS/3+j+gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB3wf27lwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCZdvMr&#10;4gAAAA4BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="251B0AC6" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="449CCD46" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Version</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>#</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>:</w:t>
@@ -15550,271 +31772,317 @@
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t>9</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-  <w:p w14:paraId="2E8B0C0F" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31761FFC" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487294464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05BD8ECB" wp14:editId="541BA9AF">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20850330" wp14:editId="29D8165D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901693</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="749300" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Textbox 9"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="749300" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="539C346A" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="4E7BCDDF" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00630FD7" w:rsidRDefault="00ED2827">
                           <w:pPr>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
                             <w:t>Page</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-4"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
                             <w:t>de</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="-3"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>10</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="05BD8ECB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="20850330" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 9" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.8pt;width:59pt;height:13pt;z-index:-16022016;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA6gKdlgEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNOkuLGzUdAWsQEgr&#10;FmnhA1zHbixij5lxm/TvGbtpi9gb4mKPZ8bP773x6m7yg9gbJAehlctFLYUJGjoXtq388f3Tq3dS&#10;UFKhUwME08qDIXm3fvliNcbGXEEPQ2dQMEigZoyt7FOKTVWR7o1XtIBoAhctoFeJj7itOlQjo/uh&#10;uqrrm2oE7CKCNkScvT8W5brgW2t0erSWTBJDK5lbKiuWdZPXar1SzRZV7J2eaah/YOGVC/zoGepe&#10;JSV26J5BeacRCGxaaPAVWOu0KRpYzbL+S81Tr6IpWtgcimeb6P/B6q/7p/gNRZo+wMQDLCIoPoD+&#10;SexNNUZq5p7sKTXE3VnoZNHnnSUIvsjeHs5+mikJzcm3r2+va65oLi1v3iw5zpiXyxEpfTbgRQ5a&#10;iTyuQkDtHygdW08tM5fj85lImjaTcF0rrzNozmygO7CUkafZSvq1U2ikGL4EtiuP/hTgKdicAkzD&#10;RygfJCsK8H6XwLpC4II7E+A5FAnzn8mD/vNcui4/e/0bAAD//wMAUEsDBBQABgAIAAAAIQD4J3jp&#10;3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjdgOYEuJUFYITEiINB45O&#10;7CZW43WI3Tb8PdsT3HYemp0p1rMf2NFO0QVUsFwIYBbbYBx2Cj7r15sVsJg0Gj0EtAp+bIR1eXlR&#10;6NyEE1b2uE0doxCMuVbQpzTmnMe2t17HRRgtkrYLk9eJ4NRxM+kThfuBZ0JI7rVD+tDr0T73tt1v&#10;D17B5gurF/f93nxUu8rV9aPAN7lX6vpq3jwBS3ZOf2Y416fqUFKnJhzQRDYQvstoSzofqwcJjCyZ&#10;FEQ1RN0vbyXwsuD/V5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIDqAp2WAQAAIQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPgneOnfAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA8AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 9" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.8pt;width:59pt;height:13pt;z-index:-251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA6gKdlgEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNOkuLGzUdAWsQEgr&#10;FmnhA1zHbixij5lxm/TvGbtpi9gb4mKPZ8bP773x6m7yg9gbJAehlctFLYUJGjoXtq388f3Tq3dS&#10;UFKhUwME08qDIXm3fvliNcbGXEEPQ2dQMEigZoyt7FOKTVWR7o1XtIBoAhctoFeJj7itOlQjo/uh&#10;uqrrm2oE7CKCNkScvT8W5brgW2t0erSWTBJDK5lbKiuWdZPXar1SzRZV7J2eaah/YOGVC/zoGepe&#10;JSV26J5BeacRCGxaaPAVWOu0KRpYzbL+S81Tr6IpWtgcimeb6P/B6q/7p/gNRZo+wMQDLCIoPoD+&#10;SexNNUZq5p7sKTXE3VnoZNHnnSUIvsjeHs5+mikJzcm3r2+va65oLi1v3iw5zpiXyxEpfTbgRQ5a&#10;iTyuQkDtHygdW08tM5fj85lImjaTcF0rrzNozmygO7CUkafZSvq1U2ikGL4EtiuP/hTgKdicAkzD&#10;RygfJCsK8H6XwLpC4II7E+A5FAnzn8mD/vNcui4/e/0bAAD//wMAUEsDBBQABgAIAAAAIQD4J3jp&#10;3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjdgOYEuJUFYITEiINB45O&#10;7CZW43WI3Tb8PdsT3HYemp0p1rMf2NFO0QVUsFwIYBbbYBx2Cj7r15sVsJg0Gj0EtAp+bIR1eXlR&#10;6NyEE1b2uE0doxCMuVbQpzTmnMe2t17HRRgtkrYLk9eJ4NRxM+kThfuBZ0JI7rVD+tDr0T73tt1v&#10;D17B5gurF/f93nxUu8rV9aPAN7lX6vpq3jwBS3ZOf2Y416fqUFKnJhzQRDYQvstoSzofqwcJjCyZ&#10;FEQ1RN0vbyXwsuD/V5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIDqAp2WAQAAIQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPgneOnfAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA8AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="539C346A" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="4E7BCDDF" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00630FD7" w:rsidRDefault="00ED2827">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
                       <w:t>Page</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-4"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
                       <w:t>de</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="-3"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>10</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487294976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4449714C" wp14:editId="508C3877">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61DEC407" wp14:editId="3A131D01">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2814195</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2143760" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textbox 10"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2143760" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="00525BC7" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="7E95BCE0" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Date</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>d'entrée</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>en</w:t>
@@ -15841,54 +32109,54 @@
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>3/18/2015</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="4449714C" id="Textbox 10" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:221.6pt;margin-top:743.8pt;width:168.8pt;height:13pt;z-index:-16021504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlm44kmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u2yAUvp/Ud0DcN9hZl01WnGprtWlS&#10;tU3q+gAEQ4xmOJRDYuftd6BOMq13027wMefw8f2wvp3cwA46ogXf8npRcaa9gs76Xcuffn6+/sAZ&#10;Juk7OYDXLT9q5LebqzfrMTR6CT0MnY6MQDw2Y2h5n1JohEDVaydxAUF7ahqITib6jTvRRTkSuhvE&#10;sqpWYoTYhQhKI9Lu/UuTbwq+MVql78agTmxoOXFLZY1l3eZVbNay2UUZeqtmGvIfWDhpPV16hrqX&#10;SbJ9tK+gnFUREExaKHACjLFKFw2kpq7+UvPYy6CLFjIHw9km/H+w6tvhMfyILE2fYKIAiwgMD6B+&#10;IXkjxoDNPJM9xQZpOgudTHT5SxIYHSRvj2c/9ZSYos1lffP2/Ypainr16l1dFcPF5XSImL5ocCwX&#10;LY+UV2EgDw+Y8v2yOY3MZF7uz0zStJ2Y7Vp+k1PMO1vojqRlpDhbjs97GTVnw1dPfuXsT0U8FdtT&#10;EdNwB+WFZEkePu4TGFsIXHBnAhRE4TU/mpz0n/9l6vK0N78BAAD//wMAUEsDBBQABgAIAAAAIQBC&#10;Doc24gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN02pCHEqSoEJyRE&#10;Gg4cndhNrMbrELtt+HuWExx35ml2ptjObmBnMwXrUcJyIYAZbL222En4qF/uMmAhKtRq8GgkfJsA&#10;2/L6qlC59heszHkfO0YhGHIloY9xzDkPbW+cCgs/GiTv4CenIp1Tx/WkLhTuBr4SIuVOWaQPvRrN&#10;U2/a4/7kJOw+sXq2X2/Ne3WobF0/CHxNj1Le3sy7R2DRzPEPht/6VB1K6tT4E+rABglJsl4RSkaS&#10;bVJghGwyQWsaku6X6xR4WfD/K8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGWbjiSZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEIO&#10;hzbiAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="61DEC407" id="Textbox 10" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:221.6pt;margin-top:743.8pt;width:168.8pt;height:13pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlm44kmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u2yAUvp/Ud0DcN9hZl01WnGprtWlS&#10;tU3q+gAEQ4xmOJRDYuftd6BOMq13027wMefw8f2wvp3cwA46ogXf8npRcaa9gs76Xcuffn6+/sAZ&#10;Juk7OYDXLT9q5LebqzfrMTR6CT0MnY6MQDw2Y2h5n1JohEDVaydxAUF7ahqITib6jTvRRTkSuhvE&#10;sqpWYoTYhQhKI9Lu/UuTbwq+MVql78agTmxoOXFLZY1l3eZVbNay2UUZeqtmGvIfWDhpPV16hrqX&#10;SbJ9tK+gnFUREExaKHACjLFKFw2kpq7+UvPYy6CLFjIHw9km/H+w6tvhMfyILE2fYKIAiwgMD6B+&#10;IXkjxoDNPJM9xQZpOgudTHT5SxIYHSRvj2c/9ZSYos1lffP2/Ypainr16l1dFcPF5XSImL5ocCwX&#10;LY+UV2EgDw+Y8v2yOY3MZF7uz0zStJ2Y7Vp+k1PMO1vojqRlpDhbjs97GTVnw1dPfuXsT0U8FdtT&#10;EdNwB+WFZEkePu4TGFsIXHBnAhRE4TU/mpz0n/9l6vK0N78BAAD//wMAUEsDBBQABgAIAAAAIQBC&#10;Doc24gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN02pCHEqSoEJyRE&#10;Gg4cndhNrMbrELtt+HuWExx35ml2ptjObmBnMwXrUcJyIYAZbL222En4qF/uMmAhKtRq8GgkfJsA&#10;2/L6qlC59heszHkfO0YhGHIloY9xzDkPbW+cCgs/GiTv4CenIp1Tx/WkLhTuBr4SIuVOWaQPvRrN&#10;U2/a4/7kJOw+sXq2X2/Ne3WobF0/CHxNj1Le3sy7R2DRzPEPht/6VB1K6tT4E+rABglJsl4RSkaS&#10;bVJghGwyQWsaku6X6xR4WfD/K8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGWbjiSZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEIO&#10;hzbiAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="00525BC7" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="7E95BCE0" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Date</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>d'entrée</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>en</w:t>
@@ -15917,505 +32185,609 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>3/18/2015</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487295488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E5F0E7D" wp14:editId="0FBBA269">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A4C8EC0" wp14:editId="360D17FE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6141097</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="728980" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Textbox 11"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="728980" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3DA30AB0" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="517BC78C" w14:textId="69EA5661" w:rsidR="00ED2827" w:rsidRDefault="00630FD7" w:rsidP="00630FD7">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Version</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>#</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
-                            <w:t>3</w:t>
+                            <w:t>9</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="2E5F0E7D" id="Textbox 11" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:483.55pt;margin-top:743.8pt;width:57.4pt;height:13pt;z-index:-16020992;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjzso0mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1GmlXUrUdLWwAiGt&#10;AGnhAVzHbiJij5lxm/TtGXvTFsEN7cWZeMafvx9v7iY/iKNF6iE0crmopLDBQNuHfSN/fP/4Zi0F&#10;JR1aPUCwjTxZknfb1682Y6ztCjoYWouCQQLVY2xkl1KslSLTWa9pAdEGbjpArxP/4l61qEdG94Na&#10;VdWtGgHbiGAsEe8+PDfltuA7Z0366hzZJIZGMrdUVizrLq9qu9H1HnXsejPT0P/Bwus+8KUXqAed&#10;tDhg/w+U7w0CgUsLA16Bc72xRQOrWVZ/qXnqdLRFC5tD8WITvRys+XJ8it9QpOk9TBxgEUHxEcxP&#10;Ym/UGKmeZ7KnVBNPZ6GTQ5+/LEHwQfb2dPHTTkkY3ny7Wr9bc8dwa3l7s6yK3+p6OCKlTxa8yEUj&#10;keMqBPTxkVK+XtfnkZnL8/WZSJp2k+jbRt7kEPPODtoTSxk5zUbSr4NGK8XwObBdOfpzgedidy4w&#10;DR+gPJCsKMD9IYHrC4Er7kyAcyi85jeTg/7zv0xdX/b2NwAAAP//AwBQSwMEFAAGAAgAAAAhAGj9&#10;mLLjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1ldhROzzcJI1TVQhWSIg0&#10;LFg6sZtYjcchdtvw97irspvRPbpzptjMdiAnPXnjUECyZEA0tk4Z7AR81W/3KRAfJCo5ONQCfrWH&#10;TXl7U8hcuTNW+rQLHYkl6HMpoA9hzCn1ba+t9Es3aozZ3k1WhrhOHVWTPMdyO9AHxji10mC80MtR&#10;v/S6PeyOVsD2G6tX8/PRfFb7ytR1xvCdH4S4W8zbNZCg53CF4aIf1aGMTo07ovJkEJDxVRLRGDyl&#10;Kw7kgrA0yYA0cXpOHjnQsqD/3yj/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOPOyjSY&#10;AQAAIQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGj9&#10;mLLjAAAADgEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="0A4C8EC0" id="Textbox 11" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:483.55pt;margin-top:743.8pt;width:57.4pt;height:13pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjzso0mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1GmlXUrUdLWwAiGt&#10;AGnhAVzHbiJij5lxm/TtGXvTFsEN7cWZeMafvx9v7iY/iKNF6iE0crmopLDBQNuHfSN/fP/4Zi0F&#10;JR1aPUCwjTxZknfb1682Y6ztCjoYWouCQQLVY2xkl1KslSLTWa9pAdEGbjpArxP/4l61qEdG94Na&#10;VdWtGgHbiGAsEe8+PDfltuA7Z0366hzZJIZGMrdUVizrLq9qu9H1HnXsejPT0P/Bwus+8KUXqAed&#10;tDhg/w+U7w0CgUsLA16Bc72xRQOrWVZ/qXnqdLRFC5tD8WITvRys+XJ8it9QpOk9TBxgEUHxEcxP&#10;Ym/UGKmeZ7KnVBNPZ6GTQ5+/LEHwQfb2dPHTTkkY3ny7Wr9bc8dwa3l7s6yK3+p6OCKlTxa8yEUj&#10;keMqBPTxkVK+XtfnkZnL8/WZSJp2k+jbRt7kEPPODtoTSxk5zUbSr4NGK8XwObBdOfpzgedidy4w&#10;DR+gPJCsKMD9IYHrC4Er7kyAcyi85jeTg/7zv0xdX/b2NwAAAP//AwBQSwMEFAAGAAgAAAAhAGj9&#10;mLLjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1ldhROzzcJI1TVQhWSIg0&#10;LFg6sZtYjcchdtvw97irspvRPbpzptjMdiAnPXnjUECyZEA0tk4Z7AR81W/3KRAfJCo5ONQCfrWH&#10;TXl7U8hcuTNW+rQLHYkl6HMpoA9hzCn1ba+t9Es3aozZ3k1WhrhOHVWTPMdyO9AHxji10mC80MtR&#10;v/S6PeyOVsD2G6tX8/PRfFb7ytR1xvCdH4S4W8zbNZCg53CF4aIf1aGMTo07ovJkEJDxVRLRGDyl&#10;Kw7kgrA0yYA0cXpOHjnQsqD/3yj/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOPOyjSY&#10;AQAAIQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGj9&#10;mLLjAAAADgEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="3DA30AB0" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="517BC78C" w14:textId="69EA5661" w:rsidR="00ED2827" w:rsidRDefault="00630FD7" w:rsidP="00630FD7">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Version</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>#</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
-                      <w:t>3</w:t>
+                      <w:t>9</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="2991BB3A" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B9DA6EB" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487296512" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63349BEC" wp14:editId="744E988E">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F027F74" wp14:editId="7DE08138">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901693</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="749300" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="13" name="Textbox 13"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="749300" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="020C0C93" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="14A32E8A" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00630FD7" w:rsidRDefault="00ED2827">
                           <w:pPr>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
                             <w:t>Page</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>3</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-4"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
                             <w:t>de</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="-3"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>10</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00630FD7">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="63349BEC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5F027F74" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 13" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.8pt;width:59pt;height:13pt;z-index:-16019968;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaVWzxlgEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNOkCBaKmK2AFQloB&#10;0sIHuI7dWMQeM+M26d8zdtMWsbcVF3s8M35+743Xt5MfxMEgOQitXC5qKUzQ0Lmwa+XPH59evJWC&#10;kgqdGiCYVh4NydvN82frMTbmBnoYOoOCQQI1Y2xln1Jsqop0b7yiBUQTuGgBvUp8xF3VoRoZ3Q/V&#10;TV2vqhGwiwjaEHH27lSUm4JvrdHpm7VkkhhaydxSWbGs27xWm7Vqdqhi7/RMQz2BhVcu8KMXqDuV&#10;lNijewTlnUYgsGmhwVdgrdOmaGA1y/ofNQ+9iqZoYXMoXmyi/wervx4e4ncUafoAEw+wiKB4D/oX&#10;sTfVGKmZe7Kn1BB3Z6GTRZ93liD4Int7vPhppiQ0J9+8evey5orm0nL1eslxxrxejkjpswEvctBK&#10;5HEVAupwT+nUem6ZuZyez0TStJ2E61q5yqA5s4XuyFJGnmYr6fdeoZFi+BLYrjz6c4DnYHsOMA0f&#10;oXyQrCjA+30C6wqBK+5MgOdQJMx/Jg/673Ppuv7szR8AAAD//wMAUEsDBBQABgAIAAAAIQD4J3jp&#10;3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjdgOYEuJUFYITEiINB45O&#10;7CZW43WI3Tb8PdsT3HYemp0p1rMf2NFO0QVUsFwIYBbbYBx2Cj7r15sVsJg0Gj0EtAp+bIR1eXlR&#10;6NyEE1b2uE0doxCMuVbQpzTmnMe2t17HRRgtkrYLk9eJ4NRxM+kThfuBZ0JI7rVD+tDr0T73tt1v&#10;D17B5gurF/f93nxUu8rV9aPAN7lX6vpq3jwBS3ZOf2Y416fqUFKnJhzQRDYQvstoSzofqwcJjCyZ&#10;FEQ1RN0vbyXwsuD/V5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJpVbPGWAQAAIQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPgneOnfAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA8AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 13" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.8pt;width:59pt;height:13pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaVWzxlgEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNOkCBaKmK2AFQloB&#10;0sIHuI7dWMQeM+M26d8zdtMWsbcVF3s8M35+743Xt5MfxMEgOQitXC5qKUzQ0Lmwa+XPH59evJWC&#10;kgqdGiCYVh4NydvN82frMTbmBnoYOoOCQQI1Y2xln1Jsqop0b7yiBUQTuGgBvUp8xF3VoRoZ3Q/V&#10;TV2vqhGwiwjaEHH27lSUm4JvrdHpm7VkkhhaydxSWbGs27xWm7Vqdqhi7/RMQz2BhVcu8KMXqDuV&#10;lNijewTlnUYgsGmhwVdgrdOmaGA1y/ofNQ+9iqZoYXMoXmyi/wervx4e4ncUafoAEw+wiKB4D/oX&#10;sTfVGKmZe7Kn1BB3Z6GTRZ93liD4Int7vPhppiQ0J9+8evey5orm0nL1eslxxrxejkjpswEvctBK&#10;5HEVAupwT+nUem6ZuZyez0TStJ2E61q5yqA5s4XuyFJGnmYr6fdeoZFi+BLYrjz6c4DnYHsOMA0f&#10;oXyQrCjA+30C6wqBK+5MgOdQJMx/Jg/673Ppuv7szR8AAAD//wMAUEsDBBQABgAIAAAAIQD4J3jp&#10;3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjdgOYEuJUFYITEiINB45O&#10;7CZW43WI3Tb8PdsT3HYemp0p1rMf2NFO0QVUsFwIYBbbYBx2Cj7r15sVsJg0Gj0EtAp+bIR1eXlR&#10;6NyEE1b2uE0doxCMuVbQpzTmnMe2t17HRRgtkrYLk9eJ4NRxM+kThfuBZ0JI7rVD+tDr0T73tt1v&#10;D17B5gurF/f93nxUu8rV9aPAN7lX6vpq3jwBS3ZOf2Y416fqUFKnJhzQRDYQvstoSzofqwcJjCyZ&#10;FEQ1RN0vbyXwsuD/V5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJpVbPGWAQAAIQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPgneOnfAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA8AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="020C0C93" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="14A32E8A" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRPr="00630FD7" w:rsidRDefault="00ED2827">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
                       <w:t>Page</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>3</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-4"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
                       <w:t>de</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="-3"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>10</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00630FD7">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487297024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="063F680A" wp14:editId="49870333">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28CA39C1" wp14:editId="7116770E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2814195</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2143760" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="14" name="Textbox 14"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2143760" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1434F658" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="533D0E18" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Date</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>d'entrée</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>en</w:t>
@@ -16442,54 +32814,54 @@
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>3/18/2015</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="063F680A" id="Textbox 14" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:221.6pt;margin-top:743.8pt;width:168.8pt;height:13pt;z-index:-16019456;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCs83u2mQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u2yAUvp/Ud0DcN9jZlk5WnGprtWlS&#10;tU3q+gAEQ4xmOJRDYuftd6BOMq13027wMefw8f2wvp3cwA46ogXf8npRcaa9gs76Xcuffn6+/sAZ&#10;Juk7OYDXLT9q5LebqzfrMTR6CT0MnY6MQDw2Y2h5n1JohEDVaydxAUF7ahqITib6jTvRRTkSuhvE&#10;sqpWYoTYhQhKI9Lu/UuTbwq+MVql78agTmxoOXFLZY1l3eZVbNay2UUZeqtmGvIfWDhpPV16hrqX&#10;SbJ9tK+gnFUREExaKHACjLFKFw2kpq7+UvPYy6CLFjIHw9km/H+w6tvhMfyILE2fYKIAiwgMD6B+&#10;IXkjxoDNPJM9xQZpOgudTHT5SxIYHSRvj2c/9ZSYos1l/e7tzYpainr16n1dFcPF5XSImL5ocCwX&#10;LY+UV2EgDw+Y8v2yOY3MZF7uz0zStJ2Y7Vp+k1PMO1vojqRlpDhbjs97GTVnw1dPfuXsT0U8FdtT&#10;EdNwB+WFZEkePu4TGFsIXHBnAhRE4TU/mpz0n/9l6vK0N78BAAD//wMAUEsDBBQABgAIAAAAIQBC&#10;Doc24gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN02pCHEqSoEJyRE&#10;Gg4cndhNrMbrELtt+HuWExx35ml2ptjObmBnMwXrUcJyIYAZbL222En4qF/uMmAhKtRq8GgkfJsA&#10;2/L6qlC59heszHkfO0YhGHIloY9xzDkPbW+cCgs/GiTv4CenIp1Tx/WkLhTuBr4SIuVOWaQPvRrN&#10;U2/a4/7kJOw+sXq2X2/Ne3WobF0/CHxNj1Le3sy7R2DRzPEPht/6VB1K6tT4E+rABglJsl4RSkaS&#10;bVJghGwyQWsaku6X6xR4WfD/K8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKzze7aZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEIO&#10;hzbiAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="28CA39C1" id="Textbox 14" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:221.6pt;margin-top:743.8pt;width:168.8pt;height:13pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCs83u2mQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u2yAUvp/Ud0DcN9jZlk5WnGprtWlS&#10;tU3q+gAEQ4xmOJRDYuftd6BOMq13027wMefw8f2wvp3cwA46ogXf8npRcaa9gs76Xcuffn6+/sAZ&#10;Juk7OYDXLT9q5LebqzfrMTR6CT0MnY6MQDw2Y2h5n1JohEDVaydxAUF7ahqITib6jTvRRTkSuhvE&#10;sqpWYoTYhQhKI9Lu/UuTbwq+MVql78agTmxoOXFLZY1l3eZVbNay2UUZeqtmGvIfWDhpPV16hrqX&#10;SbJ9tK+gnFUREExaKHACjLFKFw2kpq7+UvPYy6CLFjIHw9km/H+w6tvhMfyILE2fYKIAiwgMD6B+&#10;IXkjxoDNPJM9xQZpOgudTHT5SxIYHSRvj2c/9ZSYos1l/e7tzYpainr16n1dFcPF5XSImL5ocCwX&#10;LY+UV2EgDw+Y8v2yOY3MZF7uz0zStJ2Y7Vp+k1PMO1vojqRlpDhbjs97GTVnw1dPfuXsT0U8FdtT&#10;EdNwB+WFZEkePu4TGFsIXHBnAhRE4TU/mpz0n/9l6vK0N78BAAD//wMAUEsDBBQABgAIAAAAIQBC&#10;Doc24gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN02pCHEqSoEJyRE&#10;Gg4cndhNrMbrELtt+HuWExx35ml2ptjObmBnMwXrUcJyIYAZbL222En4qF/uMmAhKtRq8GgkfJsA&#10;2/L6qlC59heszHkfO0YhGHIloY9xzDkPbW+cCgs/GiTv4CenIp1Tx/WkLhTuBr4SIuVOWaQPvRrN&#10;U2/a4/7kJOw+sXq2X2/Ne3WobF0/CHxNj1Le3sy7R2DRzPEPht/6VB1K6tT4E+rABglJsl4RSkaS&#10;bVJghGwyQWsaku6X6xR4WfD/K8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKzze7aZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEIO&#10;hzbiAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="1434F658" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="533D0E18" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Date</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>d'entrée</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>en</w:t>
@@ -16518,240 +32890,240 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>3/18/2015</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487297536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B92A4E0" wp14:editId="23CC0E0D">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05E23B0B" wp14:editId="52FFB849">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6141097</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="728980" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="15" name="Textbox 15"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="728980" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4EC3490E" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="68527DC4" w14:textId="0C218DAC" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Version</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>#</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00630FD7">
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
-                            <w:t>3</w:t>
+                            <w:t>9</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="5B92A4E0" id="Textbox 15" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:483.55pt;margin-top:743.8pt;width:57.4pt;height:13pt;z-index:-16018944;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDvyBjlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1GkllhI1XQErENIK&#10;kHZ5ANexG4vEY2bcJn17xt60RXBb7cWZeMafvx9vbqehF0eL5CE0crmopLDBQOvDvpE/Hz+/WUtB&#10;SYdW9xBsI0+W5O329avNGGu7gg761qJgkED1GBvZpRRrpch0dtC0gGgDNx3goBP/4l61qEdGH3q1&#10;qqobNQK2EcFYIt69e2rKbcF3zpr03TmySfSNZG6prFjWXV7VdqPrPerYeTPT0M9gMWgf+NIL1J1O&#10;WhzQ/wc1eINA4NLCwKDAOW9s0cBqltU/ah46HW3RwuZQvNhELwdrvh0f4g8UafoIEwdYRFC8B/OL&#10;2Bs1Rqrnmewp1cTTWejkcMhfliD4IHt7uvhppyQMb75brd+vuWO4tbx5u6yK3+p6OCKlLxYGkYtG&#10;IsdVCOjjPaV8va7PIzOXp+szkTTtJuHbRq5ziHlnB+2JpYycZiPp90GjlaL/GtiuHP25wHOxOxeY&#10;+k9QHkhWFODDIYHzhcAVdybAORRe85vJQf/9X6auL3v7BwAA//8DAFBLAwQUAAYACAAAACEAaP2Y&#10;suMAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzWV2FE7PNwkjVNVCFZIiDQs&#10;WDqxm1iNxyF22/D3uKuym9E9unOm2Mx2ICc9eeNQQLJkQDS2ThnsBHzVb/cpEB8kKjk41AJ+tYdN&#10;eXtTyFy5M1b6tAsdiSXocymgD2HMKfVtr630SzdqjNneTVaGuE4dVZM8x3I70AfGOLXSYLzQy1G/&#10;9Lo97I5WwPYbq1fz89F8VvvK1HXG8J0fhLhbzNs1kKDncIXhoh/VoYxOjTui8mQQkPFVEtEYPKUr&#10;DuSCsDTJgDRxek4eOdCyoP/fKP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQ78gY5cB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaP2Y&#10;suMAAAAOAQAADwAAAAAAAAAAAAAAAADxAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="05E23B0B" id="Textbox 15" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:483.55pt;margin-top:743.8pt;width:57.4pt;height:13pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDvyBjlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1GkllhI1XQErENIK&#10;kHZ5ANexG4vEY2bcJn17xt60RXBb7cWZeMafvx9vbqehF0eL5CE0crmopLDBQOvDvpE/Hz+/WUtB&#10;SYdW9xBsI0+W5O329avNGGu7gg761qJgkED1GBvZpRRrpch0dtC0gGgDNx3goBP/4l61qEdGH3q1&#10;qqobNQK2EcFYIt69e2rKbcF3zpr03TmySfSNZG6prFjWXV7VdqPrPerYeTPT0M9gMWgf+NIL1J1O&#10;WhzQ/wc1eINA4NLCwKDAOW9s0cBqltU/ah46HW3RwuZQvNhELwdrvh0f4g8UafoIEwdYRFC8B/OL&#10;2Bs1Rqrnmewp1cTTWejkcMhfliD4IHt7uvhppyQMb75brd+vuWO4tbx5u6yK3+p6OCKlLxYGkYtG&#10;IsdVCOjjPaV8va7PIzOXp+szkTTtJuHbRq5ziHlnB+2JpYycZiPp90GjlaL/GtiuHP25wHOxOxeY&#10;+k9QHkhWFODDIYHzhcAVdybAORRe85vJQf/9X6auL3v7BwAA//8DAFBLAwQUAAYACAAAACEAaP2Y&#10;suMAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzWV2FE7PNwkjVNVCFZIiDQs&#10;WDqxm1iNxyF22/D3uKuym9E9unOm2Mx2ICc9eeNQQLJkQDS2ThnsBHzVb/cpEB8kKjk41AJ+tYdN&#10;eXtTyFy5M1b6tAsdiSXocymgD2HMKfVtr630SzdqjNneTVaGuE4dVZM8x3I70AfGOLXSYLzQy1G/&#10;9Lo97I5WwPYbq1fz89F8VvvK1HXG8J0fhLhbzNs1kKDncIXhoh/VoYxOjTui8mQQkPFVEtEYPKUr&#10;DuSCsDTJgDRxek4eOdCyoP/fKP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQ78gY5cB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaP2Y&#10;suMAAAAOAQAADwAAAAAAAAAAAAAAAADxAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="4EC3490E" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="68527DC4" w14:textId="0C218DAC" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Version</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>#</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00630FD7">
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
-                      <w:t>3</w:t>
+                      <w:t>9</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4BF561DA" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="065B2324" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487299072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E1D5E66" wp14:editId="07BB4334">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7056F53B" wp14:editId="530ACAB3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901693</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="749300" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="18" name="Textbox 18"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="749300" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6B5FE2FD" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="5388C7E5" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                           <w:pPr>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:b/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:t>Page</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
@@ -16819,58 +33191,58 @@
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t>10</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3E1D5E66" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="7056F53B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 18" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.8pt;width:59pt;height:13pt;z-index:-16017408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEIVbTlgEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPtP1i+06QLLBA1Xe2yAiGt&#10;AGnhA1zHbqyNPWbGbdK/Z+ymLYIb4mKPZ8bP773x6nbyg9gbJAehlctFLYUJGjoXtq388f3jy3dS&#10;UFKhUwME08qDIXm7vnqxGmNjrqGHoTMoGCRQM8ZW9inFpqpI98YrWkA0gYsW0KvER9xWHaqR0f1Q&#10;Xdf1TTUCdhFBGyLOPhyLcl3wrTU6fbWWTBJDK5lbKiuWdZPXar1SzRZV7J2eaah/YOGVC/zoGepB&#10;JSV26P6C8k4jENi00OArsNZpUzSwmmX9h5qnXkVTtLA5FM820f+D1V/2T/EbijTdw8QDLCIoPoJ+&#10;JvamGiM1c0/2lBri7ix0sujzzhIEX2RvD2c/zZSE5uTb1+9f1VzRXFrevFlynDEvlyNS+mTAixy0&#10;EnlchYDaP1I6tp5aZi7H5zORNG0m4TpGLqg5tYHuwFpGHmcr6edOoZFi+BzYrzz7U4CnYHMKMA0f&#10;oPyQLCnA3S6BdYXBBXdmwIMoGuZPkyf9+7l0Xb72+hcAAAD//wMAUEsDBBQABgAIAAAAIQD4J3jp&#10;3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjdgOYEuJUFYITEiINB45O&#10;7CZW43WI3Tb8PdsT3HYemp0p1rMf2NFO0QVUsFwIYBbbYBx2Cj7r15sVsJg0Gj0EtAp+bIR1eXlR&#10;6NyEE1b2uE0doxCMuVbQpzTmnMe2t17HRRgtkrYLk9eJ4NRxM+kThfuBZ0JI7rVD+tDr0T73tt1v&#10;D17B5gurF/f93nxUu8rV9aPAN7lX6vpq3jwBS3ZOf2Y416fqUFKnJhzQRDYQvstoSzofqwcJjCyZ&#10;FEQ1RN0vbyXwsuD/V5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMQhVtOWAQAAIgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPgneOnfAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA8AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 18" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.8pt;width:59pt;height:13pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0lN9FlgEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNOkCCxs1XQErENKK&#10;RdrlA1zHbixij5lxm/TvGbtpi9gb4mKPZ8bP773x6nbyg9gbJAehlctFLYUJGjoXtq388fT51Xsp&#10;KKnQqQGCaeXBkLxdv3yxGmNjrqCHoTMoGCRQM8ZW9inFpqpI98YrWkA0gYsW0KvER9xWHaqR0f1Q&#10;XdX1dTUCdhFBGyLO3h2Lcl3wrTU6PVhLJomhlcwtlRXLuslrtV6pZosq9k7PNNQ/sPDKBX70DHWn&#10;khI7dM+gvNMIBDYtNPgKrHXaFA2sZln/peaxV9EULWwOxbNN9P9g9bf9Y/yOIk0fYeIBFhEU70H/&#10;JPamGiM1c0/2lBri7ix0sujzzhIEX2RvD2c/zZSE5uS7Nzeva65oLi2v3y45zpiXyxEpfTHgRQ5a&#10;iTyuQkDt7ykdW08tM5fj85lImjaTcF0rbzJozmygO7CUkafZSvq1U2ikGL4GtiuP/hTgKdicAkzD&#10;JygfJCsK8GGXwLpC4II7E+A5FAnzn8mD/vNcui4/e/0bAAD//wMAUEsDBBQABgAIAAAAIQD4J3jp&#10;3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjdgOYEuJUFYITEiINB45O&#10;7CZW43WI3Tb8PdsT3HYemp0p1rMf2NFO0QVUsFwIYBbbYBx2Cj7r15sVsJg0Gj0EtAp+bIR1eXlR&#10;6NyEE1b2uE0doxCMuVbQpzTmnMe2t17HRRgtkrYLk9eJ4NRxM+kThfuBZ0JI7rVD+tDr0T73tt1v&#10;D17B5gurF/f93nxUu8rV9aPAN7lX6vpq3jwBS3ZOf2Y416fqUFKnJhzQRDYQvstoSzofqwcJjCyZ&#10;FEQ1RN0vbyXwsuD/V5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALSU30WWAQAAIQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPgneOnfAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA8AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6B5FE2FD" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="5388C7E5" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Page</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
@@ -16940,83 +33312,83 @@
                       <w:t>10</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487299584" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="360DD4B1" wp14:editId="4BA569FC">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="600F0F04" wp14:editId="3CBFEC10">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2814195</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2143760" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="19" name="Textbox 19"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2143760" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3DEAE6D6" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="41698132" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Date</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>d'entrée</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>en</w:t>
@@ -17043,54 +33415,54 @@
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>3/18/2015</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="360DD4B1" id="Textbox 19" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:221.6pt;margin-top:743.8pt;width:168.8pt;height:13pt;z-index:-16016896;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXA86FmQEAACMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u2yAUvp+0d0DcN9jpllVWnGpbtWlS&#10;tVVq+wAEQ4xmOIxDYuftd6BOMm131W7wMefw8f2wvp3cwA46ogXf8npRcaa9gs76Xcufn75c3XCG&#10;SfpODuB1y48a+e3m7Zv1GBq9hB6GTkdGIB6bMbS8Tyk0QqDqtZO4gKA9NQ1EJxP9xp3oohwJ3Q1i&#10;WVUrMULsQgSlEWn37qXJNwXfGK3SD2NQJza0nLilssaybvMqNmvZ7KIMvVUzDfkKFk5aT5eeoe5k&#10;kmwf7T9QzqoICCYtFDgBxliliwZSU1d/qXnsZdBFC5mD4WwT/j9Y9f3wGB4iS9MnmCjAIgLDPaif&#10;SN6IMWAzz2RPsUGazkInE13+kgRGB8nb49lPPSWmaHNZv7v+sKKWol69el9XxXBxOR0ipq8aHMtF&#10;yyPlVRjIwz2mfL9sTiMzmZf7M5M0bSdmO0Kuc4x5awvdkcSMlGfL8ddeRs3Z8M2TYTn8UxFPxfZU&#10;xDR8hvJEsiYPH/cJjC0MLrgzA0qiEJtfTY76z/8ydXnbm98AAAD//wMAUEsDBBQABgAIAAAAIQBC&#10;Doc24gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN02pCHEqSoEJyRE&#10;Gg4cndhNrMbrELtt+HuWExx35ml2ptjObmBnMwXrUcJyIYAZbL222En4qF/uMmAhKtRq8GgkfJsA&#10;2/L6qlC59heszHkfO0YhGHIloY9xzDkPbW+cCgs/GiTv4CenIp1Tx/WkLhTuBr4SIuVOWaQPvRrN&#10;U2/a4/7kJOw+sXq2X2/Ne3WobF0/CHxNj1Le3sy7R2DRzPEPht/6VB1K6tT4E+rABglJsl4RSkaS&#10;bVJghGwyQWsaku6X6xR4WfD/K8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFcDzoWZ&#10;AQAAIwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEIO&#10;hzbiAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="600F0F04" id="Textbox 19" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:221.6pt;margin-top:743.8pt;width:168.8pt;height:13pt;z-index:-251642880;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQ22L0mAEAACMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfqPyDuMbtO60Yrr6O2UatK&#10;URspyQdgFryoC0MZ7F3/fQeytqv2FvUyDMzweO8N69vJDeygI1rwLa8XFWfaK+is37X8+enL1Q1n&#10;mKTv5ABet/yokd9u3r5Zj6HRS+hh6HRkBOKxGUPL+5RCIwSqXjuJCwjaU9FAdDLRNu5EF+VI6G4Q&#10;y6paiRFiFyIojUindy9Fvin4xmiVfhiDOrGh5cQtlRhL3OYoNmvZ7KIMvVUzDfkKFk5aT4+eoe5k&#10;kmwf7T9QzqoICCYtFDgBxliliwZSU1d/qXnsZdBFC5mD4WwT/j9Y9f3wGB4iS9MnmGiARQSGe1A/&#10;kbwRY8Bm7smeYoPUnYVOJrq8kgRGF8nb49lPPSWm6HBZv7v+sKKSolq9el9XxXBxuR0ipq8aHMtJ&#10;yyPNqzCQh3tM+X3ZnFpmMi/vZyZp2k7MdoRcUPPRFrojiRlpni3HX3sZNWfDN0+G5eGfknhKtqck&#10;puEzlC+SNXn4uE9gbGFwwZ0Z0CQKsfnX5FH/uS9dl7+9+Q0AAP//AwBQSwMEFAAGAAgAAAAhAEIO&#10;hzbiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3TakIcSpKgQnJEQa&#10;Dhyd2E2sxusQu234e5YTHHfmaXam2M5uYGczBetRwnIhgBlsvbbYSfioX+4yYCEq1GrwaCR8mwDb&#10;8vqqULn2F6zMeR87RiEYciWhj3HMOQ9tb5wKCz8aJO/gJ6cinVPH9aQuFO4GvhIi5U5ZpA+9Gs1T&#10;b9rj/uQk7D6xerZfb817dahsXT8IfE2PUt7ezLtHYNHM8Q+G3/pUHUrq1PgT6sAGCUmyXhFKRpJt&#10;UmCEbDJBaxqS7pfrFHhZ8P8ryh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAENti9JgB&#10;AAAjAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQg6H&#10;NuIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="3DEAE6D6" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="41698132" w14:textId="77777777" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Date</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>d'entrée</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>en</w:t>
@@ -17119,240 +33491,244 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>3/18/2015</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487300096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23DFC0AA" wp14:editId="59EF049C">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29CFF2F6" wp14:editId="29A89658">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6141097</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="728980" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="20" name="Textbox 20"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="728980" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="486DBC7B" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="078E2F50" w14:textId="6B7F70F7" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Version</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>#</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00630FD7">
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
-                            <w:t>3</w:t>
+                            <w:t>9</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="23DFC0AA" id="Textbox 20" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:483.55pt;margin-top:743.8pt;width:57.4pt;height:13pt;z-index:-16016384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1cTn7mAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbvNGkllhI1XQErENIK&#10;kHZ5ANexG4vYY2bcJn17xt60RXBb7cWZeMafvx9vbic/iKNBchBauVzUUpigoXNh38qfj5/frKWg&#10;pEKnBgimlSdD8nb7+tVmjI1ZQQ9DZ1AwSKBmjK3sU4pNVZHujVe0gGgCNy2gV4l/cV91qEZG90O1&#10;quubagTsIoI2RLx799SU24JvrdHpu7VkkhhaydxSWbGsu7xW241q9qhi7/RMQz2DhVcu8KUXqDuV&#10;lDig+w/KO41AYNNCg6/AWqdN0cBqlvU/ah56FU3RwuZQvNhELwervx0f4g8UafoIEwdYRFC8B/2L&#10;2JtqjNTMM9lTaoins9DJos9fliD4IHt7uvhppiQ0b75brd+vuaO5tbx5u6yL39X1cERKXwx4kYtW&#10;IsdVCKjjPaV8vWrOIzOXp+szkTTtJuE6Rl7lFPPWDroTaxk5zlbS74NCI8XwNbBfOftzgedidy4w&#10;DZ+gvJAsKcCHQwLrCoMr7syAgyjE5keTk/77v0xdn/b2DwAAAP//AwBQSwMEFAAGAAgAAAAhAGj9&#10;mLLjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1ldhROzzcJI1TVQhWSIg0&#10;LFg6sZtYjcchdtvw97irspvRPbpzptjMdiAnPXnjUECyZEA0tk4Z7AR81W/3KRAfJCo5ONQCfrWH&#10;TXl7U8hcuTNW+rQLHYkl6HMpoA9hzCn1ba+t9Es3aozZ3k1WhrhOHVWTPMdyO9AHxji10mC80MtR&#10;v/S6PeyOVsD2G6tX8/PRfFb7ytR1xvCdH4S4W8zbNZCg53CF4aIf1aGMTo07ovJkEJDxVRLRGDyl&#10;Kw7kgrA0yYA0cXpOHjnQsqD/3yj/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADVxOfuY&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGj9&#10;mLLjAAAADgEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="29CFF2F6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 20" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:483.55pt;margin-top:743.8pt;width:57.4pt;height:13pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8GcxpmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u2yAUvp/Ud0DcN9iR2mVWnGpbtWlS&#10;tU1q9wAEQ4xmOJRDYuftd6BOMm13VW/wMefw8f2wvpvcwA46ogXf8npRcaa9gs76Xct/PX25XnGG&#10;SfpODuB1y48a+d3m6t16DI1eQg9DpyMjEI/NGFrepxQaIVD12klcQNCemgaik4l+4050UY6E7gax&#10;rKpbMULsQgSlEWn3/qXJNwXfGK3SD2NQJza0nLilssaybvMqNmvZ7KIMvVUzDfkKFk5aT5eeoe5l&#10;kmwf7X9QzqoICCYtFDgBxliliwZSU1f/qHnsZdBFC5mD4WwTvh2s+n54DD8jS9MnmCjAIgLDA6jf&#10;SN6IMWAzz2RPsUGazkInE13+kgRGB8nb49lPPSWmaPP9cvVhRR1Frfr2pq6K3+JyOERMXzU4louW&#10;R4qrEJCHB0z5etmcRmYuL9dnImnaTsx2hFznFPPWFrojaRkpzpbj815GzdnwzZNfOftTEU/F9lTE&#10;NHyG8kKyJA8f9wmMLQwuuDMDCqIQmx9NTvrv/zJ1edqbPwAAAP//AwBQSwMEFAAGAAgAAAAhAGj9&#10;mLLjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1ldhROzzcJI1TVQhWSIg0&#10;LFg6sZtYjcchdtvw97irspvRPbpzptjMdiAnPXnjUECyZEA0tk4Z7AR81W/3KRAfJCo5ONQCfrWH&#10;TXl7U8hcuTNW+rQLHYkl6HMpoA9hzCn1ba+t9Es3aozZ3k1WhrhOHVWTPMdyO9AHxji10mC80MtR&#10;v/S6PeyOVsD2G6tX8/PRfFb7ytR1xvCdH4S4W8zbNZCg53CF4aIf1aGMTo07ovJkEJDxVRLRGDyl&#10;Kw7kgrA0yYA0cXpOHjnQsqD/3yj/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPwZzGmY&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGj9&#10;mLLjAAAADgEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="486DBC7B" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="078E2F50" w14:textId="6B7F70F7" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Version</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>#</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00630FD7">
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
-                      <w:t>3</w:t>
+                      <w:t>9</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="5518783F" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6226AFC6" w14:textId="77777777" w:rsidR="007148F9" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487301632" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D2F305C" wp14:editId="265F234C">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08D1A354" wp14:editId="6D738BA1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901693</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="821690" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="24" name="Textbox 24"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="821690" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3224DA5E" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="63E84657" w14:textId="77777777" w:rsidR="007148F9" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:b/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:t>Page</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
@@ -17420,58 +33796,58 @@
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t>10</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4D2F305C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="08D1A354" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 24" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.8pt;width:64.7pt;height:13pt;z-index:-16014848;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoZf4HmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u2yAUvp/Ud0DcN9hRF3VWnGpbtWlS&#10;tU1q9wAEQ4xmOJRDYuftd6BOMm13VW/wMefw8f2wvpvcwA46ogXf8npRcaa9gs76Xct/PX25vuUM&#10;k/SdHMDrlh818rvN1bv1GBq9hB6GTkdGIB6bMbS8Tyk0QqDqtZO4gKA9NQ1EJxP9xp3oohwJ3Q1i&#10;WVUrMULsQgSlEWn3/qXJNwXfGK3SD2NQJza0nLilssaybvMqNmvZ7KIMvVUzDfkKFk5aT5eeoe5l&#10;kmwf7X9QzqoICCYtFDgBxliliwZSU1f/qHnsZdBFC5mD4WwTvh2s+n54DD8jS9MnmCjAIgLDA6jf&#10;SN6IMWAzz2RPsUGazkInE13+kgRGB8nb49lPPSWmaPN2Wa8+UEdRq169r6vit7gcDhHTVw2O5aLl&#10;keIqBOThAVO+XjankZnLy/WZSJq2E7MdId/kFPPWFrojaRkpzpbj815GzdnwzZNfOftTEU/F9lTE&#10;NHyG8kKyJA8f9wmMLQwuuDMDCqIQmx9NTvrv/zJ1edqbPwAAAP//AwBQSwMEFAAGAAgAAAAhAPBO&#10;kYzhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizC1hpRZamMXoyMVI8&#10;eFzYKZCys8huW/z3Tk96mzfz8uZ7+Wa2gzjh5HtHCuJFBAKpcaanVsFn9Xq3BuGDJqMHR6jgBz1s&#10;iuurXGfGnanE0y60gkPIZ1pBF8KYSembDq32Czci8W3vJqsDy6mVZtJnDreDTKIolVb3xB86PeJz&#10;h81hd7QKtl9UvvTf7/VHuS/7qnqM6C09KHV7M2+fQAScw58ZLviMDgUz1e5IxouB9TLhLuEyrFcp&#10;CLYkq3gJoubVQ3yfgixy+b9F8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAoZf4HmAEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDwTpGM&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 24" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.8pt;width:64.7pt;height:13pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7smX5lgEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1EklqiVqugJWIKQV&#10;IC08gOvYTUTsMTNuk749Y2/aIrghLs7EM/78/Xh7P/tRnCzSAKGV9aqSwgYD3RAOrfz+7cOrOyko&#10;6dDpEYJt5dmSvN+9fLGdYmPX0MPYWRQMEqiZYiv7lGKjFJneek0riDZw0wF6nfgXD6pDPTG6H9W6&#10;qjZqAuwigrFEvPvw3JS7gu+cNemLc2STGFvJ3FJZsaz7vKrdVjcH1LEfzEJD/wMLr4fAl16hHnTS&#10;4ojDX1B+MAgELq0MeAXODcYWDaymrv5Q89TraIsWNofi1Sb6f7Dm8+kpfkWR5ncwc4BFBMVHMD+I&#10;vVFTpGaZyZ5SQzydhc4Off6yBMEH2dvz1U87J2F4825db95wx3Cr3ryuq+K3uh2OSOmjBS9y0Urk&#10;uAoBfXqklK/XzWVk4fJ8fSaS5v0sho6R1znFvLWH7sxaJo6zlfTzqNFKMX4K7FfO/lLgpdhfCkzj&#10;eygvJEsK8PaYwA2FwQ13YcBBFGLLo8lJ//5fpm5Pe/cLAAD//wMAUEsDBBQABgAIAAAAIQDwTpGM&#10;4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4swtYaUWWpjF6MjFSPHhc&#10;2CmQsrPIblv8905Peps38/Lme/lmtoM44eR7RwriRQQCqXGmp1bBZ/V6twbhgyajB0eo4Ac9bIrr&#10;q1xnxp2pxNMutIJDyGdaQRfCmEnpmw6t9gs3IvFt7yarA8uplWbSZw63g0yiKJVW98QfOj3ic4fN&#10;YXe0CrZfVL703+/1R7kv+6p6jOgtPSh1ezNvn0AEnMOfGS74jA4FM9XuSMaLgfUy4S7hMqxXKQi2&#10;JKt4CaLm1UN8n4Iscvm/RfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+7Jl+ZYBAAAi&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8E6RjOEA&#10;AAANAQAADwAAAAAAAAAAAAAAAADwAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="3224DA5E" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="63E84657" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Page</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
@@ -17541,83 +33917,83 @@
                       <w:t>10</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487302144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AD9E756" wp14:editId="048CA816">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04C08F96" wp14:editId="6A5116C7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2814195</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2143760" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="25" name="Textbox 25"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2143760" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2A379C89" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="60DF5C3C" w14:textId="77777777" w:rsidR="007148F9" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Date</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>d'entrée</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>en</w:t>
@@ -17644,54 +34020,54 @@
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>3/18/2015</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="2AD9E756" id="Textbox 25" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:221.6pt;margin-top:743.8pt;width:168.8pt;height:13pt;z-index:-16014336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKZAyYmQEAACMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u2yAUvp/Ud0DcN9jZmk1WnGprtWlS&#10;tU3q+gAEQ4xmOJRDYuftd6BOMq13027wMefw8f2wvp3cwA46ogXf8npRcaa9gs76Xcuffn6+/sAZ&#10;Juk7OYDXLT9q5LebqzfrMTR6CT0MnY6MQDw2Y2h5n1JohEDVaydxAUF7ahqITib6jTvRRTkSuhvE&#10;sqpWYoTYhQhKI9Lu/UuTbwq+MVql78agTmxoOXFLZY1l3eZVbNay2UUZeqtmGvIfWDhpPV16hrqX&#10;SbJ9tK+gnFUREExaKHACjLFKFw2kpq7+UvPYy6CLFjIHw9km/H+w6tvhMfyILE2fYKIAiwgMD6B+&#10;IXkjxoDNPJM9xQZpOgudTHT5SxIYHSRvj2c/9ZSYos1l/e7t+xW1FPXq1U1dFcPF5XSImL5ocCwX&#10;LY+UV2EgDw+Y8v2yOY3MZF7uz0zStJ2Y7Qj5JseYt7bQHUnMSHm2HJ/3MmrOhq+eDMvhn4p4Kran&#10;IqbhDsoTyZo8fNwnMLYwuODODCiJQmx+NTnqP//L1OVtb34DAAD//wMAUEsDBBQABgAIAAAAIQBC&#10;Doc24gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN02pCHEqSoEJyRE&#10;Gg4cndhNrMbrELtt+HuWExx35ml2ptjObmBnMwXrUcJyIYAZbL222En4qF/uMmAhKtRq8GgkfJsA&#10;2/L6qlC59heszHkfO0YhGHIloY9xzDkPbW+cCgs/GiTv4CenIp1Tx/WkLhTuBr4SIuVOWaQPvRrN&#10;U2/a4/7kJOw+sXq2X2/Ne3WobF0/CHxNj1Le3sy7R2DRzPEPht/6VB1K6tT4E+rABglJsl4RSkaS&#10;bVJghGwyQWsaku6X6xR4WfD/K8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAApkDJiZ&#10;AQAAIwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEIO&#10;hzbiAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="04C08F96" id="Textbox 25" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:221.6pt;margin-top:743.8pt;width:168.8pt;height:13pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZs5dmmQEAACMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u2yAUvp+0d0DcN9jpmk1WnGpdtWpS&#10;tU3q+gAEQ4xmOIxDYuftd6BOMq13027wMefw8f2wvp3cwA46ogXf8npRcaa9gs76Xcuff3y++sAZ&#10;Juk7OYDXLT9q5Lebt2/WY2j0EnoYOh0ZgXhsxtDyPqXQCIGq107iAoL21DQQnUz0G3eii3IkdDeI&#10;ZVWtxAixCxGURqTd+5cm3xR8Y7RK34xBndjQcuKWyhrLus2r2Kxls4sy9FbNNOQ/sHDSerr0DHUv&#10;k2T7aF9BOasiIJi0UOAEGGOVLhpITV39peapl0EXLWQOhrNN+P9g1dfDU/geWZruYKIAiwgMj6B+&#10;InkjxoDNPJM9xQZpOgudTHT5SxIYHSRvj2c/9ZSYos1l/e76/Ypainr16qauiuHicjpETA8aHMtF&#10;yyPlVRjIwyOmfL9sTiMzmZf7M5M0bSdmO0K+zjHmrS10RxIzUp4tx197GTVnwxdPhuXwT0U8FdtT&#10;EdPwCcoTyZo8fNwnMLYwuODODCiJQmx+NTnqP//L1OVtb34DAAD//wMAUEsDBBQABgAIAAAAIQBC&#10;Doc24gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN02pCHEqSoEJyRE&#10;Gg4cndhNrMbrELtt+HuWExx35ml2ptjObmBnMwXrUcJyIYAZbL222En4qF/uMmAhKtRq8GgkfJsA&#10;2/L6qlC59heszHkfO0YhGHIloY9xzDkPbW+cCgs/GiTv4CenIp1Tx/WkLhTuBr4SIuVOWaQPvRrN&#10;U2/a4/7kJOw+sXq2X2/Ne3WobF0/CHxNj1Le3sy7R2DRzPEPht/6VB1K6tT4E+rABglJsl4RSkaS&#10;bVJghGwyQWsaku6X6xR4WfD/K8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANmzl2aZ&#10;AQAAIwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEIO&#10;hzbiAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="2A379C89" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="60DF5C3C" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Date</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>d'entrée</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>en</w:t>
@@ -17720,685 +34096,543 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>3/18/2015</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487302656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2318FF4E" wp14:editId="1107065E">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43E3AD5B" wp14:editId="107E4677">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6141097</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="728980" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="26" name="Textbox 26"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="728980" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="01A5752D" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="73E24176" w14:textId="731FC581" w:rsidR="007148F9" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Version</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>#</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00630FD7">
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
-                            <w:t>3</w:t>
+                            <w:t>9</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="2318FF4E" id="Textbox 26" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:483.55pt;margin-top:743.8pt;width:57.4pt;height:13pt;z-index:-16013824;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBoFvvmlwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbvNGkllhI1XQErENIK&#10;kHZ5ANexG4vYY2bcJn17xt60RXBb7cWZeMafvx9vbic/iKNBchBauVzUUpigoXNh38qfj5/frKWg&#10;pEKnBgimlSdD8nb7+tVmjI1ZQQ9DZ1AwSKBmjK3sU4pNVZHujVe0gGgCNy2gV4l/cV91qEZG90O1&#10;quubagTsIoI2RLx799SU24JvrdHpu7VkkhhaydxSWbGsu7xW241q9qhi7/RMQz2DhVcu8KUXqDuV&#10;lDig+w/KO41AYNNCg6/AWqdN0cBqlvU/ah56FU3RwuZQvNhELwervx0f4g8UafoIEwdYRFC8B/2L&#10;2JtqjNTMM9lTaoins9DJos9fliD4IHt7uvhppiQ0b75brd+vuaO5tbx5u6yL39X1cERKXwx4kYtW&#10;IsdVCKjjPaV8vWrOIzOXp+szkTTtJuG6jJxTzFs76E6sZeQ4W0m/DwqNFMPXwH7l7M8FnovducA0&#10;fILyQrKkAB8OCawrDK64MwMOohCbH01O+u//MnV92ts/AAAA//8DAFBLAwQUAAYACAAAACEAaP2Y&#10;suMAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzWV2FE7PNwkjVNVCFZIiDQs&#10;WDqxm1iNxyF22/D3uKuym9E9unOm2Mx2ICc9eeNQQLJkQDS2ThnsBHzVb/cpEB8kKjk41AJ+tYdN&#10;eXtTyFy5M1b6tAsdiSXocymgD2HMKfVtr630SzdqjNneTVaGuE4dVZM8x3I70AfGOLXSYLzQy1G/&#10;9Lo97I5WwPYbq1fz89F8VvvK1HXG8J0fhLhbzNs1kKDncIXhoh/VoYxOjTui8mQQkPFVEtEYPKUr&#10;DuSCsDTJgDRxek4eOdCyoP/fKP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaBb75pcB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaP2Y&#10;suMAAAAOAQAADwAAAAAAAAAAAAAAAADxAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="43E3AD5B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 26" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:483.55pt;margin-top:743.8pt;width:57.4pt;height:13pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmpqIFmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1GkFS4maroAVCGkF&#10;SMs+gOvYTUTsMTNuk749Y2/aIvaGuDgTz/jz9+PN7eQHcbRIPYRGLheVFDYYaPuwb+Tjj0+v1lJQ&#10;0qHVAwTbyJMlebt9+WIzxtquoIOhtSgYJFA9xkZ2KcVaKTKd9ZoWEG3gpgP0OvEv7lWLemR0P6hV&#10;Vd2oEbCNCMYS8e7dU1NuC75z1qRvzpFNYmgkc0tlxbLu8qq2G13vUceuNzMN/Q8svO4DX3qButNJ&#10;iwP2z6B8bxAIXFoY8Aqc640tGljNsvpLzUOnoy1a2ByKF5vo/8Gar8eH+B1Fmj7AxAEWERTvwfwk&#10;9kaNkep5JntKNfF0Fjo59PnLEgQfZG9PFz/tlIThzber9bs1dwy3ljdvllXxW10PR6T02YIXuWgk&#10;clyFgD7eU8rX6/o8MnN5uj4TSdNuEn3LyK9zinlrB+2JtYwcZyPp10GjlWL4EtivnP25wHOxOxeY&#10;ho9QXkiWFOD9IYHrC4Mr7syAgyjE5keTk/7zv0xdn/b2NwAAAP//AwBQSwMEFAAGAAgAAAAhAGj9&#10;mLLjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1ldhROzzcJI1TVQhWSIg0&#10;LFg6sZtYjcchdtvw97irspvRPbpzptjMdiAnPXnjUECyZEA0tk4Z7AR81W/3KRAfJCo5ONQCfrWH&#10;TXl7U8hcuTNW+rQLHYkl6HMpoA9hzCn1ba+t9Es3aozZ3k1WhrhOHVWTPMdyO9AHxji10mC80MtR&#10;v/S6PeyOVsD2G6tX8/PRfFb7ytR1xvCdH4S4W8zbNZCg53CF4aIf1aGMTo07ovJkEJDxVRLRGDyl&#10;Kw7kgrA0yYA0cXpOHjnQsqD/3yj/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOamogWY&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGj9&#10;mLLjAAAADgEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="01A5752D" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="73E24176" w14:textId="731FC581" w:rsidR="007148F9" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Version</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>#</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00630FD7">
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
-                      <w:t>3</w:t>
+                      <w:t>9</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12FA6D3E" w14:textId="77777777" w:rsidR="00491BCF" w:rsidRDefault="00491BCF">
+    <w:p w14:paraId="690342AB" w14:textId="77777777" w:rsidR="00AA1589" w:rsidRDefault="00AA1589" w:rsidP="00ED2827">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5509E7D0" w14:textId="77777777" w:rsidR="00491BCF" w:rsidRDefault="00491BCF">
+    <w:p w14:paraId="4C8EFACF" w14:textId="77777777" w:rsidR="00AA1589" w:rsidRDefault="00AA1589" w:rsidP="00ED2827">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6C9C52AA" w14:textId="77777777" w:rsidR="002D1246" w:rsidRDefault="002D1246">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56883D49" w14:textId="2938BB92" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0080A6E3" wp14:editId="28959643">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>6995160</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>251460</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1168580251" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="283210" cy="553085"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...20 lines deleted...]
-  <w:p w14:paraId="75BB4E82" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59628E14" w14:textId="0E46F27C" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487293952" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="230D2D11" wp14:editId="6CCCCF69">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07024334" wp14:editId="64282B44">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6553200</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>6587490</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>22860</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="317500" cy="579120"/>
-          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="8" name="Image 8"/>
+          <wp:docPr id="436836885" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="8" name="Image 8"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1" cstate="print"/>
-                  <a:srcRect r="-4384" b="17458"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="318105" cy="580224"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="502DB946" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29BBFB2B" w14:textId="52D13C0A" w:rsidR="00ED2827" w:rsidRDefault="00ED2827">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487296000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C52572F" wp14:editId="319A8F62">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79A3B676" wp14:editId="1319104E">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6553200</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>6637020</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>7620</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="304165" cy="579120"/>
-          <wp:effectExtent l="0" t="0" r="635" b="0"/>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="12" name="Image 12"/>
+          <wp:docPr id="1838055637" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="12" name="Image 12"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1" cstate="print"/>
-                  <a:srcRect b="17458"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304745" cy="580224"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelV relativeFrom="margin">
-[...1 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="61227209" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="077DEDCA" w14:textId="3AE4FC82" w:rsidR="00ED2827" w:rsidRDefault="00630FD7">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487298048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6643D90B" wp14:editId="382ECBA2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DB7D419" wp14:editId="13EC6C41">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6553200</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>6842760</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>99060</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="304165" cy="601980"/>
-          <wp:effectExtent l="0" t="0" r="635" b="7620"/>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="16" name="Image 16"/>
+          <wp:docPr id="953457780" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="16" name="Image 16"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1" cstate="print"/>
-                  <a:srcRect b="14200"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304745" cy="603128"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelV relativeFrom="margin">
-[...1 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
-    </w:r>
-[...209 lines deleted...]
-      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="66C9D9D8" w14:textId="77777777" w:rsidR="00A247A0" w:rsidRDefault="00000000">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49F639A3" w14:textId="26D1DBC6" w:rsidR="007148F9" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487300608" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4190C01F" wp14:editId="1D2DFF93">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B0102D2" wp14:editId="70D6260D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>6553200</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>457200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="304165" cy="579120"/>
           <wp:effectExtent l="0" t="0" r="635" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="22" name="Image 22"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="22" name="Image 22"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:srcRect b="17458"/>
                   <a:stretch/>
@@ -18407,267 +34641,56 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="304745" cy="580224"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...209 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04A85B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F004608A"/>
     <w:lvl w:ilvl="0" w:tplc="22021632">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="333333"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -19681,127 +35704,131 @@
   <w:num w:numId="2" w16cid:durableId="523788207">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="491675012">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="368922769">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1060712481">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="885218944">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="925724338">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="808328207">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A247A0"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A247A0"/>
+    <w:rsidRoot w:val="00ED2827"/>
+    <w:rsid w:val="0029342A"/>
+    <w:rsid w:val="00630FD7"/>
+    <w:rsid w:val="007148F9"/>
+    <w:rsid w:val="00773514"/>
+    <w:rsid w:val="00AA1589"/>
+    <w:rsid w:val="00B40607"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00ED2827"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="50840DC0"/>
-  <w15:docId w15:val="{324CE837-2C5B-4C14-A8E8-9533E719BC83}"/>
+  <w14:docId w14:val="18C16C90"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{54B3699C-3578-4A2B-BDB6-41A22E60086B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19828,51 +35855,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19941,51 +35968,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -20142,553 +36169,1063 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
     <w:pPr>
-      <w:ind w:left="2007"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
     <w:pPr>
-      <w:ind w:left="2007" w:hanging="567"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
     <w:pPr>
-      <w:ind w:left="2290" w:hanging="284"/>
-      <w:jc w:val="both"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
+    <w:name w:val="No List1"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED2827"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00ED2827"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00ED2827"/>
     <w:pPr>
-      <w:spacing w:line="248" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
       <w:ind w:left="107"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002D1246"/>
+    <w:rsid w:val="00ED2827"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002D1246"/>
+    <w:rsid w:val="00ED2827"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002D1246"/>
+    <w:rsid w:val="00ED2827"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002D1246"/>
+    <w:rsid w:val="00ED2827"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED2827"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10801" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:refund.before.closure@undp.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdtfo.corefinance@undp.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mptf.undp.org/document/download/7638" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10806" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10801" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:refund.before.closure@undp.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mptf.undp.org/document/download/7638" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10801" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10801" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdtfo.corefinance@undp.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2787</Words>
-  <Characters>15890</Characters>
+  <Words>2846</Words>
+  <Characters>16225</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>132</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>135</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18640</CharactersWithSpaces>
+  <CharactersWithSpaces>19033</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Althea Downie</dc:creator>
-  <cp:keywords>, docId:16149918323B4B614199AFF46C4DACCD</cp:keywords>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...45 lines deleted...]
-</file>