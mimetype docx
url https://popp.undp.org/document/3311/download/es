--- v0 (2025-10-27)
+++ v1 (2026-05-25)
@@ -1,18234 +1,37994 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="473D2C68" w14:textId="4493F521" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="1C7E4540" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reembolso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>donantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3333749A" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="12" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10DD68ED" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="580D154E" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...193 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1437"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los saldos no utilizados se reembolsan a los donantes cuando así se establece en el acuerdo de contribución con el donante y en el mandato de los fondos fiduciarios. Los reembolsos sólo pueden efectuarse</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cuando</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>especifica</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cierre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financiero</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r>
+        <w:r w:rsidRPr="00116C7F">
           <w:rPr>
-            <w:color w:val="0071BB"/>
-            <w:u w:val="single" w:color="0071BB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>pro</w:t>
+          <w:t>proyectos de desarrollo</w:t>
         </w:r>
-        <w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-11"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00116C7F">
           <w:rPr>
-            <w:color w:val="0071BB"/>
-            <w:u w:val="single" w:color="0071BB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>y</w:t>
+          <w:t>Cierre</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00116C7F">
           <w:rPr>
-            <w:color w:val="0071BB"/>
-[...6 lines deleted...]
-            <w:color w:val="0071BB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
             <w:spacing w:val="-11"/>
-            <w:u w:val="single" w:color="0071BB"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00116C7F">
           <w:rPr>
-            <w:color w:val="0071BB"/>
-[...80 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>financiero de fondos fiduciarios</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0071BB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2BD6CB" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="08F7379E" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="6" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68DC2440" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7401560E" w14:textId="3CECEE51" w:rsidR="00116C7F" w:rsidRPr="00E74E3D" w:rsidRDefault="00116C7F" w:rsidP="00E74E3D">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
-        <w:spacing w:before="43"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="43" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Proceso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donantes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6067AADA" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="724F3D23" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
-        <w:spacing w:before="196"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="196" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gastos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>compartidos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E277FD3" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="64E950D6" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C5FB33E" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="65CF1BF3" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2288" w:hanging="281"/>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="2"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>puede</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolsar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donantes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>siguientes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>situaciones:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6C3973" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="55701CEE" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2879"/>
         </w:tabs>
-        <w:spacing w:before="1" w:line="270" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="270" w:lineRule="exact"/>
         <w:ind w:left="2879" w:hanging="359"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donante</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>solicita</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cerrado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financieramente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E4C824" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4912C6A1" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2879"/>
         </w:tabs>
-        <w:spacing w:line="270" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
         <w:ind w:left="2879" w:hanging="359"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donante</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>solicita</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>curso</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDF0556" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="705AE51A" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35DCA29D" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6A1415BF" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1439"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>está</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>autorizada</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolsar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donantes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>saldos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gastos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>compartidos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nivel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fondo-proyecto-donante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5729F0" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="1F93319B" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="1"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66F0D246" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6CE2CC64" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1438"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La oficina en el país presenta un caso a través del sistema de gestión de casos UNALL para solicitar un reembolso que será tramitado por el GSSC, que recibe la solicitud de reembolso y verifica todos los justificantes pertinentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FBFAB76" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="53C8044D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="12" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37219427" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3B59CE12" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2288" w:hanging="281"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>puede</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolsar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donantes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>siguientes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>situaciones:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3D5E2F" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="7F43690B" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3352E586" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5821C966" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00E74E3D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="2572"/>
+          <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
-        <w:ind w:left="2572" w:hanging="236"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1530" w:right="8100" w:hanging="236"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Proyectos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>curso</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3C2537" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="23383861" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2999"/>
         </w:tabs>
-        <w:spacing w:before="21"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2999" w:hanging="425"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donante</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>solicita</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>curso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346C7929" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3ED7B169" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:before="20" w:line="273" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="20" w:after="0" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="1439" w:hanging="426"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>presenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>caso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>través</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNALL</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>solicitar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>será</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:position w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">tramitado </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>por el GSSC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4070ECFE" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="73BDF09E" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:before="5" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="5" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1440"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="31"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="32"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>revisa</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="31"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="31"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>situación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="31"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financiera</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="32"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="31"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="32"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="31"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>verifica</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="31"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>toda</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="31"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="31"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">documentación </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>justificativa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4740909C" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="58C4D7AE" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="280" w:lineRule="exact"/>
         <w:ind w:hanging="426"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>crea</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aplica</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>abono</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sistema,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>genera</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>factura</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F87D54" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="129318D6" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:before="21" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1440"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ejecuta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>proceso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ciclo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pago</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>notifica</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>oficina</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>país</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>éxito</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la transferencia de fondos al donante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61ECAC05" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="302C8F6D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>oficina en el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>país notifica</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donante el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolso efectuado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">y cualquier otro detalle </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pertinente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9037F9" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="38871F97" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AC02478" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="32D3B946" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00E74E3D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2571"/>
         </w:tabs>
-        <w:ind w:left="2571" w:hanging="281"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2571" w:right="6390" w:hanging="281"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Proyectos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cerrados</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financieramente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684407B4" w14:textId="524948B4" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7F778EF6" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:before="21" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lleva</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cabo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>procesos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cerrar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financieramente</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">desarrollo (Consulte el </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r>
+        <w:r w:rsidRPr="00116C7F">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0562C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0562C1"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>POPP sobre Cierre Financiero de Proyectos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E864C0" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="28B48016" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si el equivalente en dólares estadounidenses del saldo no gastado es inferior a 5.000 dólares,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="39"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="39"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="39"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>deberá</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>acuerdo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>contribución</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="38"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donante</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326DE3DB" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="2FA28444" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:type w:val="continuous"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidSect="00E74E3D">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="0" w:right="0" w:bottom="940" w:left="0" w:header="0" w:footer="743" w:gutter="0"/>
+          <w:pgMar w:top="2034" w:right="0" w:bottom="940" w:left="0" w:header="0" w:footer="743" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CCB14B0" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="08B8E7FE" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...9 lines deleted...]
-        <w:spacing w:before="56" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="56" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3000" w:right="1435"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>determinar si el donante permite al PNUD retener el saldo no gastado. Cuando los fondos puedan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>retenerse, la GSSC deberá transferir el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>saldo no gastado al</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fondo 11888 mediante un asiento en el libro diario. A falta de una cláusula en el acuerdo para este asunto,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>validará</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>oficina</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>país</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donantes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sobre el tratamiento de este saldo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7C2AF8" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="38A8B319" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1435"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si el saldo del fondo es superior a 5.000 dólares, la GSSC comprobará el acuerdo con el donante</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y/o</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>confirmará</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>oficina</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>país</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>decisión</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolsar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fondos.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La oficina en el país puede proponer al donante la reprogramación de los fondos a otro proyecto o los detalles de la transferencia si el donante desea la devolución de los fondos. Tanto la decisión de reprogramar como la de reembolsar los fondos deben ir acompañadas de un consentimiento por escrito de los donantes sobre la decisión adoptada. En ausencia de una estipulación para reembolsar el saldo del fondo en el acuerdo con el donante, este consentimiento por escrito formaría parte de los documentos justificativos para el reembolso del donante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F89427C" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3AEB85EC" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2999"/>
         </w:tabs>
-        <w:spacing w:line="279" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="279" w:lineRule="exact"/>
         <w:ind w:left="2999" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donante</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>solicita</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>proyectos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>desarrollo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cerrados</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financieramente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC87972" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="787D7F47" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2999"/>
         </w:tabs>
-        <w:spacing w:before="18"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="18" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2999" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>crea</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aplica</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>abono</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sistema,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>genera</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>factura</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E7E18E" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0188D11D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:before="21" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1438"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La GSSC ejecuta el proceso del ciclo de pago y notifica a la oficina en el país la transferencia</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>correcta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fondos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donante,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>oficina</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>país</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>notifica</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donante el reembolso y cualquier otro detalle pertinente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C4E7F1" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="78CB04FF" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6702DCD8" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F8BA513" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00E74E3D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2519"/>
+          <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
-        <w:ind w:left="2519" w:hanging="548"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2519" w:right="5940" w:hanging="548"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reembolsos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>grandes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donantes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DF3191" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="4B488146" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="547D857B" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="37943D30" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1437" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En el caso de reembolsos de donantes iguales o superiores a 1.000.000 de dólares, independientemente del estado del proyecto, el GSSC deberá consultar y obtener el visto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>bueno</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Jefe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Gestión</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Informes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Financieros</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(FPMR)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>OFM</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>para verificar si existe la posibilidad de que el equipo de gestión de las relaciones con los donantes del PNUD (BERA) estudie otras opciones con el donante, incluida la reprogramación de los fondos cuando sea posible para evitar el reembolso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E76989F" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4CFC1D59" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1437" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La solicitud de aprobación debe enviarse a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00116C7F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>refund.before.closure@undp.org.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Las OC deberán</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>facilitar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>identificación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>proyecto,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>motivo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>antes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>cierre operativo del proyecto y todos los demás documentos justificativos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C9FCE7" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="7EFEC109" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DF80E8D" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0E407115" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1436"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Consulte</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sección</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sobre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>requisitos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>específicos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donantes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolsos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UE, el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gobierno</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Japón,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolsos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>acuerdos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>servicios</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>administrativos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNOPS, los reembolsos del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>MPFT, los Países Bajos, el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNSDOS</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y el Banco Mundial</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sobre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los ingresos de las inversiones de los fondos fiduciarios del FMAM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5052E886" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="593EDB04" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17AF4A74" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5B64FE9F" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2006"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2006" w:hanging="566"/>
         <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>cuentas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(COA</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC7FB97" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C88EF41" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2289"/>
           <w:tab w:val="left" w:pos="2291"/>
         </w:tabs>
-        <w:spacing w:before="22" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="22" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2291" w:right="1438"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La oficina en el país debe proporcionar el COA completo para que la GSSC pueda preparar el abono (para reembolsos a donantes con cargo a la cuenta 51040) o el asiento (para transferencias a otro proyecto o devoluciones a un fondo común de recursos con cargo a la cuenta 51035).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250B9338" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="3C4F741E" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00F20EF3">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidSect="00116C7F">
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="481B8A22" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="4F268521" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="638F1C6E" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="65F55A05" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:before="56" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="56" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>utilizará</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>COA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>estándar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>abonar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cuenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>21030</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>caso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>déficit,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>oficina</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el país deberá proporcionar el COA para cubrir el déficit antes de que la GSSC proceda a preparar el abono para el reembolso. La GSSC deberá asegurarse de que el COA utilizado para registrar los reembolsos y procesar los pagos en la cuenta de reembolso del CG (21030) coincide plenamente para compensar el saldo en todos los niveles de COA en el CG.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE41453" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="108B6A01" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AEC5EDC" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="4F6E6953" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09000C4C" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59CB817F" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2006"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2006" w:hanging="566"/>
         <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>antes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>inicio</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>contrato/proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E46226" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6F33D800" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2290"/>
           <w:tab w:val="left" w:pos="2336"/>
         </w:tabs>
-        <w:spacing w:before="21" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1435"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si se recibe una </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contribución</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero el acuerdo no ha finalizado y es necesario reembolsar la contribución, la GSSC, en nombre de la oficina en el país, deberá obtener la aprobación (con todos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>documentos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>justificativos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pertinentes)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Jefe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Gestión</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Rendimiento</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Financiero y Presentación de Informes, OFM, autorizando la devolución de fondos para cualquier reembolso de 1.000.000 $ o superior.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119641E5" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="32F2634C" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C6AABDB" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="17D838A6" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2005"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2005" w:hanging="566"/>
         <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Reembolsos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>si</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>utilizan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>contribuciones</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donantes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334FDD35" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5D01EA35" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:before="22" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="22" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la contribución del donante está expresada en divisas distintas al USD, la CO no ha utilizado las contribuciones y el donante ha solicitado el reembolso de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>las mismas</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, la CO debe proporcionar al GSSC la razón por la que los fondos no se han utilizado y si la CO ha negociado con</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>donante</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>reprogramación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>fondos.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>debe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>utilizar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>misma</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>fecha</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>tipo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de cambio</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>moneda</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>recibió</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>depósito</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>evitar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>cualquier</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ganancia/pérdida de cambio al procesar el reembolso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E5FC45" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="2D82CC0C" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="6" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="270B9785" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0DDAA534" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2005"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2005" w:hanging="566"/>
         <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Devolución</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>depósito</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aplicado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C0827E" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="18008240" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:before="22"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="22" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Si</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ha</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>recibido</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>depósito</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Donante</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pero</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el depósito</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ha</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>aplicado y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ha tenido que devolverse al Donante (o bien el proyecto no se ha iniciado/se ha cancelado/el depósito de contribución no se ha identificado o el acuerdo no se ha finalizado), la GSSC tramitará el reembolso como se indica a continuación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5ABF97" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="66919A3A" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A74D6F3" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7AD6A01F" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2571"/>
           <w:tab w:val="left" w:pos="2574"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1439"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Solicitar la información del donante a través de la oficina del país receptor/BERA (si el receptor no está identificado) para obtener los datos de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la cuenta bancaria en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la que deben devolverse los fondos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6729FB" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="16C9CB89" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53C245C5" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="56920D6D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2570"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2570" w:hanging="280"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Registre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ingreso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>como</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>"Diario</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>directo".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFB6A42" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="3C19F374" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E28620E" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4A9D6F59" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2569"/>
           <w:tab w:val="left" w:pos="2573"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2573" w:right="1436"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Aplique el depósito a la Cuenta de Reembolsos Pendientes a Donantes (21030) utilizando el siguiente COA:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E46AB80" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="14C58ABE" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="182DFD15" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="79685397" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2573"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cuenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GL:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>21030</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(Reembolsos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pendientes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donantes)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3752CF38" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="325BCD61" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2573"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Unidad</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>operativa:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>H35</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE460D8" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="06E2D018" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:spacing w:before="22"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="22" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2573"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Código</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fondo:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>00001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6445F1" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4655D1A1" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:spacing w:before="20"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="20" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2579"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Código</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donante:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Según</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CO/BERA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DBF19D" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6557EE12" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:spacing w:before="22"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="22" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2580"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Proyecto:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>necesario</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D0DD50" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7955078C" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:spacing w:before="21"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2579"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Centro</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>costes:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>dept</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>id</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(21210)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C738A1" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="4E0F6BFC" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:sectPr w:rsidR="00F20EF3">
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidSect="00116C7F">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FD447FD" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="40AE9291" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DDA8409" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="2EF0BD3E" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2571"/>
           <w:tab w:val="left" w:pos="2573"/>
         </w:tabs>
-        <w:spacing w:before="56"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="56" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2573" w:right="1439"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>continuación,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>emitirá</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>factura</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>PO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>utilizando</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ID</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>proveedor</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">configurado con los datos de la cuenta bancaria facilitados por el Donante. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El COA a utilizar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe ser el mismo que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el utilizado en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>solicitud de depósito mencionada</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>anteriormente en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>parte</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>iv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BD3B42" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="6498BD8D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B97385A" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="52ACB5BE" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2571"/>
           <w:tab w:val="left" w:pos="2573"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2573" w:right="1436"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Cuando</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Donante</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>remite</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>dinero</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>cuenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>bancaria</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>por</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>error</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(por</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ejemplo,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la contribución al FNUAP/UNICEF se abonó erróneamente en la cuenta bancaria del PNUD), y el Donante indica que esta transferencia fue un error, la GSSC puede iniciar el proceso de devolución de los fondos. Las Operaciones de Tesorería en la Sede deben ser notificadas junto con la documentación pertinente para que la Tesorería pueda dar al banco del PNUD una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>"autorización</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>débito"</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>recibir</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>solicitud</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>devolución</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>remitente.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Debe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>crearse un diario directo a la cuenta de mayor 14075 y, una vez recibida la fecha de devolución de los fondos, debe crearse un ID de depósito negativo para cargarlo a la cuenta de mayor 14075. No es necesario emitir una factura AP aquí.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7359CBAE" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="46C52CF7" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56E7BD22" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="155ACBA3" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="134FA2FC" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5742DFC4" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2159"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2159" w:hanging="720"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Repercusiones</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financieras</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>auditoría</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>tras</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>cierre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financiero</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712C6B05" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="3B8F3AD8" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="6" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="501297FA" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00D145BE" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2517"/>
           <w:tab w:val="left" w:pos="2519"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2519" w:right="1439" w:hanging="360"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Ocasionalmente,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>algunos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>proyectos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pueden</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>someterse</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ejercicio</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>auditoría</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>después</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del cierre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financiero</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>y,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>por</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>lo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>tanto,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>incurrir</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>algún</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>impacto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financiero</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>después</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de que el proyecto se haya cerrado financieramente y sus saldos de fondos restantes se hayan reembolsado a los donantes (o reprogramado para otro proyecto).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745D20B8" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="776D3242" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33BD16F3" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="332DFC93" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2516"/>
           <w:tab w:val="left" w:pos="2519"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2519" w:right="1440" w:hanging="361"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>tales</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>situaciones,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pueden</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>darse</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>varios</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>escenarios</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>respecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>impacto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financiero</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>auditoría:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78263586" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="063F5651" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2169" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1092"/>
         <w:gridCol w:w="3594"/>
         <w:gridCol w:w="3798"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F20EF3" w14:paraId="41ECB8ED" w14:textId="77777777">
+      <w:tr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w14:paraId="698F018D" w14:textId="77777777" w:rsidTr="009E68BC">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE0604B" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="46DF1CC5" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Escenario</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3594" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="76DB1EF2" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="785F8602" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Descripción</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3F13F0" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="03A4EFC5" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Medidas</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>que</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>debe</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>adoptar</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>el</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CGSS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20EF3" w14:paraId="7D349A5C" w14:textId="77777777">
+      <w:tr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w14:paraId="062F984A" w14:textId="77777777" w:rsidTr="009E68BC">
         <w:trPr>
           <w:trHeight w:val="1611"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="317F34AA" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2E3B65C6" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78142C0E" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="37BC37D2" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Si el informe de auditoría se emite después de que el proyecto esté cerrado financieramente y el IP/RB reembolsa los fondos al PNUD, causando</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>un</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>excedente</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>adicional</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-11"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>en</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38EB0E2C" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4AB6336D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>el</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>fondo</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>para</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>el</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>proyecto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C8B75D8" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4ADFC905" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>GSSC procederá a registrar esos fondos adicionales</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-9"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>como</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-9"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>corresponde</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-9"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">emitirá un reembolso complementario al </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Donante.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20EF3" w14:paraId="3845E6FC" w14:textId="77777777">
+      <w:tr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w14:paraId="0430FF7E" w14:textId="77777777" w:rsidTr="009E68BC">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6612B2C8" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6AF20FB2" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76618A21" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6350FE12" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="90"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107" w:right="90"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Si el informe de auditoría se emite una</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>vez</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>cerrado</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>financieramente</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>el proyecto</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>hay</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>cierta</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>reclasificación</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16FD0E46" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="352FF3A6" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>gastos</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>que</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>debería</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>registrarse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="051957B1" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0BA2EB7E" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="45"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107" w:right="45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>La</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>procederá</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>realizar</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>los</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">ajustes de cuenta correspondientes </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>si el</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">impacto </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">en el CDR </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>es nulo</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20EF3" w14:paraId="1D979781" w14:textId="77777777">
+      <w:tr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w14:paraId="61784838" w14:textId="77777777" w:rsidTr="009E68BC">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CBB2889" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="66C63985" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="99"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="630F0B8D" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5D999EB9" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:right="126"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107" w:right="126"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Si</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>auditoría</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>concluye</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>que</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>los</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>gastos deben registrarse a nivel de</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="40"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>proyecto, aumentando así el importe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="533AFCC2" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="696AFF43" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="249" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="249" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>total</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>del</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CDR.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18FF84D5" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="48CFA84C" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>se</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>pondrá</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>contacto</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>con</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">OFM para determinar el tratamiento </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>adecuado.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B9BE536" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="5E7779AA" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:sectPr w:rsidR="00F20EF3">
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidSect="00116C7F">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06B52F0C" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="28834920" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FDA9E72" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4F990659" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
-        <w:spacing w:before="43"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="43" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Requisitos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>específicos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donantes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FD795F" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="3C95673D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0725F207" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4AA66002" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Devoluciones</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C2B914" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="6BBE0630" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A43197F" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="74005AFE" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2082"/>
           <w:tab w:val="left" w:pos="2084"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2084" w:right="1436" w:hanging="360"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>BERA en Bruselas enviará un correo electrónico con la copia de la Nota de Débito (DN) de la UE como archivo adjunto para las devoluciones a la UE. En</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ocasiones, la oficina en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>país facilitará el DN</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UE,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pero</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>si</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>oficina</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>país</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>solicita</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UE</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sin</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>DN</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pero</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>facilita</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>correo electrónico/carta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UE</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>datos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>bancarios,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>deberá</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>solicitar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>confirmación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>BERA sobre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>si</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>debe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>proceder</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sin</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>nota</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>adeudo.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>continuación,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>especialista</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>envía un correo electrónico a la oficina en el país solicitando el informe financiero final aceptado por la UE, tal y como se ha mencionado anteriormente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B35DFD2" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="4CAFB058" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CD86E75" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="0B0CF35E" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="10"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66123905" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0AE116FF" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reembolsos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gobierno</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Japón</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64226FB2" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="783BF0CD" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1823FBAC" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2E91E335" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1438"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Cuando los proyectos financiados por Japón (normalmente el fondo para niños 32045 de JPN) se cierran operativamente y es necesario reembolsar el saldo restante o transferirlo al código del fondo matriz de la Unidad BERA de Japón (JU), la OC debe consultar en primer lugar con el punto focal de la Oficina Regional JU lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377AC090" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2DC6301D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3281"/>
         </w:tabs>
-        <w:spacing w:before="1" w:line="268" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="268" w:lineRule="exact"/>
         <w:ind w:left="3281" w:hanging="442"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Formato</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Informe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Financiero</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Final</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(IFF)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3A2E4C" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2730836E" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3279"/>
         </w:tabs>
-        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
         <w:ind w:left="3279" w:hanging="514"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Presupuesto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aprobado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020F1F96" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0B2EE3F6" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3278"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3278" w:hanging="563"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Descripción</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193B6847" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="20EC1568" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1439"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A continuación, la OC presenta una solicitud a través de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> con los documentos pertinentes adjuntos y notifica al funcionario designado por la OC para que examine y apruebe la solicitud:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171C3AC6" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1BFE03BC" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3280"/>
           <w:tab w:val="left" w:pos="3283"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1439"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>copia</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>informe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financiero</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>final</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>firmado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>enviado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>embajada</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>japonesa</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>local con una carta de presentación;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31077348" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7AE20BAD" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3279"/>
         </w:tabs>
-        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
         <w:ind w:left="3279" w:hanging="514"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>CoA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>COs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="05DE5139" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4CE6D785" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2288" w:hanging="281"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>CGSS</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>comprueba</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>verifica</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>todos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>justificantes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>están</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>completos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDEB6CC" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4EE6E3E7" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1436"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>verifica</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>saldos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>finales</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>gastados</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>notifica</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>OC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>prepare</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="17"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>FFR</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(si</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="17"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="19"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>OC presentó</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>borrador</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>FFR</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>siguiendo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>formato</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>informe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Gobierno</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Japón.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471787B3" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0AC205EA" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
         </w:tabs>
-        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
         <w:ind w:left="2288" w:hanging="281"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>OC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>presenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>FFR</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>firmado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Embajada</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>local</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Japón</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>carga</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>copia</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBDC4D4" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="50699230" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1438"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>envía</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>FFR</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>firmado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Japan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>BERA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>obtiene</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>confirmación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Japan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>BERA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sobre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>cuenta de mayor que debe utilizarse, es decir, 51040 (para el reembolso por lotes) o 51035 (para la transferencia del saldo no utilizado al fondo principal).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4734DAF2" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7D1A0D68" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1440"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC procesa un asiento para mover fondos del hijo (Proyecto CO) al padre (Código de fondo 55045, OU H23) para el reembolso por lotes de la siguiente manera:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C05F56" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="6B81440B" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2320" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="760"/>
         <w:gridCol w:w="908"/>
         <w:gridCol w:w="622"/>
         <w:gridCol w:w="788"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="665"/>
         <w:gridCol w:w="1354"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F20EF3" w14:paraId="220100CD" w14:textId="77777777">
+      <w:tr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w14:paraId="27AE5268" w14:textId="77777777" w:rsidTr="009E68BC">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1655E2" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="591C3E2D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE9B1AA" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2B8A18A5" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="93" w:right="138"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cuenta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="622" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2351BC8C" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6BE032AD" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11BB0F05" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="130514A8" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fondo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="503BE338" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="44F6239C" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Departamento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2488C239" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="31C0E274" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="104" w:right="280"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">PC </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1354" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8FC73F" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4FBC3A41" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FDB7ABF" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0313BFB6" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="84" w:right="91"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Donante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20EF3" w14:paraId="0BA13E8C" w14:textId="77777777">
+      <w:tr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w14:paraId="2B47F0B3" w14:textId="77777777" w:rsidTr="009E68BC">
         <w:trPr>
           <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B88856D" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="659C167B" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="246" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="246" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F736EFA" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="30174E17" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="246" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="246" w:lineRule="exact"/>
               <w:ind w:left="16" w:right="139"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>51040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4959" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="6A75587D" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="091BA74B" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="246" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="246" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>cargo</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>JU</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>&amp;</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>CO</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Child</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>32045)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32D0B44A" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="04EDA10C" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="246" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="246" w:lineRule="exact"/>
               <w:ind w:left="82" w:right="190"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>000141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20EF3" w14:paraId="746FE3F7" w14:textId="77777777">
+      <w:tr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w14:paraId="2EDE19F4" w14:textId="77777777" w:rsidTr="009E68BC">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43E93529" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="01E9C45E" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64A9377D" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="001F0C9D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="16" w:right="139"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>51040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4959" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC2AF32" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="42339AEF" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>cargo</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>JU</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>(Cr</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Parent</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>55045)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29C7E383" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="50CBA0A1" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="82" w:right="190"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>000141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03897099" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7D110263" w14:textId="77777777" w:rsidR="00E74E3D" w:rsidRDefault="00E74E3D" w:rsidP="00E74E3D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2857"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2857"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55DC86F4" w14:textId="77777777" w:rsidR="00E74E3D" w:rsidRPr="00E74E3D" w:rsidRDefault="00E74E3D" w:rsidP="00E74E3D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2857"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2857"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19967AD6" w14:textId="687F774F" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2857"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2857" w:hanging="359"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>COA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>estándar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>dado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>por</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>JU</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>parte</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>crediticia</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> es:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB1466B" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="3CF32B60" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2321" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="854"/>
         <w:gridCol w:w="577"/>
         <w:gridCol w:w="780"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="812"/>
         <w:gridCol w:w="1015"/>
         <w:gridCol w:w="1046"/>
         <w:gridCol w:w="988"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F20EF3" w14:paraId="53C72EB5" w14:textId="77777777">
+      <w:tr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w14:paraId="18AB3F9D" w14:textId="77777777" w:rsidTr="009E68BC">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE7507D" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="57D3CE3A" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1" w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E07882C" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="739B646E" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1" w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cuenta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="577" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02000C1B" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2B68B63D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1" w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56DD0EB2" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6B2419C0" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1" w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fondo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7989A6EB" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="62FCC18D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1" w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Departamento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30D57790" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="159A2028" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1" w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>PC</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0858A243" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="54D06184" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1" w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B559ABD" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5939EDA0" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1" w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Actividad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1E198E" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1E5E09D0" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1" w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Donante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B57B298" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="7CB435B6" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:spacing w:line="248" w:lineRule="exact"/>
-        <w:sectPr w:rsidR="00F20EF3">
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidSect="00116C7F">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E6B26B9" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="287D727E" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="3"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2321" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="854"/>
         <w:gridCol w:w="577"/>
         <w:gridCol w:w="780"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="812"/>
         <w:gridCol w:w="1015"/>
         <w:gridCol w:w="1046"/>
         <w:gridCol w:w="988"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F20EF3" w14:paraId="2484B103" w14:textId="77777777">
+      <w:tr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w14:paraId="39284C0D" w14:textId="77777777" w:rsidTr="009E68BC">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB92ED8" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6F9E0A7C" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="854" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E46F1AE" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1D053887" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>51040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="577" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42B2788D" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6C5641B9" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>H23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53C798FB" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="44243644" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>55045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B44B445" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3C42A373" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>04012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05C481CD" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="638536F6" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="90"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:ind w:left="107" w:right="90"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">en </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>blanco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB45AEE" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="089A6073" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="108" w:right="292"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">en </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>blanco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1046" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="481144E9" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2572D087" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="226" w:right="205" w:firstLine="186"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">en </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>blanco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598D806D" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="40B6A016" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>000141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11878AA6" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="59FA6351" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17DEAB85" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="75C0F709" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2858"/>
         </w:tabs>
-        <w:spacing w:before="100"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Basándose</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>solicitud</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>EC,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>tramitará</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5466BD0B" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="06D20198" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2296" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="754"/>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="785"/>
         <w:gridCol w:w="798"/>
         <w:gridCol w:w="858"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="991"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F20EF3" w14:paraId="3276AFE7" w14:textId="77777777">
+      <w:tr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w14:paraId="214F80E5" w14:textId="77777777" w:rsidTr="009E68BC">
         <w:trPr>
           <w:trHeight w:val="804"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="046F43E3" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4193D84B" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>/Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B8C1CBA" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5FDD984D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cuenta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0936ED6E" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5328A0C2" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3F50FB" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="58AC03B3" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fondo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6712739D" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A16BFF8" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105" w:right="93"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Depar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>tamen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="49EA4459" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="35CF740C" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="247" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4CDCE7" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="72A3B9DC" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>PC</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC36A34" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0E1E3465" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105" w:right="119"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Proyec</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79CE1006" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="37CCC9C1" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="155"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Activida</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7149ACCA" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4664BA65" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="88" w:right="87"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Donante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20EF3" w14:paraId="3DC67E52" w14:textId="77777777">
+      <w:tr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w14:paraId="13DDB03D" w14:textId="77777777" w:rsidTr="009E68BC">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4707C3" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0210A09F" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56018B52" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="52EE958E" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>51040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5283" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="144AAD92" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="25EC3F5B" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>cargo</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>JU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF17948" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="73475D92" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="88" w:right="185"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>000141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F20EF3" w14:paraId="6D34C1BB" w14:textId="77777777">
+      <w:tr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w14:paraId="35DE953C" w14:textId="77777777" w:rsidTr="009E68BC">
         <w:trPr>
           <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02E8EE5A" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3ABED3ED" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0CAF03" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45D4F4AD" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>21030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA2E866" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15BB78ED" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CO</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46BA6786" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="541ADB09" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>00001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78224AAE" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2551D84A" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>21210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
           </w:tcPr>
-          <w:p w14:paraId="5697EE98" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+          <w:p w14:paraId="4FE35790" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA920F3" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+          <w:p w14:paraId="5FA3107E" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
           </w:tcPr>
-          <w:p w14:paraId="7C61DB0C" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+          <w:p w14:paraId="0DBCA22B" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="0"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="511D5438" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+          <w:p w14:paraId="18A610C8" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="1"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="88" w:right="185"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00116C7F">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>000141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BF91786" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="370FEAB3" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E083B6F" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="78ABAEF0" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2858"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1438" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>continuación,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>OC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>presenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>solicitud</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>cierre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financiero</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>y es responsabilidad de la GSSC cerrar financieramente el proyecto en Quantum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDCDD4D" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="6D632C30" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="21"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2022B3DB" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="10A32926" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1441"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Consulte en el Apéndice </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:u w:val="single" w:color="0562C1"/>
+      <w:r w:rsidRPr="00E74E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2 el </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>diagrama de flujo del proceso de reembolso de donantes del Gobierno de Japón.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5AAD13" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="5E6E4615" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27AEADE9" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="47838512" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73528ECB" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1B94DD88" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00E74E3D" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reembolsos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNOPS</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>MSA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413D0911" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="374AD4A0" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00E74E3D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2007"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2007"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390363A7" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2287"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:before="44"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los acuerdos de servicios de gestión son proyectos del PNUD ejecutados en nombre del PNUD por UNOPS, que posteriormente cobra al PNUD una comisión de gestión por este servicio. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El donante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>entrega</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>contribución</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Tesorería</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>PNUD,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>deposita</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>fondos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>nombre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNOPS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D91ACD0" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5212CED1" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2291"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2291" w:right="1434"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNOPS incurrirá en gastos como parte de la ejecución de las actividades del proyecto, que registrará en su libro mayor. Dos veces al año (es decir, en junio y diciembre) se elabora el informe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>acuerdos de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>servicios administrativos y se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>envía al PNUD. Este</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>informe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>proporciona detalles</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(a nivel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de donante)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de las contribuciones</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>y gastos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>periodo,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>que posteriormente se eliminan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>libro</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>mayor</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNOPS</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>contabilizan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>libro</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>mayor</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(sólo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>nivel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de fondo), ya que las transacciones pertenecen al PNUD y no a UNOPS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389F8706" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3694F6E7" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2291"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2291" w:right="1439"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>vez</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>finalizado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>proyecto,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNOPS</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>facilitará</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>donante</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>informe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financiero</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>final,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC reembolsará al donante los fondos restantes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0BB464" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0BD0C0A1" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2291"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2291" w:right="1437"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Si se produjera algún reembolso, es importante disponer de la documentación de reembolso correcta para reintegrar correctamente el fondo de donantes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B14378B" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="627AA99E" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01A3B9D3" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="16C9F708" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Devoluciones</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>MPTF</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011C7D8B" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="5D169F35" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="27"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D08DF37" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="47E6A206" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1439"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Para los reembolsos a la MPTF, el proceso de reembolso a los donantes está ahora totalmente centralizado en la GSSC, por lo que las oficinas en los países deben presentar su solicitud a la GSSC. El GSSC revisará el saldo no utilizado del siguiente modo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18681C48" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="75E29DFD" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2571"/>
           <w:tab w:val="left" w:pos="2574"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1439"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Si los datos de la pasarela MPTF están actualizados, la GSSC cotejará el saldo de Quantum con el de la pasarela. Si el saldo coincide totalmente, la GSSC tramitará el reembolso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D11B279" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="11D3DCA3" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2569"/>
           <w:tab w:val="left" w:pos="2573"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2573" w:right="1439"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Si</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>datos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pasarela</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>MPTF</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>están</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>actualizados,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>realizará</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>simulación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>y obtendrá una confirmación del personal del MPTF antes de tramitar el reembolso. En este</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF8AE43" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="07C41815" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00F20EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidSect="00116C7F">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1142262C" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="08DCA052" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31BF13B1" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="12FF103B" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="56"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="56" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2574" w:right="1441"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>caso, el proyecto no se cerrará financieramente hasta que se actualice la pasarela del MPTF y se revalide el saldo final no gastado contra la pasarela.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A633F80" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5E1E61E0" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2429"/>
           <w:tab w:val="left" w:pos="2432"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2432" w:right="1437" w:hanging="427"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para comprobar el número de proyecto MPTF en Quantum, debe seleccionarse el código de cliente (donante) y, si el cliente tiene varias cuentas bancarias, debe seleccionarse la cuenta bancaria pertinente facilitada en el correo electrónico/carta/factura de confirmación del </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C87CEF2" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4E9DC24A" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
           <w:tab w:val="left" w:pos="2432"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2432" w:right="1436" w:hanging="427"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una vez procesado y pagado el reembolso, la GSSC debe informar a la oficina de MPTF según la instrucción de cierre </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="00116C7F">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0562C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0562C1"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>http://mptf.undp.org/document/download/7638.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="211ACB4B" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="15336AA6" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
-        <w:spacing w:line="267" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="267" w:lineRule="exact"/>
         <w:ind w:left="2430" w:hanging="424"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>reembolsos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>deben</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>tramitarse</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>como</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>transferencia</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>bancaria</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>través</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>diario.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF5CAA0" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="708F2D01" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2430"/>
           <w:tab w:val="left" w:pos="2432"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2432" w:right="1439" w:hanging="426"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>informará</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Oficina</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>MPTF</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>cuando</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>tramite</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>por</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>correo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">electrónico con la referencia del proyecto y copia a MPTFO Core </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Finance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00116C7F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>mdtfo.corefinance@undp.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F6B0F74" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="3FBE833D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="093C98E1" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0ABD8904" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Países</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bajos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Devoluciones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C1AB01" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="243E075E" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44CA3934" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7AAD5B5D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1439"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los reembolsos a los Países Bajos del saldo no gastado por un importe igual o superior a 5.000 dólares estadounidenses se tramitarán con arreglo a las siguientes condiciones:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0152D7" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="67970428" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2289"/>
         </w:tabs>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2289" w:hanging="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cuando</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Países</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bajos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>son</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>único</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donante</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gastos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>compartidos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D3B881" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="278758A9" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3237"/>
         </w:tabs>
-        <w:spacing w:before="39"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3237" w:hanging="463"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>está</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financieramente</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cerrado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135A01C3" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0E6114FA" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3237"/>
         </w:tabs>
-        <w:spacing w:before="40"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3237" w:hanging="513"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>acuerdo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ha</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>terminado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F024198" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3D6E7C88" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3235"/>
           <w:tab w:val="left" w:pos="3240"/>
         </w:tabs>
-        <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="41" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3240" w:right="1437" w:hanging="568"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>considera</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financieramente</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>finalizado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>siguiente</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Estado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Financiero Certificado (CFS).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149B676C" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="52AC52B5" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3238"/>
         </w:tabs>
-        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
         <w:ind w:left="3238" w:hanging="564"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Países</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bajos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>han</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>revisado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CSA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>han</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aprobado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DB4FCF" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="37EDD9C6" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3238"/>
           <w:tab w:val="left" w:pos="3240"/>
         </w:tabs>
-        <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="41" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3240" w:right="1437" w:hanging="515"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La solicitud de reembolso puede ser enviada por los Países Bajos incluyendo la información de la cuenta bancaria para el procesamiento del pago.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00918D2C" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3AC8499C" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2519"/>
         </w:tabs>
-        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
         <w:ind w:left="2519" w:hanging="359"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Países</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bajos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>son</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>uno</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donantes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gastos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>compartidos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE183B5" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="30BCC6DB" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3237"/>
         </w:tabs>
-        <w:spacing w:before="41"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="41" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3237" w:hanging="463"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>acuerdo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ha</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>terminado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6886B5D5" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="55258996" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3237"/>
         </w:tabs>
-        <w:spacing w:before="40"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3237" w:hanging="513"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pueden</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aplicar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gastos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>saldo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fondos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>neerlandeses</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FA9428" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1C1C2B04" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3235"/>
           <w:tab w:val="left" w:pos="3240"/>
         </w:tabs>
-        <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="41" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3240" w:right="1440" w:hanging="568"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CFS</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>año</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>finalizó</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>acuerdo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>presenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Países</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bajos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>indica</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>saldo del proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32128BF6" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7FAB0507" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3238"/>
         </w:tabs>
-        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
         <w:ind w:left="3238" w:hanging="564"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Países</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bajos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>han</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>revisado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CSA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>han</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aprobado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C903682" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5EECCFCF" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3238"/>
           <w:tab w:val="left" w:pos="3240"/>
         </w:tabs>
-        <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="41" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3240" w:right="1437" w:hanging="515"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La solicitud de reembolso puede ser enviada por los Países Bajos incluyendo la información de la cuenta bancaria para el procesamiento del pago.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1387E069" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3DED1230" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2518"/>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1435" w:hanging="360"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cuando el reembolso se efectúe en dólares</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>estadounidenses o los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Países Bajos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>indiquen que la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cuenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>bancaria</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>deben</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>abonarse</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fondos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>encuentra</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>país</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>programa, el CGSS tramitará el reembolso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB8E50C" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="7F4BEC81" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7637F372" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="1EBD0634" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bélgica</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Restituciones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554C1BC5" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="54A3BDC0" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63D243E8" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="28B345D2" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Este</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donante</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ha</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>solicitado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>saldos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>utilizados</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>abonen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cuenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Especial</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(21030 para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="34"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>saldos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="34"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>residuales</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="34"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="34"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>21025</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="34"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="34"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>intereses).</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="33"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>OFM</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="34"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>mantiene</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="35"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="34"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cuenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="35"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Especial.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="34"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="35"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vez</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14841857" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="008A3F51" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00F20EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidSect="00116C7F">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AA67B27" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="52ABB87A" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="17"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FCF4DD3" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="20D1070D" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="55" w:line="276" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="55" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2290" w:right="1437"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>recibida</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>solicitud</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>oficina</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>país,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>confirmada</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>por</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>solicitud</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>escrita</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bélgica,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC crea el abono para acreditar el saldo no gastado en la Cuenta Especial 21030 para facilitar el reembolso del donante o crear el asiento para reprogramarlo en otro proyecto COA facilitado por la oficina en el país.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE97C81" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="0E083DCA" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E5A4D6F" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6D372D78" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1438"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Estados Unidos: Reembolsos de USAID o del Departamento de Estado de EE.UU. a través de la carta de crédito</w:t>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estados Unidos: Reembolsos de USAID o del Departamento de Estado de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EE.UU.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a través de la carta de crédito</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29597CBC" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="78D8528C" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6912F0DE" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1DE3ABBD" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1437"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los reembolsos a USAID o USDOS por contribuciones recibidas a través de la carta de crédito estadounidense son gestionados por el GSSC. Además de los requisitos previos para los reembolsos a los donantes, los reembolsos a USAID/USDOS requieren un informe que indique los gastos finales del proyecto o del fondo fiduciario. Las solicitudes de este informe deben enviarse</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la GSSC utilizando</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unite/UNALL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>preparación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y firma</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>por un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>funcionario de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la sede.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>transmitirá</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>este</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>informe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>USAID/USDOS,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vez</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reducirá</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>carta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>crédito en la cantidad a reembolsar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AF53CF" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="42403446" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="25"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F2EF9E6" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="34222744" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2007"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="567"/>
-        <w:rPr>
-          <w:color w:val="333333"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Devoluciones</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fondos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fiduciarios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2835D442" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="1D491A45" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="341CAA70" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1881963F" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2288"/>
           <w:tab w:val="left" w:pos="2290"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1439"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gestor</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fondo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fiduciario</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>presenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>solicitud</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>utilizando</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unite/UNALL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lista de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>comprobación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>finalización</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fondo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fiduciario</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cumplimentada</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>autorización</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gestor del fondo fiduciario.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC368F2" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3E6DA5CF" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2289"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2289" w:hanging="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GSSC</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>revisa</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>documentación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>tramita</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>devolución</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>saldos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fondos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fiduciarios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459DF916" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="0F7ED583" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00F20EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidSect="00116C7F">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1820" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58698D6B" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="55CE8511" w14:textId="7C8556EE" w:rsidR="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00E74E3D">
       <w:pPr>
-        <w:spacing w:before="4"/>
+        <w:spacing w:line="305" w:lineRule="exact"/>
         <w:ind w:left="2007"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>Anexo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD1B7DE" w14:textId="64F994CE" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2007"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Diagrama</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donantes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64632633" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="7B8778BE" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ABD54AF" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="172FFA9A" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3936EE50" wp14:editId="0B61415E">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CD7D510" wp14:editId="6F158EBE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>914780</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>132563</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6142635" cy="4331398"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="17" name="Image 17" descr="þÿ"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="17" name="Image 17" descr="þÿ"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17" cstate="print"/>
+                    <a:blip r:embed="rId18" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6142635" cy="4331398"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C669577" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00F20EF3">
+    <w:p w14:paraId="26AD96E0" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="15"/>
-        </w:rPr>
-[...2 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidSect="00E74E3D">
+          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="2420" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
+          <w:pgMar w:top="1890" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6680D28A" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7BD4E50E" w14:textId="40B112D4" w:rsidR="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00E74E3D">
       <w:pPr>
-        <w:spacing w:before="4"/>
+        <w:spacing w:line="305" w:lineRule="exact"/>
         <w:ind w:left="2007"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>Anexo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547F9CF3" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2007"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C81DA4D" w14:textId="31924C23" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2007"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Organigrama</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>donantes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gobierno</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-11"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Japón</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7719EFF1" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4CA0AE63" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00116C7F" w:rsidRDefault="00116C7F" w:rsidP="00116C7F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00116C7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D155F82" wp14:editId="27FDC616">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2911F740" wp14:editId="31471F34">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>914400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>218607</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5823660" cy="5074539"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="23" name="Image 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="23" name="Image 23"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20" cstate="print"/>
+                    <a:blip r:embed="rId21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5823660" cy="5074539"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F20EF3">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId22"/>
+    <w:p w14:paraId="3BED8B94" w14:textId="77777777" w:rsidR="00B70BCE" w:rsidRDefault="00B70BCE" w:rsidP="00B70BCE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1350" w:right="1170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E8EC7E0" w14:textId="77777777" w:rsidR="00B70BCE" w:rsidRDefault="00B70BCE" w:rsidP="00B70BCE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1350" w:right="1170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7078451B" w14:textId="77812C45" w:rsidR="00B70BCE" w:rsidRPr="00DD76CF" w:rsidRDefault="00B70BCE" w:rsidP="00E74E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1350" w:right="1170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51000F60" w14:textId="77777777" w:rsidR="00B70BCE" w:rsidRPr="00DD76CF" w:rsidRDefault="00B70BCE" w:rsidP="00E74E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1350" w:right="1170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5AA561" w14:textId="77777777" w:rsidR="00B70BCE" w:rsidRPr="00DD76CF" w:rsidRDefault="00B70BCE" w:rsidP="00E74E3D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1350" w:right="1170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD76CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="262626"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EED3918" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00E74E3D">
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="2420" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
+      <w:pgMar w:top="1890" w:right="0" w:bottom="940" w:left="0" w:header="720" w:footer="744" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="704FD7D0" w14:textId="77777777" w:rsidR="008D3645" w:rsidRDefault="008D3645">
+    <w:p w14:paraId="77572302" w14:textId="77777777" w:rsidR="00546290" w:rsidRDefault="00546290" w:rsidP="00116C7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12CBD5E6" w14:textId="77777777" w:rsidR="008D3645" w:rsidRDefault="008D3645">
+    <w:p w14:paraId="0C6F2025" w14:textId="77777777" w:rsidR="00546290" w:rsidRDefault="00546290" w:rsidP="00116C7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6DC63AE0" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6168D52E" w14:textId="0063DD48" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487300096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EF3E6D7" wp14:editId="2DEB8E30">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251647488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21500F19" wp14:editId="122CB613">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>901693</wp:posOffset>
+                <wp:posOffset>899160</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="page">
-                <wp:posOffset>9446626</wp:posOffset>
+              <wp:positionV relativeFrom="bottomMargin">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="854075" cy="165100"/>
+              <wp:extent cx="1043940" cy="190500"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="854075" cy="165100"/>
+                        <a:ext cx="1043940" cy="190500"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2A51D57A" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="1084D646" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00E74E3D" w:rsidRDefault="00116C7F">
                           <w:pPr>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
                             <w:t>Página</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
                             <w:t>de</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="-4"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>10</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3EF3E6D7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="21500F19" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.85pt;width:67.25pt;height:13pt;z-index:-16016384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGd4kAlAEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1HyzfG28qUqpVNhVQFSFV&#10;gFT4AMdrZ1esPe6Mk938PWN3kyC4IS7jsT1+894br+8nP4iDReohNHK5qKSwwUDbh10jf3x/vL6T&#10;gpIOrR4g2EYeLcn7zdWb9RhrewMdDK1FwSCB6jE2sksp1kqR6azXtIBoA186QK8Tb3GnWtQjo/tB&#10;3VTVrRoB24hgLBGfPrxeyk3Bd86a9NU5skkMjWRuqUQscZuj2qx1vUMdu97MNPQ/sPC6D9z0DPWg&#10;kxZ77P+C8r1BIHBpYcArcK43tmhgNcvqDzXPnY62aGFzKJ5tov8Ha74cnuM3FGn6ABMPsIig+ATm&#10;J7E3aoxUzzXZU6qJq7PQyaHPK0sQ/JC9PZ79tFMShg/vVm+rdyspDF8tb1fLqvitLo8jUvpkwYuc&#10;NBJ5XIWAPjxRyu11fSqZuby2z0TStJ24JKdbaI+sYeQxNpJe9hqtFMPnwD7lmZ8SPCXbU4Jp+Ajl&#10;Z2QpAd7vE7i+dL7gzp15AIXQ/FnyhH/fl6rLl978AgAA//8DAFBLAwQUAAYACAAAACEAVkPeAOEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNL0UJFlqYxejIxUjx4XNgp&#10;kLKzyG5b/PdOT3qbN/Py5nv5ZraDOOHke0cKlosIBFLjTE+tgs/q9W4NwgdNRg+OUMEPetgU11e5&#10;zow7U4mnXWgFh5DPtIIuhDGT0jcdWu0XbkTi295NVgeWUyvNpM8cbgcZR1Eire6JP3R6xOcOm8Pu&#10;aBVsv6h86b/f649yX/ZV9RjRW3JQ6vZm3j6BCDiHPzNc8BkdCmaq3ZGMFwPrh5i7hMuwTlMQbInT&#10;ZAWi5tVqeZ+CLHL5v0XxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAZ3iQCUAQAAGgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFZD3gDhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA7gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:70.8pt;margin-top:0;width:82.2pt;height:15pt;z-index:-251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXLAn0lAEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR+wfxD03sjpZViNOMW2YkOB&#10;YhvQ7QMUWYqNWaJGKrHz96NUJxnat2EvNGVSh+ccanU3+UHsLVIPoZHLRSWFDQbaPmwb+fPH54v3&#10;UlDSodUDBNvIgyV5t377ZjXG2l5CB0NrUTBIoHqMjexSirVSZDrrNS0g2sBFB+h14iNuVYt6ZHQ/&#10;qMuqeqdGwDYiGEvEf++fi3Jd8J2zJn1zjmwSQyOZWyoRS9zkqNYrXW9Rx643Mw39Dyy87gMPPUHd&#10;66TFDvtXUL43CAQuLQx4Bc71xhYNrGZZvVDz1OloixY2h+LJJvp/sObr/il+R5GmjzDxAosIio9g&#10;fhF7o8ZI9dyTPaWauDsLnRz6/GUJgi+yt4eTn3ZKwmS06vrq9ppLhmvL2+qmKoar8+2IlL5Y8CIn&#10;jUTeV2Gg94+U8nxdH1tmMs/zM5M0bSZuyekG2gOLGHmPjaTfO41WiuEhsFF56ccEj8nmmGAaPkF5&#10;GllLgA+7BK4vk8+482TeQCE0v5a84r/Ppev8ptd/AAAA//8DAFBLAwQUAAYACAAAACEAK80p/NoA&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdQBGEOFWF4IRUkYYDRyfe&#10;JlbjdYjdNv17tie4zWhGs2+L1ewHccQpukAalgsFAqkN1lGn4at+v3sCEZMha4ZAqOGMEVbl9VVh&#10;chtOVOFxmzrBIxRzo6FPacyljG2P3sRFGJE424XJm8R26qSdzInH/SDvlcqkN474Qm9GfO2x3W8P&#10;XsP6m6o397NpPqtd5er6WdFHttf69mZev4BIOKe/MlzwGR1KZmrCgWwUA/vHZcZVDfwRxw8qY9Fc&#10;hAJZFvI/f/kLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1ywJ9JQBAAAbAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAK80p/NoAAAAHAQAADwAA&#10;AAAAAAAAAAAAAADuAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPUEAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="2A51D57A" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="1084D646" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00E74E3D" w:rsidRDefault="00116C7F">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
                       <w:t>Página</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
                       <w:t>de</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="-4"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>10</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="page"/>
+              <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487300608" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40BA973D" wp14:editId="5148C3CB">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651584" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BE3FBA6" wp14:editId="6EC02F6E">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6149340</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="bottomMargin">
+                <wp:posOffset>2540</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="718820" cy="205740"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Textbox 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="718820" cy="205740"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1AB22D2D" w14:textId="445E34B0" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Versión #:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 9</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="7BE3FBA6" id="Textbox 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:484.2pt;margin-top:.2pt;width:56.6pt;height:16.2pt;z-index:-251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUgn/JlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNGkFbBU1XQErENIK&#10;kHb5ANexG4vYY2bcJv17xt60RXBb7WU89oyf33vjze3kB3E0SA5CK5eLWgoTNHQu7Fv58/Hzm7UU&#10;lFTo1ADBtPJkSN5uX7/ajLExK+hh6AwKBgnUjLGVfUqxqSrSvfGKFhBN4KIF9CrxFvdVh2pkdD9U&#10;q7p+X42AXUTQhohP756KclvwrTU6fbeWTBJDK5lbKhFL3OVYbTeq2aOKvdMzDfUMFl65wI9eoO5U&#10;UuKA7j8o7zQCgU0LDb4Ca502RQOrWdb/qHnoVTRFC5tD8WITvRys/nZ8iD9QpOkjTDzAIoLiPehf&#10;xN5UY6Rm7smeUkPcnYVOFn1eWYLgi+zt6eKnmZLQfHizXK9XXNFcWtXvbt4Wv6vr5YiUvhjwIiet&#10;RB5XIaCO95Ty86o5t8xcnp7PRNK0m4TrMmfuzCc76E4sZeRptpJ+HxQaKYavge3Koz8neE525wTT&#10;8AnKB8mKAnw4JLCuELjizgR4DoXX/GfyoP/el67rz97+AQAA//8DAFBLAwQUAAYACAAAACEAB/kN&#10;yd4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTgqI0ZFNVCE5IiDQc&#10;ODrxNrEar0PstuHvcU/0MtJqRjNvi81sB3GiyRvHCMtFAoK4ddpwh/BVvz1kIHxQrNXgmBB+ycOm&#10;vL0pVK7dmSs67UInYgn7XCH0IYy5lL7tySq/cCNx9PZusirEc+qkntQ5lttBrpIklVYZjgu9Guml&#10;p/awO1qE7TdXr+bno/ms9pWp63XC7+kB8f5u3j6DCDSH/zBc8CM6lJGpcUfWXgwI6zR7ilGEqBc7&#10;yZYpiAbhcZWBLAt5/UD5BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANSCf8mXAQAAIQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAf5DcneAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1AB22D2D" w14:textId="445E34B0" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Versión #:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> 9</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A1255C7" wp14:editId="76169326">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2764691</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446626</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2243455" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2243455" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="22575FEF" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="531D00BD" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Fecha</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>de</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>entrada</w:t>
@@ -18255,54 +38015,54 @@
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>18/03/2015</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="40BA973D" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:217.7pt;margin-top:743.85pt;width:176.65pt;height:13pt;z-index:-16015872;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBV9uS3mQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GnZrlDUdLWwAiGt&#10;AGnhA1zHbiJij5lxm/TvGXvTFsEN7cUez4yf33vjzd3kB3G0SD2ERi4XlRQ2GGj7sG/kj+8f37yT&#10;gpIOrR4g2EaeLMm77etXmzHWdgUdDK1FwSCB6jE2sksp1kqR6azXtIBoAxcdoNeJj7hXLeqR0f2g&#10;VlV1q0bANiIYS8TZh+ei3BZ856xJX50jm8TQSOaWyopl3eVVbTe63qOOXW9mGvo/WHjdB370AvWg&#10;kxYH7P+B8r1BIHBpYcArcK43tmhgNcvqLzVPnY62aGFzKF5sopeDNV+OT/EbijS9h4kHWERQfATz&#10;k9gbNUaq557sKdXE3Vno5NDnnSUIvsjeni5+2ikJw8nV6ubtzXotheHa8na9rIrh6no7IqVPFrzI&#10;QSOR51UY6OMjpfy+rs8tM5nn9zOTNO0m0beZNHfmzA7aE2sZeZyNpF8HjVaK4XNgv/LszwGeg905&#10;wDR8gPJDsqQA94cEri8ErrgzAR5E4TV/mjzpP8+l6/q1t78BAAD//wMAUEsDBBQABgAIAAAAIQCT&#10;ZMI64gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0stLYgsTWP0ZGKk&#10;ePC4sFMgZWeR3bb47x1PepuZ9/Lme/l2toM44+R7RwqWiwgEUuNMT62Cj+rlLgXhgyajB0eo4Bs9&#10;bIvrq1xnxl2oxPM+tIJDyGdaQRfCmEnpmw6t9gs3IrF2cJPVgdeplWbSFw63g7yPoo20uif+0OkR&#10;nzpsjvuTVbD7pPK5/3qr38tD2VfVQ0Svm6NStzfz7hFEwDn8meEXn9GhYKbanch4MSiIV+uYrSzE&#10;aZKAYEuSpjzUfFovVwnIIpf/WxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFX25LeZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJNk&#10;wjriAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="5A1255C7" id="Textbox 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:217.7pt;margin-top:743.85pt;width:176.65pt;height:13pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcnhElmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1GnZrlDUdLWwAiGt&#10;AGnhAVzHbiJij5lxm/TtGXvTFsEN7cWZ2ONvvh9v7iY/iKNF6iE0crmopLDBQNuHfSN/fP/45p0U&#10;lHRo9QDBNvJkSd5tX7/ajLG2K+hgaC0KBglUj7GRXUqxVopMZ72mBUQb+NABep34F/eqRT0yuh/U&#10;qqpu1QjYRgRjiXj34flQbgu+c9akr86RTWJoJHNLZcWy7vKqthtd71HHrjczDf0fLLzuAw+9QD3o&#10;pMUB+3+gfG8QCFxaGPAKnOuNLRpYzbL6S81Tp6MtWtgciheb6OVgzZfjU/yGIk3vYeIAiwiKj2B+&#10;Enujxkj13JM9pZq4OwudHPr8ZQmCL7K3p4ufdkrC8OZqdfP2Zr2WwvDZ8na9rIrh6no7IqVPFrzI&#10;RSOR8yoM9PGRUp6v63PLTOZ5fmaSpt0k+pbH5BTzzg7aE2sZOc5G0q+DRivF8DmwXzn7c4HnYncu&#10;MA0foLyQLCnA/SGB6wuBK+5MgIMovOZHk5P+8790XZ/29jcAAAD//wMAUEsDBBQABgAIAAAAIQCT&#10;ZMI64gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4s0stLYgsTWP0ZGKk&#10;ePC4sFMgZWeR3bb47x1PepuZ9/Lme/l2toM44+R7RwqWiwgEUuNMT62Cj+rlLgXhgyajB0eo4Bs9&#10;bIvrq1xnxl2oxPM+tIJDyGdaQRfCmEnpmw6t9gs3IrF2cJPVgdeplWbSFw63g7yPoo20uif+0OkR&#10;nzpsjvuTVbD7pPK5/3qr38tD2VfVQ0Svm6NStzfz7hFEwDn8meEXn9GhYKbanch4MSiIV+uYrSzE&#10;aZKAYEuSpjzUfFovVwnIIpf/WxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJyeESWZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJNk&#10;wjriAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="22575FEF" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="531D00BD" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Fecha</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>de</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>entrada</w:t>
@@ -18324,464 +38084,473 @@
                     </w:r>
                     <w:r>
                       <w:t>vigor:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>18/03/2015</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...93 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="50750114" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F0910BF" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487302144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EAC9722" wp14:editId="6E2ED7D4">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50912EE0" wp14:editId="6CC02389">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901693</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="854075" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Textbox 9"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="854075" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="16776140" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="407BDB02" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00E74E3D" w:rsidRDefault="00116C7F">
                           <w:pPr>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
                             <w:t>Página</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
                             <w:t>de</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="-4"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>10</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6EAC9722" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="50912EE0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 9" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.8pt;width:67.25pt;height:13pt;z-index:-16014336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBG4DxSmQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs1uEzEQviPxDpbvZDeFlGqVTQVUIKQK&#10;KhUewPHaWYu1x8w42c3bM3Y3CYJb1Ys9tsefvx+vbyc/iINBchBauVzUUpigoXNh18qfPz6/uZGC&#10;kgqdGiCYVh4NydvN61frMTbmCnoYOoOCQQI1Y2xln1Jsqop0b7yiBUQT+NACepV4ibuqQzUyuh+q&#10;q7q+rkbALiJoQ8S7d0+HclPwrTU6fbeWTBJDK5lbKiOWcZvHarNWzQ5V7J2eaahnsPDKBX70DHWn&#10;khJ7dP9BeacRCGxaaPAVWOu0KRpYzbL+R81jr6IpWtgcimeb6OVg9bfDY3xAkaaPMHGARQTFe9C/&#10;iL2pxkjN3JM9pYa4OwudLPo8swTBF9nb49lPMyWhefNm9a5+v5JC89HyerWsi9/V5XJESl8MeJGL&#10;ViLHVQiowz2l/LxqTi0zl6fnM5E0bSfhula+zSHmnS10R5YycpqtpN97hUaK4Wtgu3L0pwJPxfZU&#10;YBo+QfkgWVGAD/sE1hUCF9yZAOdQeM1/Jgf997p0XX725g8AAAD//wMAUEsDBBQABgAIAAAAIQDs&#10;PrRa4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNNA3RLiVBWCUyVE&#10;Gg4cndhNrMbrELtt+vdsT3Db2R3NvsnXk+vZyYzBepQwnyXADDZeW2wlfFXvDytgISrUqvdoJFxM&#10;gHVxe5OrTPszlua0iy2jEAyZktDFOGSch6YzToWZHwzSbe9HpyLJseV6VGcKdz1Pk0RwpyzSh04N&#10;5rUzzWF3dBI231i+2Z+P+rPcl7aqnhPcioOU93fT5gVYNFP8M8MVn9ChIKbaH1EH1pN+SqlLvA6r&#10;pQBGlnQpFsBqWi3mjwJ4kfP/LYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEbgPFKZ&#10;AQAAIQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOw+&#10;tFriAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 9" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.8pt;width:67.25pt;height:13pt;z-index:-251660800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBG4DxSmQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs1uEzEQviPxDpbvZDeFlGqVTQVUIKQK&#10;KhUewPHaWYu1x8w42c3bM3Y3CYJb1Ys9tsefvx+vbyc/iINBchBauVzUUpigoXNh18qfPz6/uZGC&#10;kgqdGiCYVh4NydvN61frMTbmCnoYOoOCQQI1Y2xln1Jsqop0b7yiBUQT+NACepV4ibuqQzUyuh+q&#10;q7q+rkbALiJoQ8S7d0+HclPwrTU6fbeWTBJDK5lbKiOWcZvHarNWzQ5V7J2eaahnsPDKBX70DHWn&#10;khJ7dP9BeacRCGxaaPAVWOu0KRpYzbL+R81jr6IpWtgcimeb6OVg9bfDY3xAkaaPMHGARQTFe9C/&#10;iL2pxkjN3JM9pYa4OwudLPo8swTBF9nb49lPMyWhefNm9a5+v5JC89HyerWsi9/V5XJESl8MeJGL&#10;ViLHVQiowz2l/LxqTi0zl6fnM5E0bSfhula+zSHmnS10R5YycpqtpN97hUaK4Wtgu3L0pwJPxfZU&#10;YBo+QfkgWVGAD/sE1hUCF9yZAOdQeM1/Jgf997p0XX725g8AAAD//wMAUEsDBBQABgAIAAAAIQDs&#10;PrRa4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNNA3RLiVBWCUyVE&#10;Gg4cndhNrMbrELtt+vdsT3Db2R3NvsnXk+vZyYzBepQwnyXADDZeW2wlfFXvDytgISrUqvdoJFxM&#10;gHVxe5OrTPszlua0iy2jEAyZktDFOGSch6YzToWZHwzSbe9HpyLJseV6VGcKdz1Pk0RwpyzSh04N&#10;5rUzzWF3dBI231i+2Z+P+rPcl7aqnhPcioOU93fT5gVYNFP8M8MVn9ChIKbaH1EH1pN+SqlLvA6r&#10;pQBGlnQpFsBqWi3mjwJ4kfP/LYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEbgPFKZ&#10;AQAAIQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOw+&#10;tFriAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="16776140" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="407BDB02" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00E74E3D" w:rsidRDefault="00116C7F">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
                       <w:t>Página</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
                       <w:t>de</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="-4"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>10</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487302656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="161AD030" wp14:editId="1DB171C5">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="222028A5" wp14:editId="46C40EBE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2800529</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2172970" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textbox 10"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2172970" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6805ABB0" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="6A8DB663" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Fecha</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>de</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>entrada</w:t>
@@ -18808,54 +38577,54 @@
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>3/18/2015</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="161AD030" id="Textbox 10" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:220.5pt;margin-top:743.8pt;width:171.1pt;height:13pt;z-index:-16013824;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAb22BlmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbvNEkFuxA1XQErENIK&#10;kBYewHXsxiL2mBm3Sd+esTdtEdwQF2fiGX/+fry5m/0ojgbJQehks6qlMEFD78K+k9+/fXjxWgpK&#10;KvRqhGA6eTIk77bPn22m2Jo1DDD2BgWDBGqn2MkhpdhWFenBeEUriCZw0wJ6lfgX91WPamJ0P1br&#10;ur6pJsA+ImhDxLv3T025LfjWGp2+WEsmibGTzC2VFcu6y2u13ah2jyoOTi801D+w8MoFvvQCda+S&#10;Egd0f0F5pxEIbFpp8BVY67QpGlhNU/+h5nFQ0RQtbA7Fi030/2D15+Nj/Ioize9g5gCLCIoPoH8Q&#10;e1NNkdplJntKLfF0Fjpb9PnLEgQfZG9PFz/NnITmzXVzu35zyy3NvebmVVMXw6vr6YiUPhrwIhed&#10;RM6rMFDHB0r5ftWeRxYyT/dnJmnezcL1nXyZU8w7O+hPrGXiODtJPw8KjRTjp8B+5ezPBZ6L3bnA&#10;NL6H8kKypABvDwmsKwSuuAsBDqLwWh5NTvr3/zJ1fdrbXwAAAP//AwBQSwMEFAAGAAgAAAAhAG/d&#10;V6TiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyokzakaYhTVQhOSIg0&#10;HHp0YjexGq9D7Lbh71lOcNyZ0eybYjvbgV305I1DAfEiAqaxdcpgJ+Czfn3IgPkgUcnBoRbwrT1s&#10;y9ubQubKXbHSl33oGJWgz6WAPoQx59y3vbbSL9yokbyjm6wMdE4dV5O8Urkd+DKKUm6lQfrQy1E/&#10;97o97c9WwO6A1Yv5em8+qmNl6noT4Vt6EuL+bt49AQt6Dn9h+MUndCiJqXFnVJ4NApIkpi2BjCRb&#10;p8Aoss5WS2ANSY/xKgVeFvz/ivIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG9tgZZgB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAb91X&#10;pOIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="222028A5" id="Textbox 10" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:220.5pt;margin-top:743.8pt;width:171.1pt;height:13pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAb22BlmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbvNEkFuxA1XQErENIK&#10;kBYewHXsxiL2mBm3Sd+esTdtEdwQF2fiGX/+fry5m/0ojgbJQehks6qlMEFD78K+k9+/fXjxWgpK&#10;KvRqhGA6eTIk77bPn22m2Jo1DDD2BgWDBGqn2MkhpdhWFenBeEUriCZw0wJ6lfgX91WPamJ0P1br&#10;ur6pJsA+ImhDxLv3T025LfjWGp2+WEsmibGTzC2VFcu6y2u13ah2jyoOTi801D+w8MoFvvQCda+S&#10;Egd0f0F5pxEIbFpp8BVY67QpGlhNU/+h5nFQ0RQtbA7Fi030/2D15+Nj/Ioize9g5gCLCIoPoH8Q&#10;e1NNkdplJntKLfF0Fjpb9PnLEgQfZG9PFz/NnITmzXVzu35zyy3NvebmVVMXw6vr6YiUPhrwIhed&#10;RM6rMFDHB0r5ftWeRxYyT/dnJmnezcL1nXyZU8w7O+hPrGXiODtJPw8KjRTjp8B+5ezPBZ6L3bnA&#10;NL6H8kKypABvDwmsKwSuuAsBDqLwWh5NTvr3/zJ1fdrbXwAAAP//AwBQSwMEFAAGAAgAAAAhAG/d&#10;V6TiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyokzakaYhTVQhOSIg0&#10;HHp0YjexGq9D7Lbh71lOcNyZ0eybYjvbgV305I1DAfEiAqaxdcpgJ+Czfn3IgPkgUcnBoRbwrT1s&#10;y9ubQubKXbHSl33oGJWgz6WAPoQx59y3vbbSL9yokbyjm6wMdE4dV5O8Urkd+DKKUm6lQfrQy1E/&#10;97o97c9WwO6A1Yv5em8+qmNl6noT4Vt6EuL+bt49AQt6Dn9h+MUndCiJqXFnVJ4NApIkpi2BjCRb&#10;p8Aoss5WS2ANSY/xKgVeFvz/ivIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG9tgZZgB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAb91X&#10;pOIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6805ABB0" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="6A8DB663" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Fecha</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>de</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>entrada</w:t>
@@ -18884,487 +38653,591 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>3/18/2015</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487303168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B664C1D" wp14:editId="5E82BB31">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A766FD4" wp14:editId="5CAD0BEE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6173170</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="697230" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="11" name="Textbox 11"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="697230" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3CF70BEE" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="599AEBEC" w14:textId="5AADB64D" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Versión</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>#:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
-                            <w:t>3</w:t>
+                            <w:t>9</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="3B664C1D" id="Textbox 11" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:486.1pt;margin-top:743.8pt;width:54.9pt;height:13pt;z-index:-16013312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC93pBPlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbvNGnRFoiaroAVCGkF&#10;SMs+gOvYjUXsMTNuk749Y2/aIvaGuDgTz/jz9+PN7eQHcTRIDkIrl4taChM0dC7sW/n449Ort1JQ&#10;UqFTAwTTypMhebt9+WIzxsasoIehMygYJFAzxlb2KcWmqkj3xitaQDSBmxbQq8S/uK86VCOj+6Fa&#10;1fW6GgG7iKANEe/ePTXltuBba3T6Zi2ZJIZWMrdUVizrLq/VdqOaParYOz3TUP/AwisX+NIL1J1K&#10;ShzQPYPyTiMQ2LTQ4Cuw1mlTNLCaZf2XmodeRVO0sDkULzbR/4PVX48P8TuKNH2AiQMsIijeg/5J&#10;7E01RmrmmewpNcTTWehk0ecvSxB8kL09Xfw0UxKaN9fv3qxec0dza7m+WdbF7+p6OCKlzwa8yEUr&#10;keMqBNTxnlK+XjXnkZnL0/WZSJp2k3BdK29yiHlnB92JpYycZivp10GhkWL4EtiuHP25wHOxOxeY&#10;ho9QHkhWFOD9IYF1hcAVdybAORRe85vJQf/5X6auL3v7GwAA//8DAFBLAwQUAAYACAAAACEA5zQj&#10;QuIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdAGka4lQVghMSIg0H&#10;jk7sJlbjdYjdNvw92xPcdjRPszPFZnYDO5kpWI8SlgsBzGDrtcVOwmf9epcBC1GhVoNHI+HHBNiU&#10;11eFyrU/Y2VOu9gxCsGQKwl9jGPOeWh741RY+NEgeXs/ORVJTh3XkzpTuBt4IkTKnbJIH3o1mufe&#10;tIfd0UnYfmH1Yr/fm49qX9m6Xgt8Sw9S3t7M2ydg0czxD4ZLfaoOJXVq/BF1YIOE9SpJCCXjIVul&#10;wC6IyBLa19D1uLxPgZcF/z+j/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC93pBPlwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDnNCNC&#10;4gAAAA4BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="6A766FD4" id="Textbox 11" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:486.1pt;margin-top:743.8pt;width:54.9pt;height:13pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC93pBPlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbvNGnRFoiaroAVCGkF&#10;SMs+gOvYjUXsMTNuk749Y2/aIvaGuDgTz/jz9+PN7eQHcTRIDkIrl4taChM0dC7sW/n449Ort1JQ&#10;UqFTAwTTypMhebt9+WIzxsasoIehMygYJFAzxlb2KcWmqkj3xitaQDSBmxbQq8S/uK86VCOj+6Fa&#10;1fW6GgG7iKANEe/ePTXltuBba3T6Zi2ZJIZWMrdUVizrLq/VdqOaParYOz3TUP/AwisX+NIL1J1K&#10;ShzQPYPyTiMQ2LTQ4Cuw1mlTNLCaZf2XmodeRVO0sDkULzbR/4PVX48P8TuKNH2AiQMsIijeg/5J&#10;7E01RmrmmewpNcTTWehk0ecvSxB8kL09Xfw0UxKaN9fv3qxec0dza7m+WdbF7+p6OCKlzwa8yEUr&#10;keMqBNTxnlK+XjXnkZnL0/WZSJp2k3BdK29yiHlnB92JpYycZivp10GhkWL4EtiuHP25wHOxOxeY&#10;ho9QHkhWFOD9IYF1hcAVdybAORRe85vJQf/5X6auL3v7GwAA//8DAFBLAwQUAAYACAAAACEA5zQj&#10;QuIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdAGka4lQVghMSIg0H&#10;jk7sJlbjdYjdNvw92xPcdjRPszPFZnYDO5kpWI8SlgsBzGDrtcVOwmf9epcBC1GhVoNHI+HHBNiU&#10;11eFyrU/Y2VOu9gxCsGQKwl9jGPOeWh741RY+NEgeXs/ORVJTh3XkzpTuBt4IkTKnbJIH3o1mufe&#10;tIfd0UnYfmH1Yr/fm49qX9m6Xgt8Sw9S3t7M2ydg0czxD4ZLfaoOJXVq/BF1YIOE9SpJCCXjIVul&#10;wC6IyBLa19D1uLxPgZcF/z+j/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC93pBPlwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDnNCNC&#10;4gAAAA4BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="3CF70BEE" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="599AEBEC" w14:textId="5AADB64D" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Versión</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>#:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
-                      <w:t>3</w:t>
+                      <w:t>9</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="23EE075D" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68534033" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487304704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B009BD5" wp14:editId="51670814">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02380E16" wp14:editId="3B811C96">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901693</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="854075" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="14" name="Textbox 14"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="854075" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4762B1A2" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="379581AA" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00E74E3D" w:rsidRDefault="00116C7F">
                           <w:pPr>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
                             <w:t>Página</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>9</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
                             <w:t>de</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="-4"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>10</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2B009BD5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="02380E16" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 14" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.8pt;width:67.25pt;height:13pt;z-index:-16011776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbh/5PmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs1uGyEQvlfqOyDu9a6jOolWXkdto1aV&#10;orZS0gfALHhRF4bOYO/67TuQtV21tygXGGD4+H5Y301+EAeD5CC0crmopTBBQ+fCrpU/nz6/u5WC&#10;kgqdGiCYVh4NybvN2zfrMTbmCnoYOoOCQQI1Y2xln1Jsqop0b7yiBUQT+NACepV4ibuqQzUyuh+q&#10;q7q+rkbALiJoQ8S798+HclPwrTU6fbeWTBJDK5lbKiOWcZvHarNWzQ5V7J2eaagXsPDKBX70DHWv&#10;khJ7dP9BeacRCGxaaPAVWOu0KRpYzbL+R81jr6IpWtgcimeb6PVg9bfDY/yBIk0fYeIAiwiKD6B/&#10;EXtTjZGauSd7Sg1xdxY6WfR5ZgmCL7K3x7OfZkpC8+bt6n19s5JC89HyerWsi9/V5XJESl8MeJGL&#10;ViLHVQiowwOl/LxqTi0zl+fnM5E0bSfhulbe5BDzzha6I0sZOc1W0u+9QiPF8DWwXTn6U4GnYnsq&#10;MA2foHyQrCjAh30C6wqBC+5MgHMovOY/k4P+e126Lj978wcAAP//AwBQSwMEFAAGAAgAAAAhAOw+&#10;tFriAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo00DdEuJUFYJTJUQa&#10;Dhyd2E2sxusQu23692xPcNvZHc2+ydeT69nJjMF6lDCfJcAMNl5bbCV8Ve8PK2AhKtSq92gkXEyA&#10;dXF7k6tM+zOW5rSLLaMQDJmS0MU4ZJyHpjNOhZkfDNJt70enIsmx5XpUZwp3PU+TRHCnLNKHTg3m&#10;tTPNYXd0EjbfWL7Zn4/6s9yXtqqeE9yKg5T3d9PmBVg0U/wzwxWf0KEgptofUQfWk35KqUu8Dqul&#10;AEaWdCkWwGpaLeaPAniR8/8til8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG4f+T5gB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7D60&#10;WuIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 14" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.8pt;width:67.25pt;height:13pt;z-index:-251654656;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcX1I+mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt2OEyEUvjfxHQj3dqYbWzeTTjerG43J&#10;Rk1WH4Ay0CEOHDyHdqZv74GdtkbvzN7AAQ4f3w+bu8kP4miQHIRWLhe1FCZo6FzYt/LH949vbqWg&#10;pEKnBgimlSdD8m77+tVmjI25gR6GzqBgkEDNGFvZpxSbqiLdG69oAdEEPrSAXiVe4r7qUI2M7ofq&#10;pq7X1QjYRQRtiHj34flQbgu+tUanr9aSSWJoJXNLZcQy7vJYbTeq2aOKvdMzDfUfLLxygR+9QD2o&#10;pMQB3T9Q3mkEApsWGnwF1jptigZWs6z/UvPUq2iKFjaH4sUmejlY/eX4FL+hSNN7mDjAIoLiI+if&#10;xN5UY6Rm7smeUkPcnYVOFn2eWYLgi+zt6eKnmZLQvHm7elu/W0mh+Wi5Xi3r4nd1vRyR0icDXuSi&#10;lchxFQLq+EgpP6+ac8vM5fn5TCRNu0m4rpXrHGLe2UF3Yikjp9lK+nVQaKQYPge2K0d/LvBc7M4F&#10;puEDlA+SFQW4PySwrhC44s4EOIfCa/4zOeg/16Xr+rO3vwEAAP//AwBQSwMEFAAGAAgAAAAhAOw+&#10;tFriAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo00DdEuJUFYJTJUQa&#10;Dhyd2E2sxusQu23692xPcNvZHc2+ydeT69nJjMF6lDCfJcAMNl5bbCV8Ve8PK2AhKtSq92gkXEyA&#10;dXF7k6tM+zOW5rSLLaMQDJmS0MU4ZJyHpjNOhZkfDNJt70enIsmx5XpUZwp3PU+TRHCnLNKHTg3m&#10;tTPNYXd0EjbfWL7Zn4/6s9yXtqqeE9yKg5T3d9PmBVg0U/wzwxWf0KEgptofUQfWk35KqUu8Dqul&#10;AEaWdCkWwGpaLeaPAniR8/8til8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXF9SPpgB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7D60&#10;WuIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="4762B1A2" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="379581AA" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRPr="00E74E3D" w:rsidRDefault="00116C7F">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
                       <w:t>Página</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>9</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
                       <w:t>de</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="-4"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>10</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487305216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78ADCEF7" wp14:editId="3EE9C28E">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="633281FB" wp14:editId="23B162B6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2800529</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2172970" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="15" name="Textbox 15"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2172970" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="73ECA131" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="7D9C2222" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Fecha</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>de</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>entrada</w:t>
@@ -19391,54 +39264,54 @@
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>3/18/2015</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="78ADCEF7" id="Textbox 15" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:220.5pt;margin-top:743.8pt;width:171.1pt;height:13pt;z-index:-16011264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8ciZDmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1Ekldpeo6QpYgZBW&#10;gLTwAK5jNxaJx8y4Tfr2jL1pi+CGuDgTz/jz9+PN/TwO4miRPIRW1qtKChsMdD7sW/n924dXd1JQ&#10;0qHTAwTbypMleb99+WIzxcauoYehsygYJFAzxVb2KcVGKTK9HTWtINrATQc46sS/uFcd6onRx0Gt&#10;q+pGTYBdRDCWiHcfnptyW/CdsyZ9cY5sEkMrmVsqK5Z1l1e13ehmjzr23iw09D+wGLUPfOkF6kEn&#10;LQ7o/4IavUEgcGllYFTgnDe2aGA1dfWHmqdeR1u0sDkULzbR/4M1n49P8SuKNL+DmQMsIig+gvlB&#10;7I2aIjXLTPaUGuLpLHR2OOYvSxB8kL09Xfy0cxKGN9f17frNLbcM9+qb13VVDFfX0xEpfbQwily0&#10;EjmvwkAfHynl+3VzHlnIPN+fmaR5NwvftfIup5h3dtCdWMvEcbaSfh40WimGT4H9ytmfCzwXu3OB&#10;aXgP5YVkSQHeHhI4XwhccRcCHEThtTyanPTv/2Xq+rS3vwAAAP//AwBQSwMEFAAGAAgAAAAhAG/d&#10;V6TiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyokzakaYhTVQhOSIg0&#10;HHp0YjexGq9D7Lbh71lOcNyZ0eybYjvbgV305I1DAfEiAqaxdcpgJ+Czfn3IgPkgUcnBoRbwrT1s&#10;y9ubQubKXbHSl33oGJWgz6WAPoQx59y3vbbSL9yokbyjm6wMdE4dV5O8Urkd+DKKUm6lQfrQy1E/&#10;97o97c9WwO6A1Yv5em8+qmNl6noT4Vt6EuL+bt49AQt6Dn9h+MUndCiJqXFnVJ4NApIkpi2BjCRb&#10;p8Aoss5WS2ANSY/xKgVeFvz/ivIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/HImQ5gB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAb91X&#10;pOIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="633281FB" id="Textbox 15" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:220.5pt;margin-top:743.8pt;width:171.1pt;height:13pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8ciZDmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1Ekldpeo6QpYgZBW&#10;gLTwAK5jNxaJx8y4Tfr2jL1pi+CGuDgTz/jz9+PN/TwO4miRPIRW1qtKChsMdD7sW/n924dXd1JQ&#10;0qHTAwTbypMleb99+WIzxcauoYehsygYJFAzxVb2KcVGKTK9HTWtINrATQc46sS/uFcd6onRx0Gt&#10;q+pGTYBdRDCWiHcfnptyW/CdsyZ9cY5sEkMrmVsqK5Z1l1e13ehmjzr23iw09D+wGLUPfOkF6kEn&#10;LQ7o/4IavUEgcGllYFTgnDe2aGA1dfWHmqdeR1u0sDkULzbR/4M1n49P8SuKNL+DmQMsIig+gvlB&#10;7I2aIjXLTPaUGuLpLHR2OOYvSxB8kL09Xfy0cxKGN9f17frNLbcM9+qb13VVDFfX0xEpfbQwily0&#10;EjmvwkAfHynl+3VzHlnIPN+fmaR5NwvftfIup5h3dtCdWMvEcbaSfh40WimGT4H9ytmfCzwXu3OB&#10;aXgP5YVkSQHeHhI4XwhccRcCHEThtTyanPTv/2Xq+rS3vwAAAP//AwBQSwMEFAAGAAgAAAAhAG/d&#10;V6TiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyokzakaYhTVQhOSIg0&#10;HHp0YjexGq9D7Lbh71lOcNyZ0eybYjvbgV305I1DAfEiAqaxdcpgJ+Czfn3IgPkgUcnBoRbwrT1s&#10;y9ubQubKXbHSl33oGJWgz6WAPoQx59y3vbbSL9yokbyjm6wMdE4dV5O8Urkd+DKKUm6lQfrQy1E/&#10;97o97c9WwO6A1Yv5em8+qmNl6noT4Vt6EuL+bt49AQt6Dn9h+MUndCiJqXFnVJ4NApIkpi2BjCRb&#10;p8Aoss5WS2ANSY/xKgVeFvz/ivIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/HImQ5gB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAb91X&#10;pOIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="73ECA131" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="7D9C2222" w14:textId="77777777" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Fecha</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>de</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>entrada</w:t>
@@ -19467,487 +39340,591 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>3/18/2015</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487305728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28D99FEC" wp14:editId="3FD8EE83">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6724A280" wp14:editId="037B0629">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6173170</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="697230" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="16" name="Textbox 16"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="697230" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4C7BE0DF" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="69D66836" w14:textId="55378A34" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Versión</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>#:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
-                            <w:t>3</w:t>
+                            <w:t>9</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="28D99FEC" id="Textbox 16" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:486.1pt;margin-top:743.8pt;width:54.9pt;height:13pt;z-index:-16010752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBad9ZplwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbvNGkRhY2aroAVCGkF&#10;SAsP4Dp2YxF7zIzbpG/P2Ju2aPeGuDgTz/jz9+PN7eQHcTRIDkIrl4taChM0dC7sW/nzx6dX76Sg&#10;pEKnBgimlSdD8nb78sVmjI1ZQQ9DZ1AwSKBmjK3sU4pNVZHujVe0gGgCNy2gV4l/cV91qEZG90O1&#10;qut1NQJ2EUEbIt69e2zKbcG31uj0zVoySQytZG6prFjWXV6r7UY1e1Sxd3qmof6BhVcu8KUXqDuV&#10;lDigewblnUYgsGmhwVdgrdOmaGA1y/qJmodeRVO0sDkULzbR/4PVX48P8TuKNH2AiQMsIijeg/5F&#10;7E01RmrmmewpNcTTWehk0ecvSxB8kL09Xfw0UxKaN9c3b1evuaO5tVy/WdbF7+p6OCKlzwa8yEUr&#10;keMqBNTxnlK+XjXnkZnL4/WZSJp2k3BdK29yiHlnB92JpYycZivp90GhkWL4EtiuHP25wHOxOxeY&#10;ho9QHkhWFOD9IYF1hcAVdybAORRe85vJQf/9X6auL3v7BwAA//8DAFBLAwQUAAYACAAAACEA5zQj&#10;QuIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdAGka4lQVghMSIg0H&#10;jk7sJlbjdYjdNvw92xPcdjRPszPFZnYDO5kpWI8SlgsBzGDrtcVOwmf9epcBC1GhVoNHI+HHBNiU&#10;11eFyrU/Y2VOu9gxCsGQKwl9jGPOeWh741RY+NEgeXs/ORVJTh3XkzpTuBt4IkTKnbJIH3o1mufe&#10;tIfd0UnYfmH1Yr/fm49qX9m6Xgt8Sw9S3t7M2ydg0czxD4ZLfaoOJXVq/BF1YIOE9SpJCCXjIVul&#10;wC6IyBLa19D1uLxPgZcF/z+j/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBad9ZplwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDnNCNC&#10;4gAAAA4BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="6724A280" id="Textbox 16" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:486.1pt;margin-top:743.8pt;width:54.9pt;height:13pt;z-index:-251652608;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdr3oYlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1GkRZYmaroAVCGkF&#10;SMs+gOvYTUTsMTNuk749Y2/aIvaGuDgTz/jz9+PN7eQHcbRIPYRGLheVFDYYaPuwb+Tjj0+vbqSg&#10;pEOrBwi2kSdL8nb78sVmjLVdQQdDa1EwSKB6jI3sUoq1UmQ66zUtINrATQfodeJf3KsW9cjoflCr&#10;qlqrEbCNCMYS8e7dU1NuC75z1qRvzpFNYmgkc0tlxbLu8qq2G13vUceuNzMN/Q8svO4DX3qButNJ&#10;iwP2z6B8bxAIXFoY8Aqc640tGljNsvpLzUOnoy1a2ByKF5vo/8Gar8eH+B1Fmj7AxAEWERTvwfwk&#10;9kaNkep5JntKNfF0Fjo59PnLEgQfZG9PFz/tlIThzfW7t6vX3DHcWq7fLKvit7oejkjpswUvctFI&#10;5LgKAX28p5Sv1/V5ZObydH0mkqbdJPq2kTc5xLyzg/bEUkZOs5H066DRSjF8CWxXjv5c4LnYnQtM&#10;w0coDyQrCvD+kMD1hcAVdybAORRe85vJQf/5X6auL3v7GwAA//8DAFBLAwQUAAYACAAAACEA5zQj&#10;QuIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdAGka4lQVghMSIg0H&#10;jk7sJlbjdYjdNvw92xPcdjRPszPFZnYDO5kpWI8SlgsBzGDrtcVOwmf9epcBC1GhVoNHI+HHBNiU&#10;11eFyrU/Y2VOu9gxCsGQKwl9jGPOeWh741RY+NEgeXs/ORVJTh3XkzpTuBt4IkTKnbJIH3o1mufe&#10;tIfd0UnYfmH1Yr/fm49qX9m6Xgt8Sw9S3t7M2ydg0czxD4ZLfaoOJXVq/BF1YIOE9SpJCCXjIVul&#10;wC6IyBLa19D1uLxPgZcF/z+j/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAdr3oYlwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDnNCNC&#10;4gAAAA4BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="4C7BE0DF" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="69D66836" w14:textId="55378A34" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Versión</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>#:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
-                      <w:t>3</w:t>
+                      <w:t>9</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4E1A8883" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50A278DC" w14:textId="77777777" w:rsidR="00A4486C" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487307264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E01B679" wp14:editId="52C2427B">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="219F094A" wp14:editId="6D342A68">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901693</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="923925" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="20" name="Textbox 20"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="923925" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3A150BEA" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="43CD35EB" w14:textId="77777777" w:rsidR="00A4486C" w:rsidRPr="00E74E3D" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
                             <w:t>Página</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>10</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
+                            </w:rPr>
                             <w:t>de</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:spacing w:val="-4"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:t>10</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00E74E3D">
                             <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:b/>
                               <w:spacing w:val="-5"/>
+                              <w:sz w:val="22"/>
+                              <w:szCs w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="6E01B679" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="219F094A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 20" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.8pt;width:72.75pt;height:13pt;z-index:-16009216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxpFPCmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbvNEnRrtio6QpYgZBW&#10;gLTwAK5jNxaxx8y4Tfr2jL1pi+CGuNhje/z5+/HmfvajOBokB6GTzaqWwgQNvQv7Tn7/9uHVGyko&#10;qdCrEYLp5MmQvN++fLGZYmvWMMDYGxQMEqidYieHlGJbVaQH4xWtIJrAhxbQq8RL3Fc9qonR/Vit&#10;6/q2mgD7iKANEe8+PB/KbcG31uj0xVoySYydZG6pjFjGXR6r7Ua1e1RxcHqhof6BhVcu8KMXqAeV&#10;lDig+wvKO41AYNNKg6/AWqdN0cBqmvoPNU+DiqZoYXMoXmyi/werPx+f4lcUaX4HMwdYRFB8BP2D&#10;2JtqitQuPdlTaom7s9DZos8zSxB8kb09Xfw0cxKaN+/Wr+/WN1JoPmpub5q6+F1dL0ek9NGAF7no&#10;JHJchYA6PlLKz6v23LJweX4+E0nzbhauZ+Qmp5i3dtCfWMvEcXaSfh4UGinGT4H9ytmfCzwXu3OB&#10;aXwP5YdkSQHeHhJYVxhccRcGHEQhtnyanPTv69J1/drbXwAAAP//AwBQSwMEFAAGAAgAAAAhAFsB&#10;XDnhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizS9FSRJamMXoyMVI8&#10;eFzYKZCys8huW/z3Tk96mzfz8uZ7+Wa2gzjh5HtHCpaLCARS40xPrYLP6vUuBeGDJqMHR6jgBz1s&#10;iuurXGfGnanE0y60gkPIZ1pBF8KYSembDq32Czci8W3vJqsDy6mVZtJnDreDjKMokVb3xB86PeJz&#10;h81hd7QKtl9UvvTf7/VHuS/7qnqM6C05KHV7M2+fQAScw58ZLviMDgUz1e5IxouB9UPMXcJlSNcJ&#10;CLbE6XoFoubVanmfgCxy+b9F8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCxpFPCmAEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbAVw5&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 20" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.8pt;width:72.75pt;height:13pt;z-index:-251663872;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArcwxcmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUl9v0zAQf0fad7D8viYt2sSiphMwDSFN&#10;gDT4AK5jNxaxz7tzm/Tbc/bSFsEb4sW52Off/f54fT/5QRwMkoPQyuWilsIEDZ0Lu1b++P54/U4K&#10;Sip0aoBgWnk0JO83V2/WY2zMCnoYOoOCQQI1Y2xln1Jsqop0b7yiBUQT+NACepX4F3dVh2pkdD9U&#10;q7q+rUbALiJoQ8S7D6+HclPwrTU6fbWWTBJDK5lbKiuWdZvXarNWzQ5V7J2eaah/YOGVCzz0DPWg&#10;khJ7dH9BeacRCGxaaPAVWOu0KRpYzbL+Q81zr6IpWtgcimeb6P/B6i+H5/gNRZo+wMQBFhEUn0D/&#10;JPamGiM1c0/2lBri7ix0sujzlyUIvsjeHs9+mikJzZt3q7d3qxspNB8tb2+WdfG7ulyOSOmTAS9y&#10;0UrkuAoBdXiilMer5tQyc3kdn4mkaTsJ1/GUHGLe2UJ3ZCkjp9lKetkrNFIMnwPblaM/FXgqtqcC&#10;0/ARygPJigK83yewrhC44M4EOIfCa34zOejf/0vX5WVvfgEAAP//AwBQSwMEFAAGAAgAAAAhAFsB&#10;XDnhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizS9FSRJamMXoyMVI8&#10;eFzYKZCys8huW/z3Tk96mzfz8uZ7+Wa2gzjh5HtHCpaLCARS40xPrYLP6vUuBeGDJqMHR6jgBz1s&#10;iuurXGfGnanE0y60gkPIZ1pBF8KYSembDq32Czci8W3vJqsDy6mVZtJnDreDjKMokVb3xB86PeJz&#10;h81hd7QKtl9UvvTf7/VHuS/7qnqM6C05KHV7M2+fQAScw58ZLviMDgUz1e5IxouB9UPMXcJlSNcJ&#10;CLbE6XoFoubVanmfgCxy+b9F8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQArcwxcmAEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbAVw5&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="3A150BEA" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="43CD35EB" w14:textId="77777777" w:rsidR="00A4486C" w:rsidRPr="00E74E3D" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
                       <w:t>Página</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>10</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                      </w:rPr>
                       <w:t>de</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:spacing w:val="-4"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:t>10</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00E74E3D">
                       <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:b/>
                         <w:spacing w:val="-5"/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487307776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="017D52B6" wp14:editId="3FDAC46B">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="054BBF69" wp14:editId="45FADAB6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2800529</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2172970" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="21" name="Textbox 21"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2172970" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6F580E20" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="329A6039" w14:textId="77777777" w:rsidR="00A4486C" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Fecha</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>de</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>entrada</w:t>
@@ -19974,54 +39951,54 @@
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>3/18/2015</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="017D52B6" id="Textbox 21" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:220.5pt;margin-top:743.8pt;width:171.1pt;height:13pt;z-index:-16008704;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDl2cegmQEAACMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u0zAUvkfaO1i+p04isUHUdGKbQEgT&#10;IG08gOvYjUXs4/m4Tfr2HHtpi+AOceOc+Bx//n68vp3dyA46ogXf8XpVcaa9gt76Xcd/PH96+54z&#10;TNL3cgSvO37UyG83V2/WU2h1AwOMvY6MQDy2U+j4kFJohUA1aCdxBUF7ahqITib6jTvRRzkRuhtF&#10;U1XXYoLYhwhKI9Luw2uTbwq+MVqlb8agTmzsOHFLZY1l3eZVbNay3UUZBqsWGvIfWDhpPV16hnqQ&#10;SbJ9tH9BOasiIJi0UuAEGGOVLhpITV39oeZpkEEXLWQOhrNN+P9g1dfDU/geWZrvYKYAiwgMj6B+&#10;InkjpoDtMpM9xRZpOgudTXT5SxIYHSRvj2c/9ZyYos2mvmk+3FBLUa++fldXxXBxOR0ips8aHMtF&#10;xyPlVRjIwyOmfL9sTyMLmdf7M5M0b2dme0Jucox5awv9kcRMlGfH8WUvo+Zs/OLJsBz+qYinYnsq&#10;YhrvoTyRrMnDx30CYwuDC+7CgJIoxJZXk6P+/b9MXd725hcAAAD//wMAUEsDBBQABgAIAAAAIQBv&#10;3Vek4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJM2pGmIU1UITkiI&#10;NBx6dGI3sRqvQ+y24e9ZTnDcmdHsm2I724Fd9OSNQwHxIgKmsXXKYCfgs359yID5IFHJwaEW8K09&#10;bMvbm0Lmyl2x0pd96BiVoM+lgD6EMefct7220i/cqJG8o5usDHROHVeTvFK5HfgyilJupUH60MtR&#10;P/e6Pe3PVsDugNWL+XpvPqpjZep6E+FbehLi/m7ePQELeg5/YfjFJ3QoialxZ1SeDQKSJKYtgYwk&#10;W6fAKLLOVktgDUmP8SoFXhb8/4ryBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOXZx6CZ&#10;AQAAIwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG/d&#10;V6TiAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="054BBF69" id="Textbox 21" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:220.5pt;margin-top:743.8pt;width:171.1pt;height:13pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDl2cegmQEAACMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u0zAUvkfaO1i+p04isUHUdGKbQEgT&#10;IG08gOvYjUXs4/m4Tfr2HHtpi+AOceOc+Bx//n68vp3dyA46ogXf8XpVcaa9gt76Xcd/PH96+54z&#10;TNL3cgSvO37UyG83V2/WU2h1AwOMvY6MQDy2U+j4kFJohUA1aCdxBUF7ahqITib6jTvRRzkRuhtF&#10;U1XXYoLYhwhKI9Luw2uTbwq+MVqlb8agTmzsOHFLZY1l3eZVbNay3UUZBqsWGvIfWDhpPV16hnqQ&#10;SbJ9tH9BOasiIJi0UuAEGGOVLhpITV39oeZpkEEXLWQOhrNN+P9g1dfDU/geWZrvYKYAiwgMj6B+&#10;InkjpoDtMpM9xRZpOgudTXT5SxIYHSRvj2c/9ZyYos2mvmk+3FBLUa++fldXxXBxOR0ips8aHMtF&#10;xyPlVRjIwyOmfL9sTyMLmdf7M5M0b2dme0Jucox5awv9kcRMlGfH8WUvo+Zs/OLJsBz+qYinYnsq&#10;YhrvoTyRrMnDx30CYwuDC+7CgJIoxJZXk6P+/b9MXd725hcAAAD//wMAUEsDBBQABgAIAAAAIQBv&#10;3Vek4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJM2pGmIU1UITkiI&#10;NBx6dGI3sRqvQ+y24e9ZTnDcmdHsm2I724Fd9OSNQwHxIgKmsXXKYCfgs359yID5IFHJwaEW8K09&#10;bMvbm0Lmyl2x0pd96BiVoM+lgD6EMefct7220i/cqJG8o5usDHROHVeTvFK5HfgyilJupUH60MtR&#10;P/e6Pe3PVsDugNWL+XpvPqpjZep6E+FbehLi/m7ePQELeg5/YfjFJ3QoialxZ1SeDQKSJKYtgYwk&#10;W6fAKLLOVktgDUmP8SoFXhb8/4ryBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOXZx6CZ&#10;AQAAIwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG/d&#10;V6TiAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6F580E20" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="329A6039" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Fecha</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>de</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>entrada</w:t>
@@ -20050,801 +40027,525 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>3/18/2015</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487308288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46AE0E78" wp14:editId="1E6DEF7B">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43A56177" wp14:editId="3A98FAE8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6173170</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9446526</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="697230" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="22" name="Textbox 22"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="697230" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="721F37B6" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="676A3B1A" w14:textId="4EBDCBC0" w:rsidR="00A4486C" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Versión</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:t>#:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00116C7F">
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
-                            <w:t>3</w:t>
+                            <w:t>9</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="46AE0E78" id="Textbox 22" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:486.1pt;margin-top:743.8pt;width:54.9pt;height:13pt;z-index:-16008192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRjz0GmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbvNGlXFIiaroAVCGkF&#10;SMs+gOvYjUXsMTNuk749Y2/aIvaGuDgTz/jz9+PN7eQHcTRIDkIrl4taChM0dC7sW/n449Ort1JQ&#10;UqFTAwTTypMhebt9+WIzxsasoIehMygYJFAzxlb2KcWmqkj3xitaQDSBmxbQq8S/uK86VCOj+6Fa&#10;1fW6GgG7iKANEe/ePTXltuBba3T6Zi2ZJIZWMrdUVizrLq/VdqOaParYOz3TUP/AwisX+NIL1J1K&#10;ShzQPYPyTiMQ2LTQ4Cuw1mlTNLCaZf2XmodeRVO0sDkULzbR/4PVX48P8TuKNH2AiQMsIijeg/5J&#10;7E01RmrmmewpNcTTWehk0ecvSxB8kL09Xfw0UxKaN9fv3qxuuKO5tVy/XtbF7+p6OCKlzwa8yEUr&#10;keMqBNTxnlK+XjXnkZnL0/WZSJp2k3AdI9/kFPPWDroTaxk5zlbSr4NCI8XwJbBfOftzgedidy4w&#10;DR+hvJAsKcD7QwLrCoMr7syAgyjE5keTk/7zv0xdn/b2NwAAAP//AwBQSwMEFAAGAAgAAAAhAOc0&#10;I0LiAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3QBpGuJUFYITEiIN&#10;B45O7CZW43WI3Tb8PdsT3HY0T7MzxWZ2AzuZKViPEpYLAcxg67XFTsJn/XqXAQtRoVaDRyPhxwTY&#10;lNdXhcq1P2NlTrvYMQrBkCsJfYxjznloe+NUWPjRIHl7PzkVSU4d15M6U7gbeCJEyp2ySB96NZrn&#10;3rSH3dFJ2H5h9WK/35uPal/Zul4LfEsPUt7ezNsnYNHM8Q+GS32qDiV1avwRdWCDhPUqSQgl4yFb&#10;pcAuiMgS2tfQ9bi8T4GXBf8/o/wFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkY89BpgB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5zQj&#10;QuIAAAAOAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="43A56177" id="Textbox 22" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:486.1pt;margin-top:743.8pt;width:54.9pt;height:13pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfP2TlmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u2yAUvp+0d0DcN9iplq1WnGpbtWlS&#10;tVVq+wAEQ4xmOIxDYuftd6BOMm131W7wMefw8f2wvp3cwA46ogXf8npRcaa9gs76Xcufn75cfeAM&#10;k/SdHMDrlh818tvN2zfrMTR6CT0MnY6MQDw2Y2h5n1JohEDVaydxAUF7ahqITib6jTvRRTkSuhvE&#10;sqpWYoTYhQhKI9Lu3UuTbwq+MVqlH8agTmxoOXFLZY1l3eZVbNay2UUZeqtmGvIVLJy0ni49Q93J&#10;JNk+2n+gnFUREExaKHACjLFKFw2kpq7+UvPYy6CLFjIHw9km/H+w6vvhMTxElqZPMFGARQSGe1A/&#10;kbwRY8BmnsmeYoM0nYVOJrr8JQmMDpK3x7OfekpM0ebq5v3ymjqKWvXqXV0Vv8XlcIiYvmpwLBct&#10;jxRXISAP95jy9bI5jcxcXq7PRNK0nZjtCLnOKeatLXRH0jJSnC3HX3sZNWfDN09+5exPRTwV21MR&#10;0/AZygvJkjx83CcwtjC44M4MKIhCbH40Oek//8vU5WlvfgMAAP//AwBQSwMEFAAGAAgAAAAhAOc0&#10;I0LiAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3QBpGuJUFYITEiIN&#10;B45O7CZW43WI3Tb8PdsT3HY0T7MzxWZ2AzuZKViPEpYLAcxg67XFTsJn/XqXAQtRoVaDRyPhxwTY&#10;lNdXhcq1P2NlTrvYMQrBkCsJfYxjznloe+NUWPjRIHl7PzkVSU4d15M6U7gbeCJEyp2ySB96NZrn&#10;3rSH3dFJ2H5h9WK/35uPal/Zul4LfEsPUt7ezNsnYNHM8Q+GS32qDiV1avwRdWCDhPUqSQgl4yFb&#10;pcAuiMgS2tfQ9bi8T4GXBf8/o/wFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHz9k5ZgB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5zQj&#10;QuIAAAAOAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="721F37B6" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="676A3B1A" w14:textId="4EBDCBC0" w:rsidR="00A4486C" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Versión</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>#:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00116C7F">
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
-                      <w:t>3</w:t>
+                      <w:t>9</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32E2E3AE" w14:textId="77777777" w:rsidR="008D3645" w:rsidRDefault="008D3645">
+    <w:p w14:paraId="0751FCFA" w14:textId="77777777" w:rsidR="00546290" w:rsidRDefault="00546290" w:rsidP="00116C7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1055ECD5" w14:textId="77777777" w:rsidR="008D3645" w:rsidRDefault="008D3645">
+    <w:p w14:paraId="3A4B8405" w14:textId="77777777" w:rsidR="00546290" w:rsidRDefault="00546290" w:rsidP="00116C7F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="32CD04BD" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7070918C" w14:textId="026F9139" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6635C2B1" wp14:editId="52AEDF14">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>6934200</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>327660</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1650206016" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="283210" cy="553085"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>`</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B099649" w14:textId="7214E603" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487301632" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BC4CF5F" wp14:editId="18542217">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78C76937" wp14:editId="55B7B39A">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6553200</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>6675120</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-38100</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="304745" cy="702944"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="8" name="Image 8"/>
+          <wp:docPr id="150090901" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="8" name="Image 8"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...3 lines deleted...]
-                  </a:stretch>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304745" cy="702944"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="15280C8E" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F82EDD2" w14:textId="0754D6A8" w:rsidR="00116C7F" w:rsidRDefault="00116C7F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487303680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58542BA7" wp14:editId="301B923E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="798F351B" wp14:editId="1C0A3E85">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6553200</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>6850380</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>53340</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="304745" cy="702944"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="12" name="Image 12"/>
+          <wp:docPr id="2072070499" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="12" name="Image 12"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...3 lines deleted...]
-                  </a:stretch>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304745" cy="702944"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
         </wp:anchor>
       </w:drawing>
-    </w:r>
-[...209 lines deleted...]
-      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="1654605A" w14:textId="77777777" w:rsidR="00F20EF3" w:rsidRDefault="00000000">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="716A50D3" w14:textId="242FD93D" w:rsidR="00A4486C" w:rsidRDefault="00116C7F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487306240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0042DFE6" wp14:editId="209438E6">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72237628" wp14:editId="3A5B440B">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6553200</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>6804660</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>175260</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="304745" cy="702944"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="18" name="Image 18"/>
+          <wp:docPr id="1149302411" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="18" name="Image 18"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...3 lines deleted...]
-                  </a:stretch>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304745" cy="702944"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
         </wp:anchor>
       </w:drawing>
-    </w:r>
-[...209 lines deleted...]
-      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06592916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7386656"/>
     <w:lvl w:ilvl="0" w:tplc="6D0CDAAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="284"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -21858,125 +41559,135 @@
   <w:num w:numId="2" w16cid:durableId="1348949588">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1047602176">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1577468862">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="665716037">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="316421377">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="68507251">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1352143649">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F20EF3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F20EF3"/>
+    <w:rsidRoot w:val="00116C7F"/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rsid w:val="0029342A"/>
+    <w:rsid w:val="004F15CC"/>
+    <w:rsid w:val="00546290"/>
+    <w:rsid w:val="007545AE"/>
+    <w:rsid w:val="007F22F9"/>
+    <w:rsid w:val="008E550C"/>
+    <w:rsid w:val="00A23590"/>
+    <w:rsid w:val="00A4486C"/>
+    <w:rsid w:val="00B70BCE"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E74E3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="752AE5A5"/>
-  <w15:docId w15:val="{324CE837-2C5B-4C14-A8E8-9533E719BC83}"/>
+  <w14:docId w14:val="1E255B50"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6AA9B8DA-2E2C-4F34-8456-3ACDCA83CA7F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -22003,51 +41714,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -22116,51 +41827,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -22317,521 +42028,1096 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
     <w:pPr>
-      <w:ind w:left="2007"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
     <w:pPr>
-      <w:ind w:left="2007" w:hanging="567"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
     <w:pPr>
-      <w:ind w:left="2290" w:hanging="284"/>
-      <w:jc w:val="both"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
+    <w:name w:val="No List1"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00116C7F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00116C7F"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="107"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A0BBB"/>
+    <w:rsid w:val="00116C7F"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A0BBB"/>
+    <w:rsid w:val="00116C7F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FollowedHyperlink1">
+    <w:name w:val="FollowedHyperlink1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00116C7F"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00116C7F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00116C7F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00116C7F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00116C7F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00116C7F"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10801" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:refund.before.closure@undp.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdtfo.corefinance@undp.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mptf.undp.org/document/download/7638" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10801" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10801" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:refund.before.closure@undp.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdtfo.corefinance@undp.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mptf.undp.org/document/download/7638" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10801" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9C03A77-19FD-40B8-A377-EC64736093E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3143</Words>
-  <Characters>15590</Characters>
+  <Words>2859</Words>
+  <Characters>16298</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>399</Lines>
-  <Paragraphs>210</Paragraphs>
+  <Lines>135</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18523</CharactersWithSpaces>
+  <CharactersWithSpaces>19119</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Althea Downie</dc:creator>
-  <cp:keywords>, docId:1B44D2593D6556249EBE12089BAE8E9D</cp:keywords>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...45 lines deleted...]
-</file>