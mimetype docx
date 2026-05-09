--- v0 (2025-11-07)
+++ v1 (2026-05-09)
@@ -1,7719 +1,7496 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...22 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2DA1A08F" w14:textId="1091878B" w:rsidR="00161C98" w:rsidRPr="005C24FD" w:rsidRDefault="00161C98" w:rsidP="00161C98">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="58B51599" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Refunds to Donors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3B349E" w14:textId="77777777" w:rsidR="0001106B" w:rsidRPr="005C24FD" w:rsidRDefault="0001106B" w:rsidP="0001106B">
+    <w:p w14:paraId="360A7D41" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4D3B349F" w14:textId="4DE878E8" w:rsidR="00F46E5B" w:rsidRPr="00ED6F98" w:rsidRDefault="00F46E5B" w:rsidP="00ED6F98">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B73E4F4" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="00ED6F98">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unexpended balances are refunded to donors </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dictated in the contribution agreement with the donor and in the Terms of Reference for trust funds. Refunds can only be made where specified in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00427027">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Financial Closure of Development Projects</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00ED6F98">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00ED6F98">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00427027">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Financial Closure of Trust Funds</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F24B8C" w:rsidRPr="00ED6F98">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0072BC"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3B34A0" w14:textId="77777777" w:rsidR="00F46E5B" w:rsidRPr="005C24FD" w:rsidRDefault="00F46E5B" w:rsidP="0001106B">
+    <w:p w14:paraId="38234347" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD8BE14" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Refund process to donors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A5CE89" w14:textId="77777777" w:rsidR="00E9401D" w:rsidRPr="005C24FD" w:rsidRDefault="00E9401D" w:rsidP="0001106B">
+    <w:p w14:paraId="0500E374" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4D3B34A1" w14:textId="6DA4663D" w:rsidR="00F46E5B" w:rsidRPr="005C24FD" w:rsidRDefault="00F46E5B" w:rsidP="0001106B">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2298FC" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...488 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Structure Element – Flow Chart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6053A5BB" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0409DAE4" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Structure Element - Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091F1C25" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cost Sharing Refunds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09877D94" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE94AD8" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Refunds can be issued to donors in the following situations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E8FD29" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A donor requests a refund from a project that is financially closed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A44ECAE" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A donor requests a refund from an ongoing project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3138A06F" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646F9844" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The GSSC are authorized to issue refunds to donors for cost-sharing balances at the fund-project-donor level. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28314FA8" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C9A98A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CO’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submits a case via UNALL Case Management System to request a refund to be processed by the GSSC who receives the refund request and verifies all relevant supporting documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0179CDE1" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38DBF3CD" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Refunds can be made to donors in the following situations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6924C8C0" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43366BC8" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="141"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ongoing Projects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D19F11" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1560" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The donor requests for refunds of an ongoing project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D006A0" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="426"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CO’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submits a case via UNALL to request a refund to be processed by the GSSC </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9AEB7C" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="426"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The GSSC reviews the project financial status and verifies all supporting documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E48D933" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="426"/>
-        <w:jc w:val="both"/>
-[...73 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The GSSC creates and applies the credit memo in the system which generates an invoice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC15B9D" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="426"/>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The GSSC runs the pay cycle process notifies the CO on the successful transfer of funds back to the donor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E44099" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="426"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The CO notifies the donor on the successful refund and any other relevant details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236C4714" w14:textId="77777777" w:rsidR="00032102" w:rsidRPr="005C24FD" w:rsidRDefault="00032102" w:rsidP="00880DD6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="368EE7A7" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2359C2BE" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="141"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Financially closed projects </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265FCD05" w14:textId="3E059649" w:rsidR="00AC30D1" w:rsidRPr="005C24FD" w:rsidRDefault="00AC30D1" w:rsidP="00231D1E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4590BB08" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="426"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-        <w:r w:rsidR="00301C64" w:rsidRPr="005C24FD">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The GSSC performs the processes to financially close a development project (Refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00427027">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>POPP on Financial Closure of Projects</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EA5F72" w:rsidRPr="005C24FD">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E00146" w14:textId="77633553" w:rsidR="001612D1" w:rsidRPr="005C24FD" w:rsidRDefault="001612D1" w:rsidP="00880DD6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C63EABC" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1560" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the US dollar equivalent of the unspent balance is less than US$5,000, the GSSC should refer to the contribution agreement with the donor to determine whether the donor permits UNDP to retain any unspent balance. Where funds can be retained, the unspent balance should be transferred to fund 11888 by GSSC via journal entry. In the absence of any clause within the agreement for this matter, GSSC will validate this with the CO to consult with the donors on the treatment of this balance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00311D6B" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1560" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the fund balance is more than US$5,000, the GSSC would both check with the donor agreement and/or confirm with CO on the decision to refund the funds. COs may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>propose to the donor to either reprogramme the funds to another project or the details of transfer if the donor wants the funds refunded. Either decisions of reprogramming or refunding the funds should be supported by a written consent by the donors on the decision taken. In the absence of a stipulation to refund the fund balance in the donor agreement, this written consent would be part of the supporting documents for the donor refund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774253A8" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1560" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The donor requests a refund for financially closed development projects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4690404E" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1560" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The GSSC creates and applies the credit memo in the system which generates an invoice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FFC455" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1560" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The GSSC runs the pay cycle process notifies the CO on the successful transfer of funds back to the donor and the CO notifies the donor on the refund and any other relevant details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1BBC1B" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1560"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C0C3FBB" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Large donor refunds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF5E6AA" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1560"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="709ED9CD" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1560"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For donor refunds equal to or greater than $1,000,000 regardless of the project status, the GSSC should consult with and obtain clearance from the Chief, Financial Performance Management &amp; Reporting (FPMR) – OFM in order to verify whether there is an opportunity for UNDP’s donor relationship management team (BERA) to entertain other options with the donor, including reprogramming the funds where possible to avoid refunding. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191689B5" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1560"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The request for approval must be sent to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00427027">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>refund.before.closure@undp.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. COs would be required to provide the Project ID, reason for refund prior to project closure’s operational closure, and all other supporting documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AD9E87" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1560"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FA7563D" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Refer to the section on Donor specific requirement for refunds to the EU, Government of Japan, UNOPS MSA Refunds, MPFT refunds, The Netherlands, UNSDOS, World Bank on the GEF’s Trust Fund Investment Income.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A46105" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2A9DDD" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chart of Accounts (COA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF6DEBB" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CO to provide the complete COA </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the GSSC to prepare the credit memo (for refunds to donors to debit account 51040) or Journal Entry (for transfers to another project or returns to a common pool of resources a debit to account 51035).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCBA128" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF26F72" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A standard COA to credit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Account 21030</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be used. In the case of a deficit, the CO should provide the COA to cover the deficit before GSSC proceeds to prepare the Credit Memo for refund. GSSC should ensure the COA used for recording refunds and processing payments in GL refund account (21030) fully match to clear the balance at all COA level in the GL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AA4241" w14:textId="77777777" w:rsidR="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5F651C" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BBC894A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Refund before start of Agreement/Project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEB8EE9" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If a contribution is received but the agreement has not been finalized and the contribution needs to be refunded, the GSSC, on behalf of the CO should obtain approval (with any relevant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>supporting documents) from the Chief, Financial Performance Management and Reporting, OFM authorizing the return of funds for any refunds of $1,000,000 and greater.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D64EDF" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D9C8CC4" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="20"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...191 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refunds if the Donor Contributions Not Utilized: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D1072F" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:ind w:left="1560"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the donor contribution is in currencies other than USD, the CO has not used the contributions, and the donor has requested a refund of the contributions, the CO needs to provide the reason to the GSSC for the funds not being utilized and whether the CO has negotiated with the donor to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reprogramme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the funds. The GSSC must use the same currency exchange rate date when UNDP received the deposit to avoid any exchange gain/loss when processing the refund.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030D5099" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D9ABBD" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Refund of an unapplied deposit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299E474F" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
-[...789 lines deleted...]
-          <w:numId w:val="39"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If a deposit was received from a Donor but the deposit was not applied and had to be returned to the Donor (either the project was not initiated/called off/unidentified contribution deposit or the agreement will not be finalized), the GSSC will process the refund as listed below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38225D6B" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1966A2CC" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
-        <w:contextualSpacing w:val="0"/>
-[...56 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Request the Donor information through the recipient Country Office/BERA (if recipient not identified) for bank account information where the funds should be returned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1180262F" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Record the deposit as a “Direct Journal”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC82CCD" w14:textId="4C820B64" w:rsidR="00E25ACB" w:rsidRPr="005C24FD" w:rsidRDefault="00D24D17" w:rsidP="00B00CEC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7C4583C8" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
-        <w:contextualSpacing w:val="0"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Apply the deposit to the Refunds Pending to Donors Account (21030) using the following COA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DD7E07" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GL Account:</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21030 (Refunds Pending to Donors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7775AB41" w14:textId="77777777" w:rsidR="00E25ACB" w:rsidRPr="005C24FD" w:rsidRDefault="00E25ACB" w:rsidP="00B00CEC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="79389B72" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Operating Unit:</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> H35</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7837D638" w14:textId="5D1D6EF8" w:rsidR="00E25ACB" w:rsidRPr="005C24FD" w:rsidRDefault="00E25ACB" w:rsidP="00B00CEC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0BB05A81" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fund Code:</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 00001  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11221B0E" w14:textId="50415CCD" w:rsidR="00E25ACB" w:rsidRPr="005C24FD" w:rsidRDefault="00301C64" w:rsidP="00B00CEC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="078CC488" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="993"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Donor Code:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As provided by CO/BERA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5C5BB0" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Project:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7836574F" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...84 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Cost Centre:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> GSSC dept. id (21210)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B05DF4" w14:textId="77777777" w:rsidR="00E25ACB" w:rsidRPr="005C24FD" w:rsidRDefault="00E25ACB" w:rsidP="00E25ACB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="57C072E0" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D03DAE9" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
-        <w:contextualSpacing w:val="0"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GSSC will then issue a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>non PO</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> invoice using the vendor ID setup with the bank account details provided by the Donor. The COA to use should be the same as the one used in the deposit application mentioned above in part iv. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F1E6D2" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="283"/>
-        <w:contextualSpacing w:val="0"/>
-[...71 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the Donor remits money to a UNDP bank account by mistake (e.g. Contribution to UNFPA/UNICEF was wrongly credited into UNDP’s bank account), and the Donor indicates that this transfer was an error, GSSC can initiate the process to refund the funds. The Treasury Operations in HQ must be notified along with relevant documentation so that Treasury can give UNDP bank a ‘debit authority’ upon receipt of the recall request from the remitter. Deposit ID- Direct Journal to GL acct. 14075 must be created and upon receipt of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>returned</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date of the funds a negative Deposit ID is to be created to debit GL acct. 14075. No AP Invoice is required to be issued here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4630FFBF" w14:textId="77777777" w:rsidR="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720D26CE" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D02D15" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Financial impact due to Audit after Financial Closure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8B5326" w14:textId="77777777" w:rsidR="00406AEB" w:rsidRPr="005C24FD" w:rsidRDefault="00406AEB" w:rsidP="00406AEB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D5E71A5" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1476"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3A99D1" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Occasionally, some projects may undergo an audit exercise after the financial closure of the project and thus incur some financial impact after the project has been financially closed and its remaining fund balances refunded to the donors (or reprogrammed to another project).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56AEA97A" w14:textId="77777777" w:rsidR="004514DE" w:rsidRPr="005C24FD" w:rsidRDefault="004514DE" w:rsidP="00CA57B8">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="322B965B" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D33FA13" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...15 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In such situations, several scenarios may occur </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> respect to the financial impact of the audit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0D7CA6" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="709"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1068"/>
         <w:gridCol w:w="3594"/>
         <w:gridCol w:w="3798"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00406AEB" w:rsidRPr="005C24FD" w14:paraId="6CAB81A2" w14:textId="77777777" w:rsidTr="009C5BC9">
+      <w:tr w:rsidR="00427027" w:rsidRPr="00427027" w14:paraId="54AB43F6" w14:textId="77777777" w:rsidTr="00427027">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE9DB96" w14:textId="77777777" w:rsidR="00406AEB" w:rsidRPr="005C24FD" w:rsidRDefault="00406AEB" w:rsidP="009C5BC9">
+          <w:p w14:paraId="4673CCAA" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Scenario</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3594" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2299D314" w14:textId="77777777" w:rsidR="00406AEB" w:rsidRPr="005C24FD" w:rsidRDefault="00406AEB" w:rsidP="009C5BC9">
+          <w:p w14:paraId="637F5FDC" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0243589F" w14:textId="77777777" w:rsidR="00406AEB" w:rsidRPr="005C24FD" w:rsidRDefault="00406AEB" w:rsidP="009C5BC9">
+          <w:p w14:paraId="288D6D6A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Action to be taken by GSSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00406AEB" w:rsidRPr="005C24FD" w14:paraId="177B0CA2" w14:textId="77777777" w:rsidTr="009C5BC9">
+      <w:tr w:rsidR="00427027" w:rsidRPr="00427027" w14:paraId="5D689DC0" w14:textId="77777777" w:rsidTr="002627CE">
         <w:trPr>
           <w:trHeight w:val="1287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9914B3" w14:textId="77777777" w:rsidR="00406AEB" w:rsidRPr="005C24FD" w:rsidRDefault="00406AEB" w:rsidP="009C5BC9">
+          <w:p w14:paraId="495B2702" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBBD059" w14:textId="77777777" w:rsidR="00406AEB" w:rsidRPr="005C24FD" w:rsidRDefault="00406AEB" w:rsidP="009C5BC9">
+          <w:p w14:paraId="48F44E1E" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">If the audit report is issued after the project is financially closed and IP/RB reimburses funds to UNDP, causing an additional </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>surplus</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C24FD">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> in fund for the project.</w:t>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>fund</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1934BE73" w14:textId="67D244C8" w:rsidR="00406AEB" w:rsidRPr="005C24FD" w:rsidRDefault="00406AEB" w:rsidP="009C5BC9">
+          <w:p w14:paraId="5F65BF4C" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>GSSC will proceed to register those additional funds accordingly and will issue a complementary refund to the Donor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00406AEB" w:rsidRPr="005C24FD" w14:paraId="390A2AE4" w14:textId="77777777" w:rsidTr="009C5BC9">
+      <w:tr w:rsidR="00427027" w:rsidRPr="00427027" w14:paraId="1C8F484E" w14:textId="77777777" w:rsidTr="002627CE">
         <w:trPr>
           <w:trHeight w:val="980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66A067EF" w14:textId="77777777" w:rsidR="00406AEB" w:rsidRPr="005C24FD" w:rsidRDefault="00406AEB" w:rsidP="009C5BC9">
+          <w:p w14:paraId="1178B21C" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32C027CC" w14:textId="77777777" w:rsidR="00406AEB" w:rsidRPr="005C24FD" w:rsidRDefault="00406AEB" w:rsidP="009C5BC9">
+          <w:p w14:paraId="5E558A1A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>If the audit report is issued after the project is financially closed and there is certain reclassification of expenses that should be recorded</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10C38D23" w14:textId="77777777" w:rsidR="00406AEB" w:rsidRPr="005C24FD" w:rsidRDefault="00406AEB" w:rsidP="009C5BC9">
+          <w:p w14:paraId="129FEE8D" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">GSSC will proceed to make the account adjustments accordingly </w:t>
             </w:r>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>if there is zero impact</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the CDR.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00406AEB" w:rsidRPr="005C24FD" w14:paraId="451EEB3A" w14:textId="77777777" w:rsidTr="009C5BC9">
+      <w:tr w:rsidR="00427027" w:rsidRPr="00427027" w14:paraId="3C236407" w14:textId="77777777" w:rsidTr="002627CE">
         <w:trPr>
           <w:trHeight w:val="1033"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="561C48FD" w14:textId="77777777" w:rsidR="00406AEB" w:rsidRPr="005C24FD" w:rsidRDefault="00406AEB" w:rsidP="009C5BC9">
+          <w:p w14:paraId="3FD58AD7" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1628FBC9" w14:textId="77777777" w:rsidR="00406AEB" w:rsidRPr="005C24FD" w:rsidRDefault="00406AEB" w:rsidP="009C5BC9">
+          <w:p w14:paraId="7E3C1DE9" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>If the audit concludes that expenses are to be recorded at the project level, thus increasing the total amount of the CDR.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D501ABF" w14:textId="77777777" w:rsidR="00406AEB" w:rsidRPr="005C24FD" w:rsidRDefault="00406AEB" w:rsidP="009C5BC9">
+          <w:p w14:paraId="6354829B" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>GSSC will liaise with OFM to determine the proper treatment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E32E1BE" w14:textId="77777777" w:rsidR="00406AEB" w:rsidRPr="005C24FD" w:rsidRDefault="00406AEB" w:rsidP="00406AEB">
-[...7 lines deleted...]
-    <w:p w14:paraId="05F61E57" w14:textId="77777777" w:rsidR="00E41667" w:rsidRPr="005C24FD" w:rsidRDefault="00E41667" w:rsidP="0001106B">
+    <w:p w14:paraId="72E9BEC8" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4D3B34CA" w14:textId="61C5A954" w:rsidR="00F46E5B" w:rsidRPr="005C24FD" w:rsidRDefault="00F46E5B" w:rsidP="0001106B">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C48ED8E" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64CE0D77" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Donor specific requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3B34CC" w14:textId="77777777" w:rsidR="00F46E5B" w:rsidRPr="005C24FD" w:rsidRDefault="00F46E5B" w:rsidP="0001106B">
+    <w:p w14:paraId="4FE786DD" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CAAED4" w14:textId="6E9B5368" w:rsidR="008B2A56" w:rsidRPr="005C24FD" w:rsidRDefault="008B2A56" w:rsidP="00CA57B8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="002DB710" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>EU Refunds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A1E423" w14:textId="77777777" w:rsidR="008B2A56" w:rsidRPr="005C24FD" w:rsidRDefault="008B2A56" w:rsidP="008B2A56">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="74D48E11" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56995683" w14:textId="1F73CECC" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="0086556C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...144 lines deleted...]
-    <w:p w14:paraId="0DD0EADA" w14:textId="002D461B" w:rsidR="00370717" w:rsidRPr="005C24FD" w:rsidRDefault="00370717" w:rsidP="0001106B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BERA in Brussels will send an email with the copy of the Debit Note (DN) from EU as attachment for refunds to the EU. Sometimes the CO will provide the DN from EU but if the CO requests the refund EU without a DN but provides email/letter from EU with banking details, the GSSC needs to seek BERA’s confirmation on whether to proceed refund without the Debit Note. The Specialist then sends an email to CO requesting for the final financial report accepted by EU as mentioned above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1328288C" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24BB2663" w14:textId="38D11D02" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="0086556C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Government of Japan Refunds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE80F98" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="008C0DAE">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3ABC5B6A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When projects funded by Japan (usually JPN child fund 32045) are operationally closed and remaining balance needs to be refunded or transferred to Japan BERA Unit (JU) parent fund code, the CO is firstly required to consult with the JU Regional Bureau focal point on the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670BB4DE" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1843" w:hanging="338"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Final Financial Report (FFR) Format</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E80E30" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="00CA57B8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="47268DCD" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Approved Budget</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02750209" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="00CA57B8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D1AD38E" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Project Description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDBC864" w14:textId="635BFE86" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="00CA57B8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7932BF81" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Then, CO raises a request via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005C24FD">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with relevant documents attached and notifies the CO designated officer to review and approve the request: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE9BEA9" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A copy of signed final financial report submitted to the local Japanese embassy with a cover letter;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46ACCC70" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="00CA57B8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="64442A8A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1843"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CoA from COs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5BE82F" w14:textId="00C54497" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="005A495A" w:rsidP="00177FB4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2620E579" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The GSSC checks and verifies all supporting documents are complete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571017AA" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GSSC verifies the final unspent balances and notifies the CO to prepare the FFR (if CO submitted a draft FFR to GSSC) following the Government of Japan report format. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F68C441" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">CO submits the signed FFR to Local Japanese Embassy and uploads a copy in </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CO submits the signed FFR to Local Japanese Embassy and uploads a copy in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008C0DAE" w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008C0DAE" w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC784A9" w14:textId="4EED7E2F" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="00177FB4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="113DAFE2" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GSSC shares the signed FFR to Japan BERA and get confirmation from Japan BERA on the GL account to be used, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00EC1F8E" w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i.e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC1F8E" w:rsidRPr="005C24FD">
-[...62 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 51040 (for batch refund) or 51035 (for transfer of unspent balance to parent fund).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06912269" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:jc w:val="both"/>
-[...38 lines deleted...]
-        <w:t>as follows:</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GSSC processes a journal entry to move funds from child (CO Project) to parent (Fund code 55045, OU H23) for batch refund as follows:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="183"/>
         <w:tblW w:w="7610" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="812"/>
         <w:gridCol w:w="962"/>
         <w:gridCol w:w="736"/>
         <w:gridCol w:w="792"/>
         <w:gridCol w:w="788"/>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="1682"/>
         <w:gridCol w:w="991"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00890F35" w:rsidRPr="005C24FD" w14:paraId="6C0E0643" w14:textId="77777777" w:rsidTr="00890F35">
+      <w:tr w:rsidR="00427027" w:rsidRPr="00427027" w14:paraId="762AE727" w14:textId="77777777" w:rsidTr="002627CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A667399" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="08E1B731" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Dr/Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="776DB54E" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="563D8A3F" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="736" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46D173C9" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="11ED7C9D" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C53C8FF" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="5ED251D3" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6552DCD0" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="4599EDBC" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Dept</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36EE1345" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="3D421638" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>PC BU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="666613A2" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="2B5B42C7" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="750C1852" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="671D9D5D" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Donor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890F35" w:rsidRPr="005C24FD" w14:paraId="18C5F4EB" w14:textId="77777777" w:rsidTr="00890F35">
+      <w:tr w:rsidR="00427027" w:rsidRPr="00427027" w14:paraId="7BE20F7E" w14:textId="77777777" w:rsidTr="002627CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71131792" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="66F2B25C" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Dr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="047C3726" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="07B1628B" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>51040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2C5C7111" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="3B1E3049" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>To be provided by JU &amp; CO (Dr Child Fund 32045)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="716A5EDB" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="102F266E" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>000141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890F35" w:rsidRPr="005C24FD" w14:paraId="5F927174" w14:textId="77777777" w:rsidTr="00890F35">
+      <w:tr w:rsidR="00427027" w:rsidRPr="00427027" w14:paraId="61632258" w14:textId="77777777" w:rsidTr="002627CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D518A7F" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="2A794432" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Cr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C3B3401" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="0939E98A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>51040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4845" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="4646EC98" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="0DC10F87" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>To be provided by JU (Cr Parent Fund 55045)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29EF6214" w14:textId="77777777" w:rsidR="00890F35" w:rsidRPr="005C24FD" w:rsidRDefault="00890F35" w:rsidP="00890F35">
+          <w:p w14:paraId="427D70F4" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>000141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71D08126" w14:textId="77777777" w:rsidR="009E3238" w:rsidRPr="005C24FD" w:rsidRDefault="009E3238" w:rsidP="008A3C65">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="332984C7" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD794F7" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B7ABD4C" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The standard COA given by JU for the credit side is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79051E75" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="008C0DAE">
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="4EBCBFDC" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7610" w:type="dxa"/>
         <w:tblInd w:w="871" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="779"/>
         <w:gridCol w:w="962"/>
         <w:gridCol w:w="689"/>
         <w:gridCol w:w="790"/>
         <w:gridCol w:w="788"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="957"/>
         <w:gridCol w:w="886"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00890F35" w:rsidRPr="005C24FD" w14:paraId="189693EF" w14:textId="77777777" w:rsidTr="00890F35">
+      <w:tr w:rsidR="00427027" w:rsidRPr="00427027" w14:paraId="1EEDAB00" w14:textId="77777777" w:rsidTr="002627CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="546E6E2E" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="3A193E0D" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Dr/Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B85C855" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="756E5E79" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="466334C1" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="262B3B6C" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="790" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66EB9BB7" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="639374A0" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77C19FE2" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="2AEE0886" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Dept</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A1F8A3A" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="08C9D3D3" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>PC BU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0706A6EB" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="41D002A5" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="253E42AA" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="6402483C" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60903D8F" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="469A0CE6" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Donor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890F35" w:rsidRPr="005C24FD" w14:paraId="6E695B91" w14:textId="77777777" w:rsidTr="00890F35">
+      <w:tr w:rsidR="00427027" w:rsidRPr="00427027" w14:paraId="59D5E228" w14:textId="77777777" w:rsidTr="002627CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63B5EA66" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="1EC5D181" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54EE3C32" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="260305AD" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>51040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="689" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52882EA4" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="5CFD8015" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>H23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="790" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D7239AC" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="0427955A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>55045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="788" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="321B4B22" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="7D994A80" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>04012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="908" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C1E3469" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="7CCC022A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>blank</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DCD90EA" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="397BF43A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">blank </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="223D22A6" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="63552F5B" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>blank</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E66F247" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="5606B18A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>000141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AEAB858" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="008C0DAE">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7D520F5D" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50246622" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
-        <w:jc w:val="both"/>
-[...45 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Based on the JU request, the GSSC will process the refund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6F103A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8035" w:type="dxa"/>
         <w:tblInd w:w="846" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="753"/>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="784"/>
         <w:gridCol w:w="799"/>
         <w:gridCol w:w="857"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E03E16" w:rsidRPr="005C24FD" w14:paraId="08B29C54" w14:textId="77777777" w:rsidTr="004E3C0D">
+      <w:tr w:rsidR="00427027" w:rsidRPr="00427027" w14:paraId="213FB8AB" w14:textId="77777777" w:rsidTr="002627CE">
         <w:trPr>
           <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65730F70" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="02CE4DCD" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Dr/Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A241A40" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="3F8B64F3" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="260FC592" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="61AC8FF3" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="461B2DFB" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="341B4DAC" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BBFDC04" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="167F84A5" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Dept</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A683329" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="35107A85" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>PC BU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7F7E16" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="54390C38" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08151C2A" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="2B969A42" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE628A3" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="4BA8AE9E" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Donor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03E16" w:rsidRPr="005C24FD" w14:paraId="7E226D6F" w14:textId="77777777" w:rsidTr="008A3C65">
+      <w:tr w:rsidR="00427027" w:rsidRPr="00427027" w14:paraId="506F012F" w14:textId="77777777" w:rsidTr="002627CE">
         <w:trPr>
           <w:trHeight w:val="167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02A9518C" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="249C46B9" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Dr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34AA2B98" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="1A51EF71" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>51040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5283" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="7F5747D9" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="545B796C" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">To be provided by JU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="526C5AAC" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="544E06FD" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>000141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03E16" w:rsidRPr="005C24FD" w14:paraId="6FE405A0" w14:textId="77777777" w:rsidTr="004E3C0D">
+      <w:tr w:rsidR="00427027" w:rsidRPr="00427027" w14:paraId="475594C2" w14:textId="77777777" w:rsidTr="00427027">
         <w:trPr>
           <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12BEA54A" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="4D8D49C8" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Cr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1007" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36D7BA76" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="4054521A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>21030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D190BA6" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="7DDE7E1E" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>CO OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14E09D6C" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="5B993A76" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>00001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="080401F8" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="20649A8F" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>21210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCC3062" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="4E8A23AF" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
           </w:tcPr>
-          <w:p w14:paraId="6068D64C" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="2487D235" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0CECE"/>
           </w:tcPr>
-          <w:p w14:paraId="30F21261" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="099808BC" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51B7D4E0" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="009C5BC9">
+          <w:p w14:paraId="2893C0BB" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C24FD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00427027">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>000141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C59DAE4" w14:textId="77777777" w:rsidR="008C0DAE" w:rsidRPr="005C24FD" w:rsidRDefault="008C0DAE" w:rsidP="008C0DAE">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3938B39D" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:after="220" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F4F5F68" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The CO then submits a project financial closure request to the GSSC, and it is the GSSC’s responsibility to financially close the project in Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330BFCA9" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE8BE1A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Refer to the Appendix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086556C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the Government of Japan Donor Refund process flowchart.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F42BF3" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F46F6D3" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">UNOPS MSA Refunds </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0077C590" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Management Service Agreement (MSA) are UNDP projects which are executed on behalf of UNDP by UNOPS, who subsequently charge UNDP a management fee for this service. The donor gives the contribution to UNDP Treasury, who banks the funds on behalf of UNOPS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE2CEAD" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNOPS will incur expenses as part of the execution of the project activities, which they record in their general ledger. Twice a year (i.e. June and December) the MSA report is compiled and sent to UNDP. This report provides details (at donor level) of contributions and expenses for the period, which are subsequently removed from UNOPS general ledger, and posted to UNDP general ledger (at the fund level only), since the transactions belong to UNDP and not to UNOPS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511F8084" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Once the project is completed, UNOPS will supply the donor with the final financial report, and any remaining funds will then be refunded to the donor by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GSSC </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409219BD" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Should there be any refunds, it is important to have the correct refund documentation to refund the donor fund correctly </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF23849" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A660D14" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>MPTF Refunds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481099D2" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="2E74B5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FE9FA29" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For refunds to MPTF, the donor refund process is now fully centralized in the GSSC therefore the CO’s need to submit their request to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GSSC .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GSSC will review the unspent balance as follows. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2ECDD1" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If MPTF gateway data is up to date, GSSC will reconcile the Quantum balance against </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Gateway </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>if the balance fully matches, the GSSC will process the refund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349A7303" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If MPTF gateway data is not up to date, GSSC will perform a simulation and get </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a confirmation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from MPTF staff prior to processing the refund. In this case, the project shall not be financially closed until the MPTF gateway is updated and the final unspent balance is revalidated against the Gateway.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243B1AC0" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To check MPTF project number in Quantum, the customer code (donor) must be selected and if the customer has multiple bank accounts, the relevant bank account provided in the donor confirmation email/letter/invoice must be selected. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7DF75E" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once the refund is processed and paid, the GSSC to inform MPTF office as per the closure instruction </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00427027">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>http://mptf.undp.org/document/download/7638</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D878CCB" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The refunds need to be processed as a bank transfer and not via journal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743111B3" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="426"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The GSSC will inform the MPTF Office when the refund is processed via email with the project reference with a copy to MPTFO Core Finance </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00427027">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>mdtfo.corefinance@undp.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1980E495" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CDF8FB" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Netherlands Refunds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D56848" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0E8DB7" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Refunds to the Netherlands of unspent balance in the amount of US$5,000 and above will be processed under the following conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5F78B9" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where Netherlands is the sole donor of a cost-sharing project:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA749D8" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project is financially closed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C8A808" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The agreement has ended. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E2F61A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project is reported as financially completed in the next Certified Financial Statement (CFS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620809F3" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Netherlands have reviewed the CFS and approved it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6972AC8E" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Request for refund can be submitted by the Netherlands including the bank account information for payment processing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F52B866" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where Netherlands is one of several donors of a cost-sharing project: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537901B6" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The agreement has ended. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6443893E" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>No charges can be applied to the Netherlands’ fund balance in the project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF4FF78" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CFS in the year the agreement ended is submitted to the Netherlands and indicates project balance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF9604F" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Netherlands has reviewed CFS and approved it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF075A4" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Request for refund can be submitted by the Netherlands including the bank account information for payment processing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DDDE3B" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the refund is in US dollars or the Netherlands indicates that the bank account to which the funds are to be credited is in the programme country, the GSSC will process the refund. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A36C7A" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8565A7" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34998FA3" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Belgium Refunds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02281D23" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F26EAD" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This donor has requested that unexpended balances be credited to a Special Account (21030 for residual balances and 21025 for interest). OFM maintains the Special Account. Upon receipt of the request from the CO, confirmed by the written request from Belgium, GSSC creates the credit memo to credit the unexpended balance, to the Special Account 21030 to facilitate the donor refund or create the journal entry to re-programme it to another project COA provided by the CO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8CCE13" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CA769C" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>United States: USAID or US Department of State refunds through the letter of credit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303511FE" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F001682" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...74 lines deleted...]
-      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1FD4F4D7" w14:textId="2CBEDF6A" w:rsidR="000670D8" w:rsidRPr="005C24FD" w:rsidRDefault="001C6506" w:rsidP="008A3C65">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Refunds to USAID or USDOS for contributions received through the US letter of credit are handled by the GSSC. In addition to the prerequisites for refunds to donors, refunds to USAID/USDOS require a report indicating the final project or trust fund expenses. Requests for this report must be sent to the GSSC using Unite/UNALL for preparation and signature by an HQ official. GSSC will transmit this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">report to USAID/USDOS, which in turn will reduce the letter of credit by the amount to be refunded. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416C863E" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...627 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B66CCAA" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="333333"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:iCs/>
-[...16 lines deleted...]
-    <w:p w14:paraId="4D3B34CE" w14:textId="77777777" w:rsidR="00F46E5B" w:rsidRPr="005C24FD" w:rsidRDefault="00F46E5B" w:rsidP="0001106B">
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Trust Fund Refunds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C69549" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3B34D0" w14:textId="40EDE845" w:rsidR="00F46E5B" w:rsidRPr="005C24FD" w:rsidRDefault="00F46E5B" w:rsidP="008A3C65">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A59F15B" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Trust Fund Manager submits a request to the GSSC using Unite/UNALL </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with  the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> completed trust fund completion check list and authorization from the trust fund manager. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578CEFBF" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...923 lines deleted...]
-    <w:p w14:paraId="4D3B34FB" w14:textId="77777777" w:rsidR="00F46E5B" w:rsidRPr="005C24FD" w:rsidRDefault="00F46E5B" w:rsidP="0001106B">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The GSSC reviews the documentation and processes the refund of trust fund balances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D65B5C" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E7BC49E" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181691F2" w14:textId="3342DC35" w:rsidR="006042BA" w:rsidRPr="005C24FD" w:rsidRDefault="006042BA" w:rsidP="008A3C65">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D32C654" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58815F80" w14:textId="1199EED0" w:rsidR="00631F8E" w:rsidRPr="005C24FD" w:rsidRDefault="000646A5" w:rsidP="008A3C65">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0FEF51B2" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Donor Refund Flowchart</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E293904" w14:textId="77777777" w:rsidR="00C76F04" w:rsidRPr="005C24FD" w:rsidRDefault="00C76F04" w:rsidP="0001106B">
-[...19 lines deleted...]
-        <w:object w:dxaOrig="14869" w:dyaOrig="10632" w14:anchorId="0F3D68AC">
+    <w:p w14:paraId="6B1DD096" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D7E9CC" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:object w:dxaOrig="14869" w:dyaOrig="10632" w14:anchorId="4C57706D">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:498pt;height:354.6pt" o:ole="">
-            <v:imagedata r:id="rId17" o:title=""/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:498pt;height:354.75pt" o:ole="">
+            <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1734598330" r:id="rId18"/>
+          <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1839791748" r:id="rId14"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F046E7" w14:textId="60F56CD7" w:rsidR="00B22645" w:rsidRPr="005C24FD" w:rsidRDefault="00B22645">
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="0331391D" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6471AE68" w14:textId="36F2DEE3" w:rsidR="006042BA" w:rsidRPr="005C24FD" w:rsidRDefault="006042BA" w:rsidP="008A3C65">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1268C6B5" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6581CECC" w14:textId="6FA551C7" w:rsidR="006042BA" w:rsidRPr="005C24FD" w:rsidRDefault="006042BA" w:rsidP="00AD1568">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="589BD7EF" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Government of Japan Donor Refund Flowchart</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB7D5EC" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4096A05E" w14:textId="77777777" w:rsidR="00427027" w:rsidRPr="00427027" w:rsidRDefault="00427027" w:rsidP="00427027">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3572BB91" wp14:editId="4E28AF9C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D9303B2" wp14:editId="3C01C3CB">
             <wp:extent cx="5943600" cy="5179060"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="5179060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005650CE" w:rsidRPr="005C24FD" w:rsidSect="002D7D5A">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+    <w:p w14:paraId="68D5FF82" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="0086556C">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1980" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FCC570A" w14:textId="77777777" w:rsidR="00C7061F" w:rsidRDefault="00C7061F" w:rsidP="002D7D5A">
+    <w:p w14:paraId="6B000C56" w14:textId="77777777" w:rsidR="006766B0" w:rsidRDefault="006766B0" w:rsidP="00427027">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34636524" w14:textId="77777777" w:rsidR="00C7061F" w:rsidRDefault="00C7061F" w:rsidP="002D7D5A">
+    <w:p w14:paraId="47BE70F5" w14:textId="77777777" w:rsidR="006766B0" w:rsidRDefault="006766B0" w:rsidP="00427027">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...36 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="08E1AE5C" w14:textId="77777777" w:rsidR="005A4CC0" w:rsidRDefault="005A4CC0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B3AFAFC" w14:textId="4F74995A" w:rsidR="00427027" w:rsidRPr="0086556C" w:rsidRDefault="00427027">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00026920">
-      <w:rPr>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00026920">
-      <w:rPr>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="969019515"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{7D9234DA-D8FF-4F8B-96E0-484BB98F68BB}"/>
         <w:date w:fullDate="2015-03-18T00:00:00Z">
           <w:dateFormat w:val="M/d/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="006876EC">
+        <w:r w:rsidRPr="0086556C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:t>3/18/2015</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-[...3 lines deleted...]
-      <w:t>3</w:t>
+    <w:r w:rsidRPr="0086556C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Version #: 9</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="74E37595" w14:textId="601C60AC" w:rsidR="00F832FA" w:rsidRDefault="00997B08">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1515E562" w14:textId="77777777" w:rsidR="00427027" w:rsidRDefault="00427027">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00026920">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00026920">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00997B08">
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="263198820"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{7D9234DA-D8FF-4F8B-96E0-484BB98F68BB}"/>
         <w:date w:fullDate="2015-03-18T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00161C98">
+        <w:r>
           <w:t>18/03/2015</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00997B08">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2130226932"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{7D9234DA-D8FF-4F8B-96E0-484BB98F68BB}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="006876EC">
+        <w:r>
           <w:t>9</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CE473C7" w14:textId="77777777" w:rsidR="00C7061F" w:rsidRDefault="00C7061F" w:rsidP="002D7D5A">
+    <w:p w14:paraId="4111F1A7" w14:textId="77777777" w:rsidR="006766B0" w:rsidRDefault="006766B0" w:rsidP="00427027">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57F1C7F9" w14:textId="77777777" w:rsidR="00C7061F" w:rsidRDefault="00C7061F" w:rsidP="002D7D5A">
+    <w:p w14:paraId="3DC3D347" w14:textId="77777777" w:rsidR="006766B0" w:rsidRDefault="006766B0" w:rsidP="00427027">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="3DFD51F4" w14:textId="75C8979C" w:rsidR="00F832FA" w:rsidRDefault="00F832FA" w:rsidP="00F832FA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14760285" w14:textId="692BC6C0" w:rsidR="00427027" w:rsidRDefault="00427027" w:rsidP="00F832FA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A24B6E8" wp14:editId="4C187684">
-[...2 lines deleted...]
-          <wp:docPr id="3" name="Picture 3"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29A2E533" wp14:editId="013160F8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5638800</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-83820</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="609600" cy="928370"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="996648315" name="Picture 996648315" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                  <pic:cNvPr id="3" name="Picture 3" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="309317" cy="713491"/>
+                    <a:ext cx="609600" cy="928370"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="76C17159" w14:textId="77777777" w:rsidR="00F832FA" w:rsidRDefault="00F832FA">
+  <w:p w14:paraId="0E4B51FB" w14:textId="77777777" w:rsidR="00427027" w:rsidRDefault="00427027">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="567C5DE6" w14:textId="369611F9" w:rsidR="00C66497" w:rsidRDefault="00CC3BFF" w:rsidP="00CC3BFF">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F5155CC" w14:textId="472BF739" w:rsidR="00427027" w:rsidRDefault="00427027" w:rsidP="00CC3BFF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="363C5859" wp14:editId="2225EA5E">
-[...2 lines deleted...]
-          <wp:docPr id="4" name="Picture 4"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64EDB5F0" wp14:editId="255532EE">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5623560</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-30480</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="609600" cy="928370"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2042845180" name="Picture 2042845180" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
+                  <pic:cNvPr id="3" name="Picture 3" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="19783"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="309373" cy="572340"/>
+                    <a:ext cx="609600" cy="928370"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="003803C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05D2B6D6"/>
     <w:lvl w:ilvl="0" w:tplc="E18424BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7846,157 +7623,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02546E2E"/>
-[...105 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="028D02AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EB086EA"/>
     <w:lvl w:ilvl="0" w:tplc="57F0FB02">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8042,164 +7712,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="096B0D08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C722FD34"/>
     <w:lvl w:ilvl="0" w:tplc="D8B67452">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -8244,173 +7801,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5466" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...121 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117570F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DEC3B36"/>
     <w:lvl w:ilvl="0" w:tplc="44090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9D02C3D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8479,399 +7914,51 @@
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...347 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1873189E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B5C3C12"/>
     <w:lvl w:ilvl="0" w:tplc="E5E8733C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8917,140 +8004,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E3627FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37E6EE6C"/>
     <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9092,78 +8090,79 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20A92CCB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1896A08A"/>
+    <w:tmpl w:val="7E10AE88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
@@ -9221,164 +8220,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="242141E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B9D4868E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9447,51 +8333,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ACF07FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79400758"/>
     <w:lvl w:ilvl="0" w:tplc="878C6F0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -9536,51 +8422,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31F41734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8642F1AA"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -9625,51 +8511,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33987D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6AA4B2C2"/>
     <w:lvl w:ilvl="0" w:tplc="44090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9738,347 +8624,51 @@
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...295 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40250329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C85AB5EC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1854" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2574" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10147,51 +8737,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43AA199A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16262864"/>
     <w:lvl w:ilvl="0" w:tplc="0A02735C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2138" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2498" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
@@ -10236,51 +8826,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6098" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6818" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7538" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="441B7315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D6A04E6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10349,51 +8939,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD84664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C60FBA0"/>
     <w:lvl w:ilvl="0" w:tplc="44090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10462,51 +9052,51 @@
     <w:lvl w:ilvl="7" w:tplc="44090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="44090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D1C60EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0440FD8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10575,164 +9165,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="561E7A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72D48870"/>
     <w:lvl w:ilvl="0" w:tplc="A72497D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -10777,51 +9254,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5106" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="591A7548"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B227B2C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10869,51 +9346,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="596B3305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="278ED79C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="146CD4BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
@@ -10958,140 +9435,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C340B8F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B540A98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -11160,164 +9548,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D566C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84C292E2"/>
     <w:lvl w:ilvl="0" w:tplc="E66C70A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -11362,51 +9637,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E7B54A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02FE24F6"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11448,164 +9723,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64AA1967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51081BCA"/>
     <w:lvl w:ilvl="0" w:tplc="DB9A4E60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -11650,51 +9812,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68171890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC34EF0E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11763,51 +9925,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AB26D6F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7E8895E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
@@ -11908,51 +10070,51 @@
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B445263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7766542"/>
     <w:lvl w:ilvl="0" w:tplc="FC62FF92">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12003,253 +10165,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...201 lines deleted...]
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72E751DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0C2200C"/>
     <w:lvl w:ilvl="0" w:tplc="F60A786E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12298,143 +10258,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-[...91 lines deleted...]
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77250EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DCA9EC2"/>
     <w:lvl w:ilvl="0" w:tplc="08090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -12479,51 +10347,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="778E6241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88FA4CB8"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -12568,2037 +10436,226 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1895578571">
+  <w:num w:numId="1" w16cid:durableId="150564022">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1901820844">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="944464534">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="380833356">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2012173428">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="185336620">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1841962315">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="553811227">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1939361509">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="14968983">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1131555943">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1199120426">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="416482810">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1997997293">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="585651320">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1777602218">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="758253963">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1255355297">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1078789056">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="821892917">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="150564022">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="21" w16cid:durableId="312567026">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1901820844">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="22" w16cid:durableId="737703687">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1717587451">
+  <w:num w:numId="23" w16cid:durableId="489758581">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2134397364">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="459306798">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="25" w16cid:durableId="1215000279">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="704142024">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="26" w16cid:durableId="1653679152">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2098940401">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="27" w16cid:durableId="1118987354">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="944464534">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="28" w16cid:durableId="2107801251">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="108740285">
-[...29 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="734160440">
+  <w:num w:numId="29" w16cid:durableId="1780682116">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="553811227">
-[...8 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="391738020">
+  <w:num w:numId="30" w16cid:durableId="1635863507">
     <w:abstractNumId w:val="20"/>
-  </w:num>
-[...73 lines deleted...]
-    <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F46E5B"/>
-[...747 lines deleted...]
-    <w:rsid w:val="704C99E0"/>
+    <w:rsidRoot w:val="00427027"/>
+    <w:rsid w:val="0029342A"/>
+    <w:rsid w:val="003D4278"/>
+    <w:rsid w:val="00427027"/>
+    <w:rsid w:val="006766B0"/>
+    <w:rsid w:val="0086556C"/>
+    <w:rsid w:val="008F3F3B"/>
+    <w:rsid w:val="00AC7ED3"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E644F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4D3B349D"/>
-  <w15:docId w15:val="{765FB177-B97C-495D-A9E2-9BAD34E8961F}"/>
+  <w14:docId w14:val="176122C1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8F113547-946D-442D-91DA-C28AC0C88DD2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1019 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14940,208 +10997,836 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00427027"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004E70FD"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00427027"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10806" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10801" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdtfo.corefinance@undp.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mptf.undp.org/document/download/7638" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:refund.before.closure@undp.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -15248,855 +11933,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...560 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2446</Words>
-  <Characters>13946</Characters>
+  <Words>2426</Words>
+  <Characters>13832</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
+  <Lines>115</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16360</CharactersWithSpaces>
+  <CharactersWithSpaces>16226</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...200 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Althea Downie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>