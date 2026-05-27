--- v0 (2025-10-28)
+++ v1 (2026-05-27)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="01B9DCEC" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00120CDC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="525CEA07" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00120CDC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08923EAD" w14:textId="3F650B3D" w:rsidR="00096923" w:rsidRDefault="00096923">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="261" w:lineRule="auto"/>
       </w:pPr>
@@ -176,58 +176,51 @@
     </w:p>
     <w:p w14:paraId="0A74A20C" w14:textId="48EB096A" w:rsidR="00120CDC" w:rsidRDefault="00096923">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:right="818" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Pour les agences des Nations unies qui n'utilisent pas Quantum (les "agences non-</w:t>
-[...6 lines deleted...]
-        <w:t>Quantum"),</w:t>
+        <w:t>Pour les agences des Nations unies qui n'utilisent pas Quantum (les "agences non-Quantum"),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">compte de compensation des services (SCA) </w:t>
       </w:r>
       <w:r w:rsidR="005E1888" w:rsidRPr="00DA1A8F">
@@ -313,106 +306,99 @@
           <w:spacing w:val="37"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>ainsi que tous les services fournis par les bureaux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="28"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">du PNUD à ces </w:t>
-[...6 lines deleted...]
-        <w:t>agences. Un compte de</w:t>
+        <w:t>du PNUD à ces agences. Un compte de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="27"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>compensation des services dédié n'est pas applicable aux agences Quantum (FNUAP, ONU Femmes,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>UNU,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>FENU, VNU, UNITAR).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37795FC1" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
+    <w:p w14:paraId="37795FC1" w14:textId="61F29A10" w:rsidR="00120CDC" w:rsidRDefault="00096923">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:right="826" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Pour s'assurer</w:t>
       </w:r>
@@ -587,195 +573,187 @@
           <w:spacing w:val="35"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>auprès du PNUD pour que ce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>de</w:t>
-[...24 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">dernier puisse fournir des services, un contrôle de suffisance budgétaire est effectué sur la base de la combinaison des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>champs "Fund" (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>code de fonds Quantum 12000</w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>) et "Donor"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(un</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>code de donateur</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>spécifique</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>pour chaque</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
-        <w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>agence</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00B152C9" w:rsidRPr="00714238">
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (en anglais)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="333333"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Tant que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -994,58 +972,51 @@
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Le Bureau de la gestion financière du PNUD (OFM) surveille également les niveaux de préfinancement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>et alerte les agences des Nations unies si le solde p</w:t>
-[...6 lines deleted...]
-        <w:t>réfinancé de leur SCA déposé auprès du PNUD est faible et atteint les seuils convenus pour le réapprovisionnement.</w:t>
+        <w:t>et alerte les agences des Nations unies si le solde préfinancé de leur SCA déposé auprès du PNUD est faible et atteint les seuils convenus pour le réapprovisionnement.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1186,51 +1157,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">partagés </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>(GSSC).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51A9ECCC" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00120CDC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EEE368E" w14:textId="7E8A2269" w:rsidR="00120CDC" w:rsidRDefault="00096923">
+    <w:p w14:paraId="7EEE368E" w14:textId="0D6E71A5" w:rsidR="00120CDC" w:rsidRDefault="00096923">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="830" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Veuillez</w:t>
       </w:r>
@@ -1270,119 +1241,137 @@
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="38"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>la</w:t>
-[...19 lines deleted...]
-          <w:sz w:val="21"/>
+        <w:t>la section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>procédure</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidR="00B152C9" w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r>
+        <w:r w:rsidR="00714238">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>POPP</w:t>
         </w:r>
+        <w:r w:rsidR="00714238">
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00714238">
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>(en anglais)</w:t>
+        </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00714238">
         <w:rPr>
           <w:color w:val="0562C1"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidR="004F3CD8">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> aux institutions de l’ONU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>pour</w:t>
       </w:r>
@@ -2163,89 +2152,66 @@
           <w:spacing w:val="32"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">d'accéder </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> tous les services couverts par la</w:t>
+        <w:t>d'accéder à tous les services couverts par la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">liste de </w:t>
-[...6 lines deleted...]
-        <w:t>prix universelle (UPL) et les listes de prix locales</w:t>
+        <w:t>liste de prix universelle (UPL) et les listes de prix locales</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>dans un portail centralisé.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2306,58 +2272,51 @@
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>gérées</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>par des processus hors ligne, ba</w:t>
-[...6 lines deleted...]
-        <w:t>sés</w:t>
+        <w:t>par des processus hors ligne, basés</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>sur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2835,190 +2794,179 @@
         <w:t>PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E389477" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1540"/>
         </w:tabs>
         <w:spacing w:before="4" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="822"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:position w:val="1"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">La facturation et la collecte des </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">frais de service sont automatisées et liées au module </w:t>
+        <w:t xml:space="preserve">La facturation et la collecte des frais de service sont automatisées et liées au module </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">financier Quantum (Service Clearing </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Account</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">), ce qui permet aux bureaux de gagner du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>temps.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA46C41" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
+    <w:p w14:paraId="61E5CF2D" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRPr="00714238" w:rsidRDefault="00096923" w:rsidP="00714238">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1540"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="829"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:position w:val="1"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Transparence et visibilité de tous les services de l'agence des Nations unies fournis par le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>PNUD au niveau mo</w:t>
-[...6 lines deleted...]
-        <w:t>ndial.</w:t>
+        <w:t>PNUD au niveau mondial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD9B6FC" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00120CDC">
+    <w:p w14:paraId="0DD9B6FC" w14:textId="31DEFBC8" w:rsidR="00714238" w:rsidRPr="00714238" w:rsidRDefault="00714238" w:rsidP="00714238">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1540"/>
+        </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="00120CDC">
+        <w:ind w:left="1180" w:right="829"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00714238" w:rsidRPr="00714238">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1880" w:right="620" w:bottom="940" w:left="1340" w:header="720" w:footer="742" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DFF0880" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="62" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="816" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le portail de services de l'agence du PNUD, construit avec la même technologie que UNall </w:t>
-[...6 lines deleted...]
-        <w:t>(</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Le portail de services de l'agence du PNUD, construit avec la même technologie que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>ServiceNow</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="33"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3374,58 +3322,51 @@
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Chaque bureau national du PNUD pourra demander</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">l'accès au portail par </w:t>
-[...6 lines deleted...]
-        <w:t>l'intermédia</w:t>
+        <w:t>l'accès au portail par l'intermédia</w:t>
       </w:r>
       <w:r w:rsidR="00E238CE">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>tion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>de son point focal Identity and Access Management (IDAM)/Argus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3493,58 +3434,51 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>s'agit généralement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...6 lines deleted...]
-        <w:t>collègues des finances et des opérations générales.</w:t>
+        <w:t>de collègues des finances et des opérations générales.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Les agences des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="33"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4175,51 +4109,51 @@
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="37"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C47C81D" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00120CDC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08D4AFD2" w14:textId="2DA9964A" w:rsidR="00120CDC" w:rsidRDefault="00096923">
+    <w:p w14:paraId="08D4AFD2" w14:textId="1CA9AE5B" w:rsidR="00120CDC" w:rsidRDefault="00096923">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="829" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Si</w:t>
       </w:r>
@@ -4254,390 +4188,304 @@
         <w:t>ont des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>questions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>concernant</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>portail</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>services</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>agences</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>PNUD,</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ils peuvent</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>les ajouter</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00714238">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="333333"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>'</w:t>
-[...6 lines deleted...]
-          <w:t>espace</w:t>
+          <w:t>'espace</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009310A2">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Teams </w:t>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009310A2" w:rsidRPr="00714238">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Teams</w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r>
+        <w:r w:rsidR="00714238">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:spacing w:val="40"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F1F0"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...92 lines deleted...]
-          <w:t>agences du</w:t>
+          <w:t xml:space="preserve"> du portail de services aux agences du PNUD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...17 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00714238">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6269B001" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00120CDC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B91F05B" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5210,172 +5058,156 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1543" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="996"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="895"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="815"/>
         <w:gridCol w:w="1168"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00120CDC" w14:paraId="625A620E" w14:textId="77777777" w:rsidTr="004E7B87">
+      <w:tr w:rsidR="00120CDC" w14:paraId="625A620E" w14:textId="77777777" w:rsidTr="00B152C9">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57E2E3C2" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Montant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="364874DA" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Compte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14B78DD7" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
+          <w:p w14:paraId="60C91EE3" w14:textId="415F1712" w:rsidR="00120CDC" w:rsidRDefault="00096923" w:rsidP="00B152C9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="235" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unité </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00B152C9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>opératio</w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>O</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>nnelle</w:t>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>pérationnelle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EB2C3A2" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
           </w:tcPr>
@@ -5417,161 +5249,150 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FA32F4C" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="235" w:lineRule="auto"/>
               <w:ind w:left="100" w:right="99"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Donate</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Donate </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ur</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00120CDC" w14:paraId="58F7B459" w14:textId="77777777" w:rsidTr="004E7B87">
+      <w:tr w:rsidR="00120CDC" w14:paraId="58F7B459" w14:textId="77777777" w:rsidTr="00B152C9">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40709F35" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Débit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B989237" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>73505</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="672E1947" w14:textId="25D50E02" w:rsidR="00120CDC" w:rsidRDefault="004E7B87">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="004E7B87">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ureau de pays</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E8C95B4" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>12000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="249A3DAA" w14:textId="1F9A0EFA" w:rsidR="00120CDC" w:rsidRDefault="004E7B87" w:rsidP="004E7B87">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -5634,130 +5455,130 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43601AFA" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Agence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00120CDC" w14:paraId="5EC773AA" w14:textId="77777777" w:rsidTr="004E7B87">
+      <w:tr w:rsidR="00120CDC" w14:paraId="5EC773AA" w14:textId="77777777" w:rsidTr="00B152C9">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcW w:w="895" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31CE97C5" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Crédit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DA12772" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="100"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>54015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1032" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A733A2D" w14:textId="4FB06BF3" w:rsidR="00120CDC" w:rsidRDefault="004E7B87">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidRPr="004E7B87">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ureau de pays</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcW w:w="815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="018B8A32" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>11302</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="237FFD40" w14:textId="19A7509D" w:rsidR="00120CDC" w:rsidRDefault="004E7B87" w:rsidP="004E7B87">
             <w:pPr>
@@ -5821,79 +5642,74 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>BLANC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24AD2264" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00120CDC">
       <w:pPr>
         <w:spacing w:line="203" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00120CDC">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1880" w:right="620" w:bottom="940" w:left="1340" w:header="720" w:footer="742" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:spacing w:before="2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="102368A3" w14:textId="221460C8" w:rsidR="00120CDC" w:rsidRDefault="00096923">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
         </w:tabs>
         <w:spacing w:before="63"/>
         <w:ind w:left="818" w:right="0" w:hanging="358"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Frais</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="15"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6532,169 +6348,158 @@
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1543" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1020"/>
-        <w:gridCol w:w="1068"/>
-        <w:gridCol w:w="1152"/>
+        <w:gridCol w:w="865"/>
+        <w:gridCol w:w="1355"/>
         <w:gridCol w:w="924"/>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1104"/>
         <w:gridCol w:w="1249"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00120CDC" w14:paraId="636D9A0B" w14:textId="77777777" w:rsidTr="00E238CE">
+      <w:tr w:rsidR="00120CDC" w14:paraId="636D9A0B" w14:textId="77777777" w:rsidTr="00B152C9">
         <w:trPr>
           <w:trHeight w:val="729"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1336D2F6" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Montant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3947F19F" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Compte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
+            <w:tcW w:w="1355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="180D3AD4" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Unité</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E96973B" w14:textId="6E1A634D" w:rsidR="00120CDC" w:rsidRDefault="00E238CE">
+          <w:p w14:paraId="4E96973B" w14:textId="669AED48" w:rsidR="00120CDC" w:rsidRDefault="00B152C9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>opération</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Opération</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>elle</w:t>
+              <w:t>nelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02347F77" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fonds</w:t>
             </w:r>
@@ -6762,78 +6567,78 @@
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Donate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00120CDC" w14:paraId="6202BCEB" w14:textId="77777777" w:rsidTr="00E238CE">
+      <w:tr w:rsidR="00120CDC" w14:paraId="6202BCEB" w14:textId="77777777" w:rsidTr="00B152C9">
         <w:trPr>
           <w:trHeight w:val="896"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EBB853D" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Débit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AF36EEA" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>65135</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
@@ -6915,51 +6720,51 @@
               </w:rPr>
               <w:t>ou</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="5AEC86BD" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>71405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
+            <w:tcW w:w="1355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EF9EAFC" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:right="197" w:firstLine="36"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Selon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -7145,101 +6950,101 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53724660" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Agence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00120CDC" w14:paraId="46886F8E" w14:textId="77777777" w:rsidTr="00E238CE">
+      <w:tr w:rsidR="00120CDC" w14:paraId="46886F8E" w14:textId="77777777" w:rsidTr="00B152C9">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E1680BB" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Crédit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="dxa"/>
+            <w:tcW w:w="865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="605534FD" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>55012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1152" w:type="dxa"/>
+            <w:tcW w:w="1355" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FDEAA72" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>GPS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -7416,51 +7221,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="3175">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="48480685" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:140.05pt;margin-top:15.5pt;width:155.7pt;height:.75pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1977389,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtyJFkEwIAAGcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwFWlCUirKpFW1Va&#10;bVdaqp6N45Coju3OGBL+fcfOB2l7q8rBGmeex+/NG7N9aGvNLgqwsibji9mcM2WkzStzyvi3w9OH&#10;e87QC5MLbY3K+FUhf9i9f7dtXKqWtrQ6V8CoiMG0cRkvvXdpkqAsVS1wZp0ylCws1MLTFk5JDqKh&#10;6rVOlvP5x6SxkDuwUiHS132X5LtYvyiU9F+LApVnOuPEzccV4noMa7LbivQEwpWV7GmIf2BRi8rQ&#10;pWOpvfCCnaH6q1RdSbBoCz+Ttk5sUVRSRQ2kZjH/Q81bKZyKWqg56MY24f8rK18ub+4VAnV0z1b+&#10;QOpI0jhMx0zYYI9pC6gDloizNnbxOnZRtZ5J+rjYrNd39xvOJOU2q+UqNDkR6XBWntF/VjbWEZdn&#10;9J0H+RCJcohka4YQyMngoY4ees7IQ+CMPDx2Hjrhw7lALoSsmRApex4hWduLOtgI8zcJE5o3gDZT&#10;4ChrUEySOgQF4coocqRBH6dCtQmM7hbrVRwTtLrKnyqtAxGE0/FRA7uIMKTx17fsN5gD9HuBZYeL&#10;qR6mTe9ZZ1Mw7Gjz6yuwhiY74/jzLEBxpr8YGp3wDIYAhuA4BOD1o42PJfaI7jy03wU4Fq7PuCeX&#10;X+wwmCIdDAw9GLHhpLGfzt4WVXA3zlPHqN/QNMd29S8vPJfpPqJu/w+7XwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAOPZ/ILgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGwQdR4K&#10;lBCnQpV4bFiQIiR2bjwkEfY4ip02/XuGFSxn5ujOudVmcVYccAqDJwXpKgGB1HozUKfgffd4vQYR&#10;oiajrSdUcMIAm/r8rNKl8Ud6w0MTO8EhFEqtoI9xLKUMbY9Oh5Ufkfj25SenI49TJ82kjxzurMyS&#10;5EY6PRB/6PWI2x7b72Z2CrZXO/x4fmpCvkj7ki+vePq8nZW6vFge7kFEXOIfDL/6rA41O+39TCYI&#10;qyBbJymjCvKUOzFQ3KUFiD0vsgJkXcn/DeofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AK3IkWQTAgAAZwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAOPZ/ILgAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,9525l1977389,e" filled="f" strokeweight=".25pt">
+              <v:shape w14:anchorId="7275B8F3" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:140.05pt;margin-top:15.5pt;width:155.7pt;height:.75pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1977389,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtyJFkEwIAAGcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwFWlCUirKpFW1Va&#10;bVdaqp6N45Coju3OGBL+fcfOB2l7q8rBGmeex+/NG7N9aGvNLgqwsibji9mcM2WkzStzyvi3w9OH&#10;e87QC5MLbY3K+FUhf9i9f7dtXKqWtrQ6V8CoiMG0cRkvvXdpkqAsVS1wZp0ylCws1MLTFk5JDqKh&#10;6rVOlvP5x6SxkDuwUiHS132X5LtYvyiU9F+LApVnOuPEzccV4noMa7LbivQEwpWV7GmIf2BRi8rQ&#10;pWOpvfCCnaH6q1RdSbBoCz+Ttk5sUVRSRQ2kZjH/Q81bKZyKWqg56MY24f8rK18ub+4VAnV0z1b+&#10;QOpI0jhMx0zYYI9pC6gDloizNnbxOnZRtZ5J+rjYrNd39xvOJOU2q+UqNDkR6XBWntF/VjbWEZdn&#10;9J0H+RCJcohka4YQyMngoY4ees7IQ+CMPDx2Hjrhw7lALoSsmRApex4hWduLOtgI8zcJE5o3gDZT&#10;4ChrUEySOgQF4coocqRBH6dCtQmM7hbrVRwTtLrKnyqtAxGE0/FRA7uIMKTx17fsN5gD9HuBZYeL&#10;qR6mTe9ZZ1Mw7Gjz6yuwhiY74/jzLEBxpr8YGp3wDIYAhuA4BOD1o42PJfaI7jy03wU4Fq7PuCeX&#10;X+wwmCIdDAw9GLHhpLGfzt4WVXA3zlPHqN/QNMd29S8vPJfpPqJu/w+7XwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAOPZ/ILgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGwQdR4K&#10;lBCnQpV4bFiQIiR2bjwkEfY4ip02/XuGFSxn5ujOudVmcVYccAqDJwXpKgGB1HozUKfgffd4vQYR&#10;oiajrSdUcMIAm/r8rNKl8Ud6w0MTO8EhFEqtoI9xLKUMbY9Oh5Ufkfj25SenI49TJ82kjxzurMyS&#10;5EY6PRB/6PWI2x7b72Z2CrZXO/x4fmpCvkj7ki+vePq8nZW6vFge7kFEXOIfDL/6rA41O+39TCYI&#10;qyBbJymjCvKUOzFQ3KUFiD0vsgJkXcn/DeofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AK3IkWQTAgAAZwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAOPZ/ILgAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,9525l1977389,e" filled="f" strokeweight=".25pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="756F74C4" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00120CDC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FDF686E" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00120CDC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7502,57 +7307,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="18"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>ad hoc qui,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="24"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">en </w:t>
-[...5 lines deleted...]
-        <w:t>raison de</w:t>
+        <w:t>en raison de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="19"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>leur nature,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="37"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
@@ -7839,227 +7638,225 @@
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="983"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="984"/>
+        <w:gridCol w:w="1165"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="1359"/>
         <w:gridCol w:w="720"/>
-        <w:gridCol w:w="1165"/>
-        <w:gridCol w:w="815"/>
+        <w:gridCol w:w="1251"/>
+        <w:gridCol w:w="729"/>
         <w:gridCol w:w="886"/>
         <w:gridCol w:w="1010"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00120CDC" w14:paraId="11E40CF2" w14:textId="77777777" w:rsidTr="00E238CE">
+      <w:tr w:rsidR="00120CDC" w14:paraId="11E40CF2" w14:textId="77777777" w:rsidTr="00B152C9">
         <w:trPr>
           <w:trHeight w:val="728"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DE1AD86" w14:textId="56217BEC" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="247" w:lineRule="auto"/>
               <w:ind w:right="99"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Montan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55CAE1F8" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Compte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="984" w:type="dxa"/>
+            <w:tcW w:w="1359" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="634BBD56" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Unité</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BAB68B4" w14:textId="1BFA102E" w:rsidR="00120CDC" w:rsidRDefault="00096923">
+          <w:p w14:paraId="6BAB68B4" w14:textId="34B24397" w:rsidR="00120CDC" w:rsidRDefault="00B152C9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>opérationnelle</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Opérationnelle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29DCA0C7" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="1251" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1010AE9D" w14:textId="27E874A7" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Id</w:t>
             </w:r>
             <w:r w:rsidR="00364643">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> du département</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="729" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B0778FA" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
           </w:tcPr>
@@ -8087,206 +7884,204 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1010" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A8E5874" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Valeur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00120CDC" w14:paraId="531BB996" w14:textId="77777777" w:rsidTr="00E238CE">
+      <w:tr w:rsidR="00120CDC" w14:paraId="531BB996" w14:textId="77777777" w:rsidTr="00B152C9">
         <w:trPr>
           <w:trHeight w:val="656"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74D1593B" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Débit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E592AEA" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>73505</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="984" w:type="dxa"/>
+            <w:tcW w:w="1359" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD01DDC" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
+          <w:p w14:paraId="5DD01DDC" w14:textId="321BDC47" w:rsidR="00120CDC" w:rsidRDefault="00B152C9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="235" w:lineRule="auto"/>
               <w:ind w:right="458"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>votre</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Votre</w:t>
+            </w:r>
+            <w:r w:rsidR="00096923">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00096923">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>unité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14166C5F" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>12000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="1251" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D83FB49" w14:textId="3021B2AA" w:rsidR="00120CDC" w:rsidRDefault="00096923" w:rsidP="00E238CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="235" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Votre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>départem</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="729" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B4BF90F" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8345,100 +8140,100 @@
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00120CDC" w14:paraId="6EE97B34" w14:textId="77777777" w:rsidTr="00E238CE">
+      <w:tr w:rsidR="00120CDC" w14:paraId="6EE97B34" w14:textId="77777777" w:rsidTr="00B152C9">
         <w:trPr>
           <w:trHeight w:val="657"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69AB8954" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Crédit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="817" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74C0538C" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>54015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="984" w:type="dxa"/>
+            <w:tcW w:w="1359" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1152219E" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="235" w:lineRule="auto"/>
               <w:ind w:right="437"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Votre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -8453,96 +8248,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16E05257" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>11302</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="1251" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0510EE97" w14:textId="17CFDF8E" w:rsidR="00120CDC" w:rsidRDefault="00096923" w:rsidP="00E238CE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="235" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Votre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>départem</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="729" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="759DD1BF" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>BLANC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="428483BF" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -8595,66 +8390,67 @@
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E286484" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00120CDC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EA4E1B6" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
+    <w:p w14:paraId="3EA4E1B6" w14:textId="54275394" w:rsidR="00120CDC" w:rsidRPr="00714238" w:rsidRDefault="00096923">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="166" w:line="247" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>processus</w:t>
       </w:r>
       <w:r>
@@ -8873,319 +8669,478 @@
           <w:spacing w:val="32"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Nations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="32"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>unies</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="32"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00714238">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="32"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>détaillé</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00714238">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="32"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00714238">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="21"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>lettre</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="33"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>de</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="33"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>fin</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="25"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>d'année</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="40"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>du</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="25"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>PNUD</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="30"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>aux agences</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00B152C9" w:rsidRPr="00714238">
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (en anglais)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00714238">
           <w:rPr>
             <w:color w:val="333333"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00120CDC">
+    <w:p w14:paraId="1511FF10" w14:textId="77777777" w:rsidR="00B152C9" w:rsidRPr="00714238" w:rsidRDefault="00B152C9" w:rsidP="00B152C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="818"/>
+          <w:tab w:val="left" w:pos="820"/>
+        </w:tabs>
+        <w:spacing w:before="166" w:line="247" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D4B611" w14:textId="77777777" w:rsidR="00B152C9" w:rsidRPr="00714238" w:rsidRDefault="00B152C9" w:rsidP="00B152C9">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336F6BE5" w14:textId="4D0FD113" w:rsidR="00B152C9" w:rsidRPr="00714238" w:rsidRDefault="00B152C9" w:rsidP="00B152C9">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548B090E" w14:textId="77777777" w:rsidR="00B152C9" w:rsidRPr="00714238" w:rsidRDefault="00B152C9" w:rsidP="00B152C9">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06743705" w14:textId="7085836D" w:rsidR="00B152C9" w:rsidRPr="00714238" w:rsidRDefault="00B152C9" w:rsidP="00B152C9">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714238">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00B152C9" w:rsidRPr="00714238">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1880" w:right="620" w:bottom="940" w:left="1340" w:header="720" w:footer="742" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34B3E35A" w14:textId="77777777" w:rsidR="00793CFA" w:rsidRDefault="00793CFA">
+    <w:p w14:paraId="17E19A07" w14:textId="77777777" w:rsidR="00470835" w:rsidRDefault="00470835">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6798C5F8" w14:textId="77777777" w:rsidR="00793CFA" w:rsidRDefault="00793CFA">
+    <w:p w14:paraId="2F6E6F55" w14:textId="77777777" w:rsidR="00470835" w:rsidRDefault="00470835">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56AA3BC2" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487426048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ED8641A" wp14:editId="7E852B68">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ED8641A" wp14:editId="7E852B68">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901639</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9447530</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="674370" cy="162560"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="674370" cy="162560"/>
                       </a:xfrm>
@@ -9309,51 +9264,51 @@
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-10"/>
                               <w:sz w:val="21"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6ED8641A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.9pt;width:53.1pt;height:12.8pt;z-index:-15890432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAG1g7blAEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1HyzfGycBUrTKpoJWIKQK&#10;kEo/wPHa2RVrjzvjZDd/z9jdJIjeEBd77Bm/ee+N17ej78XBInUQarmYzaWwwUDThV0tn35+vv4g&#10;BSUdGt1DsLU8WpK3m6s36yFWdgkt9I1FwSCBqiHWsk0pVkqRaa3XNINoAycdoNeJj7hTDeqB0X2v&#10;lvP5Sg2ATUQwlohv71+SclPwnbMmfXeObBJ9LZlbKiuWdZtXtVnraoc6tp2ZaOh/YOF1F7jpGepe&#10;Jy322L2C8p1BIHBpZsArcK4ztmhgNYv5X2oeWx1t0cLmUDzbRP8P1nw7PMYfKNL4CUYeYBFB8QHM&#10;L2Jv1BCpmmqyp1QRV2eho0Ofd5Yg+CF7ezz7acckDF+ubt69veGM4dRitXy/Kn6ry+OIlL5Y8CIH&#10;tUQeVyGgDw+UcntdnUomLi/tM5E0bkcuyeEWmiNrGHiMtaTnvUYrRf81sE955qcAT8H2FGDq76D8&#10;jCwlwMd9AteVzhfcqTMPoBCaPkue8J/nUnX50pvfAAAA//8DAFBLAwQUAAYACAAAACEAuqbLUuEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLESsiS9MYPZmYUjx4XGAK&#10;m7KzyG5b/PdOT3qbN/Py5n35eraDOOHkjSMFy0UEAqlxraFOwWf1dpeC8EFTqwdHqOAHPayL66tc&#10;Z607U4mnXegEh5DPtII+hDGT0jc9Wu0XbkTi295NVgeWUyfbSZ853A4yjqKVtNoQf+j1iC89Nofd&#10;0SrYfFH5ar4/6m25L01VPUX0vjoodXszb55BBJzDnxku9bk6FNypdkdqvRhYJzGzhMuQPjIEW+Ik&#10;jUHUvHpY3icgi1z+pyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAbWDtuUAQAAGgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALqmy1LhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA7gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:743.9pt;width:53.1pt;height:12.8pt;z-index:-251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAG1g7blAEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1HyzfGycBUrTKpoJWIKQK&#10;kEo/wPHa2RVrjzvjZDd/z9jdJIjeEBd77Bm/ee+N17ej78XBInUQarmYzaWwwUDThV0tn35+vv4g&#10;BSUdGt1DsLU8WpK3m6s36yFWdgkt9I1FwSCBqiHWsk0pVkqRaa3XNINoAycdoNeJj7hTDeqB0X2v&#10;lvP5Sg2ATUQwlohv71+SclPwnbMmfXeObBJ9LZlbKiuWdZtXtVnraoc6tp2ZaOh/YOF1F7jpGepe&#10;Jy322L2C8p1BIHBpZsArcK4ztmhgNYv5X2oeWx1t0cLmUDzbRP8P1nw7PMYfKNL4CUYeYBFB8QHM&#10;L2Jv1BCpmmqyp1QRV2eho0Ofd5Yg+CF7ezz7acckDF+ubt69veGM4dRitXy/Kn6ry+OIlL5Y8CIH&#10;tUQeVyGgDw+UcntdnUomLi/tM5E0bkcuyeEWmiNrGHiMtaTnvUYrRf81sE955qcAT8H2FGDq76D8&#10;jCwlwMd9AteVzhfcqTMPoBCaPkue8J/nUnX50pvfAAAA//8DAFBLAwQUAAYACAAAACEAuqbLUuEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLESsiS9MYPZmYUjx4XGAK&#10;m7KzyG5b/PdOT3qbN/Py5n35eraDOOHkjSMFy0UEAqlxraFOwWf1dpeC8EFTqwdHqOAHPayL66tc&#10;Z607U4mnXegEh5DPtII+hDGT0jc9Wu0XbkTi295NVgeWUyfbSZ853A4yjqKVtNoQf+j1iC89Nofd&#10;0SrYfFH5ar4/6m25L01VPUX0vjoodXszb55BBJzDnxku9bk6FNypdkdqvRhYJzGzhMuQPjIEW+Ik&#10;jUHUvHpY3icgi1z+pyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAbWDtuUAQAAGgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALqmy1LhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA7gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="77E3BB07" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
                     <w:pPr>
                       <w:spacing w:line="238" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="21"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="21"/>
                       </w:rPr>
                       <w:t>Page</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="5"/>
                         <w:sz w:val="21"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
@@ -9446,51 +9401,51 @@
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="21"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487426560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55DF3F9F" wp14:editId="7098A6ED">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55DF3F9F" wp14:editId="7098A6ED">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2783748</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9447530</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2204720" cy="162560"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Textbox 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2204720" cy="162560"/>
                       </a:xfrm>
@@ -9549,51 +9504,51 @@
                             <w:rPr>
                               <w:spacing w:val="19"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>01/07/2019</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="55DF3F9F" id="Textbox 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:219.2pt;margin-top:743.9pt;width:173.6pt;height:12.8pt;z-index:-15889920;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjdrgulwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GkEBUVNV8AKhLQC&#10;pIUPcB27iYg9ZsZt0r9n7E1bBDfEZTz2jJ/fe+Pt3exHcbJIA4RWrleVFDYY6IZwaOX3bx9evJGC&#10;kg6dHiHYVp4tybvd82fbKTa2hh7GzqJgkEDNFFvZpxQbpcj01mtaQbSBiw7Q68RbPKgO9cToflR1&#10;VW3UBNhFBGOJ+PT+qSh3Bd85a9IX58gmMbaSuaUSscR9jmq31c0BdewHs9DQ/8DC6yHwo1eoe520&#10;OOLwF5QfDAKBSysDXoFzg7FFA6tZV3+oeex1tEULm0PxahP9P1jz+fQYv6JI8zuYeYBFBMUHMD+I&#10;vVFTpGbpyZ5SQ9ydhc4OfV5ZguCL7O356qedkzB8WNfVy9c1lwzX1pv61aYYrm63I1L6aMGLnLQS&#10;eV6FgT49UMrv6+bSspB5ej8zSfN+FkOXSXNnPtlDd2YtE4+zlfTzqNFKMX4K7Fee/SXBS7K/JJjG&#10;91B+SJYU4O0xgRsKgRvuQoAHUXgtnyZP+vd96bp97d0vAAAA//8DAFBLAwQUAAYACAAAACEAD7lz&#10;0OIAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLLaWILE1j9GRipHjw&#10;uLBTIGVnkd22+O8dT3qc9768eS/fznYQZ5x870jBchGBQGqc6alV8FG93KUgfNBk9OAIFXyjh21x&#10;fZXrzLgLlXjeh1ZwCPlMK+hCGDMpfdOh1X7hRiT2Dm6yOvA5tdJM+sLhdpD3UZRIq3viD50e8anD&#10;5rg/WQW7Tyqf+6+3+r08lH1VPUT0mhyVur2Zd48gAs7hD4bf+lwdCu5UuxMZLwYF8SqNGWUjTjc8&#10;gpFNuk5A1Cytl6sYZJHL/yuKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBjdrgulwEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPuXPQ&#10;4gAAAA0BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="55DF3F9F" id="Textbox 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:219.2pt;margin-top:743.9pt;width:173.6pt;height:12.8pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjdrgulwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GkEBUVNV8AKhLQC&#10;pIUPcB27iYg9ZsZt0r9n7E1bBDfEZTz2jJ/fe+Pt3exHcbJIA4RWrleVFDYY6IZwaOX3bx9evJGC&#10;kg6dHiHYVp4tybvd82fbKTa2hh7GzqJgkEDNFFvZpxQbpcj01mtaQbSBiw7Q68RbPKgO9cToflR1&#10;VW3UBNhFBGOJ+PT+qSh3Bd85a9IX58gmMbaSuaUSscR9jmq31c0BdewHs9DQ/8DC6yHwo1eoe520&#10;OOLwF5QfDAKBSysDXoFzg7FFA6tZV3+oeex1tEULm0PxahP9P1jz+fQYv6JI8zuYeYBFBMUHMD+I&#10;vVFTpGbpyZ5SQ9ydhc4OfV5ZguCL7O356qedkzB8WNfVy9c1lwzX1pv61aYYrm63I1L6aMGLnLQS&#10;eV6FgT49UMrv6+bSspB5ej8zSfN+FkOXSXNnPtlDd2YtE4+zlfTzqNFKMX4K7Fee/SXBS7K/JJjG&#10;91B+SJYU4O0xgRsKgRvuQoAHUXgtnyZP+vd96bp97d0vAAAA//8DAFBLAwQUAAYACAAAACEAD7lz&#10;0OIAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLLaWILE1j9GRipHjw&#10;uLBTIGVnkd22+O8dT3qc9768eS/fznYQZ5x870jBchGBQGqc6alV8FG93KUgfNBk9OAIFXyjh21x&#10;fZXrzLgLlXjeh1ZwCPlMK+hCGDMpfdOh1X7hRiT2Dm6yOvA5tdJM+sLhdpD3UZRIq3viD50e8anD&#10;5rg/WQW7Tyqf+6+3+r08lH1VPUT0mhyVur2Zd48gAs7hD4bf+lwdCu5UuxMZLwYF8SqNGWUjTjc8&#10;gpFNuk5A1Cytl6sYZJHL/yuKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBjdrgulwEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPuXPQ&#10;4gAAAA0BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="4E80CDC5" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="238" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Date</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>d'entrée</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="17"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -9625,51 +9580,51 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>01/07/2019</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487427072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B48CF14" wp14:editId="233D0B35">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B48CF14" wp14:editId="233D0B35">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6075588</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9447530</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="795020" cy="162560"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Textbox 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="795020" cy="162560"/>
                       </a:xfrm>
@@ -9710,51 +9665,51 @@
                             <w:rPr>
                               <w:spacing w:val="6"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t>11</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="2B48CF14" id="Textbox 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:478.4pt;margin-top:743.9pt;width:62.6pt;height:12.8pt;z-index:-15889408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJSe8LmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u2yAUvp/Ud0DcNziWmm1WnGpb1WlS&#10;tU1q9wAEQ4xmOJRDYuftd6BOMm13VW/wMefw8f2wvp3cwA46ogXf8uWi4kx7BZ31u5b/erq//sAZ&#10;Juk7OYDXLT9q5Lebq3frMTS6hh6GTkdGIB6bMbS8Tyk0QqDqtZO4gKA9NQ1EJxP9xp3oohwJ3Q2i&#10;rqqVGCF2IYLSiLR799Lkm4JvjFbphzGoExtaTtxSWWNZt3kVm7VsdlGG3qqZhnwFCyetp0vPUHcy&#10;SbaP9j8oZ1UEBJMWCpwAY6zSRQOpWVb/qHnsZdBFC5mD4WwTvh2s+n54DD8jS9NnmCjAIgLDA6jf&#10;SN6IMWAzz2RPsUGazkInE13+kgRGB8nb49lPPSWmaPP9x5uqpo6i1nJV36yK3+JyOERMXzU4louW&#10;R4qrEJCHB0z5etmcRmYuL9dnImnaTsx2La9ziHlnC92RpIyUZsvxeS+j5mz45smuHP2piKdieypi&#10;Gr5AeSBZkYdP+wTGFgIX3JkA5VB4zW8mB/33f5m6vOzNHwAAAP//AwBQSwMEFAAGAAgAAAAhADPj&#10;dgXiAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3dKGNMSpKgQnJNQ0&#10;HDg6sZtYjdchdtvw92xPcJvVjGbf5JvJ9exsxmA9SpjPBDCDjdcWWwmf1dtDCixEhVr1Ho2EHxNg&#10;U9ze5CrT/oKlOe9jy6gEQ6YkdDEOGeeh6YxTYeYHg+Qd/OhUpHNsuR7VhcpdzxdCJNwpi/ShU4N5&#10;6Uxz3J+chO0Xlq/2+6PelYfSVtVa4HtylPL+bto+A4tmin9huOITOhTEVPsT6sB6CetVQuiRjGX6&#10;ROoaEemC9tWkVvPHJfAi5/9nFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiUnvC5gB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAM+N2&#10;BeIAAAAOAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="2B48CF14" id="Textbox 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:478.4pt;margin-top:743.9pt;width:62.6pt;height:12.8pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJSe8LmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u2yAUvp/Ud0DcNziWmm1WnGpb1WlS&#10;tU1q9wAEQ4xmOJRDYuftd6BOMm13VW/wMefw8f2wvp3cwA46ogXf8uWi4kx7BZ31u5b/erq//sAZ&#10;Juk7OYDXLT9q5Lebq3frMTS6hh6GTkdGIB6bMbS8Tyk0QqDqtZO4gKA9NQ1EJxP9xp3oohwJ3Q2i&#10;rqqVGCF2IYLSiLR799Lkm4JvjFbphzGoExtaTtxSWWNZt3kVm7VsdlGG3qqZhnwFCyetp0vPUHcy&#10;SbaP9j8oZ1UEBJMWCpwAY6zSRQOpWVb/qHnsZdBFC5mD4WwTvh2s+n54DD8jS9NnmCjAIgLDA6jf&#10;SN6IMWAzz2RPsUGazkInE13+kgRGB8nb49lPPSWmaPP9x5uqpo6i1nJV36yK3+JyOERMXzU4louW&#10;R4qrEJCHB0z5etmcRmYuL9dnImnaTsx2La9ziHlnC92RpIyUZsvxeS+j5mz45smuHP2piKdieypi&#10;Gr5AeSBZkYdP+wTGFgIX3JkA5VB4zW8mB/33f5m6vOzNHwAAAP//AwBQSwMEFAAGAAgAAAAhADPj&#10;dgXiAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3dKGNMSpKgQnJNQ0&#10;HDg6sZtYjdchdtvw92xPcJvVjGbf5JvJ9exsxmA9SpjPBDCDjdcWWwmf1dtDCixEhVr1Ho2EHxNg&#10;U9ze5CrT/oKlOe9jy6gEQ6YkdDEOGeeh6YxTYeYHg+Qd/OhUpHNsuR7VhcpdzxdCJNwpi/ShU4N5&#10;6Uxz3J+chO0Xlq/2+6PelYfSVtVa4HtylPL+bto+A4tmin9huOITOhTEVPsT6sB6CetVQuiRjGX6&#10;ROoaEemC9tWkVvPHJfAi5/9nFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiUnvC5gB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAM+N2&#10;BeIAAAAOAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="709C24E2" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="238" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Version</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="22"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>#</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -9766,132 +9721,148 @@
                       <w:rPr>
                         <w:spacing w:val="6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t>11</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="725A835A" w14:textId="77777777" w:rsidR="00793CFA" w:rsidRDefault="00793CFA">
+    <w:p w14:paraId="0BE6FCA2" w14:textId="77777777" w:rsidR="00470835" w:rsidRDefault="00470835">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B3A8D83" w14:textId="77777777" w:rsidR="00793CFA" w:rsidRDefault="00793CFA">
+    <w:p w14:paraId="58FAD6F6" w14:textId="77777777" w:rsidR="00470835" w:rsidRDefault="00470835">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="577FB6FF" w14:textId="77777777" w:rsidR="00120CDC" w:rsidRDefault="00096923">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="577FB6FF" w14:textId="6E689403" w:rsidR="00120CDC" w:rsidRDefault="00B152C9">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487425536" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="409CC7B9" wp14:editId="59A6CB76">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D031773" wp14:editId="2DF5F874">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6858000</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5753100</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>15240</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="300427" cy="596785"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Image 1"/>
+          <wp:docPr id="1838055637" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Image 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...3 lines deleted...]
-                  </a:stretch>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="300427" cy="596785"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="412C64B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C6ABA38"/>
     <w:lvl w:ilvl="0" w:tplc="764A7482">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="102"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="03729130">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10108,121 +10079,127 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3F202ADE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8532" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1705910320">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1721201619">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00120CDC"/>
     <w:rsid w:val="00006E23"/>
     <w:rsid w:val="00096923"/>
     <w:rsid w:val="000E09DF"/>
     <w:rsid w:val="00120CDC"/>
     <w:rsid w:val="00195B7F"/>
+    <w:rsid w:val="001B36A9"/>
     <w:rsid w:val="00364643"/>
     <w:rsid w:val="00401F14"/>
+    <w:rsid w:val="00470835"/>
     <w:rsid w:val="004E7B87"/>
     <w:rsid w:val="004F3CD8"/>
     <w:rsid w:val="005B48A9"/>
     <w:rsid w:val="005E1888"/>
     <w:rsid w:val="006B6A28"/>
+    <w:rsid w:val="00714238"/>
     <w:rsid w:val="00793CFA"/>
     <w:rsid w:val="009310A2"/>
     <w:rsid w:val="009A5368"/>
+    <w:rsid w:val="00B152C9"/>
     <w:rsid w:val="00E238CE"/>
+    <w:rsid w:val="00E27D94"/>
+    <w:rsid w:val="00E50548"/>
     <w:rsid w:val="00EB153B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="41FA1D42"/>
   <w15:docId w15:val="{51B37B39-9412-4B48-9BE9-29408E79277B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10585,51 +10562,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -10678,59 +10654,109 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009310A2"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009310A2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B152C9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B152C9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B152C9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B152C9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11671" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fteams.microsoft.com%2Fl%2Fteam%2F19%253auOArYNT5p2YaaikanXPqcsNOqfn5I-GfNCxQEcophdE1%2540thread.tacv2%2Fconversations%3FgroupId%3Ddcd616fc-d93a-4e8d-9249-7c50fe8ee6ab%26tenantId%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;data=05%7C01%7Cmulugeta.tarekegn%40undp.org%7C5d40071b492d4a2fbbb708dade39dd90%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C638066637352359559%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=oZ%2BLNUKrDPKRxYyAs%2BIB1QLm3HwCl8yZuUyRVHsO80Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/UNAgencies/_layouts/15/guestaccess.aspx?guestaccesstoken=jvclwov2rLFgsJ8wNMcocN8wbm0eB2zmYkLVhB0%2bll8%3d&amp;docid=2_07d6573565c2943c89a167ea69077b4f1&amp;rev=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fteams.microsoft.com%2Fl%2Fteam%2F19%253auOArYNT5p2YaaikanXPqcsNOqfn5I-GfNCxQEcophdE1%2540thread.tacv2%2Fconversations%3FgroupId%3Ddcd616fc-d93a-4e8d-9249-7c50fe8ee6ab%26tenantId%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;data=05%7C01%7Cmulugeta.tarekegn%40undp.org%7C5d40071b492d4a2fbbb708dade39dd90%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C638066637352359559%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=oZ%2BLNUKrDPKRxYyAs%2BIB1QLm3HwCl8yZuUyRVHsO80Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/UNAgencies/2015%20Yearend%20Letter%20from%20UNDP/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fteams.microsoft.com%2Fl%2Fteam%2F19%253auOArYNT5p2YaaikanXPqcsNOqfn5I-GfNCxQEcophdE1%2540thread.tacv2%2Fconversations%3FgroupId%3Ddcd616fc-d93a-4e8d-9249-7c50fe8ee6ab%26tenantId%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;data=05%7C01%7Cmulugeta.tarekegn%40undp.org%7C5d40071b492d4a2fbbb708dade39dd90%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C638066637352359559%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=oZ%2BLNUKrDPKRxYyAs%2BIB1QLm3HwCl8yZuUyRVHsO80Q%3D&amp;reserved=0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11671" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teams.microsoft.com/dl/launcher/launcher.html?url=%2F_%23%2Fl%2Fteam%2F19%3AuOArYNT5p2YaaikanXPqcsNOqfn5I-GfNCxQEcophdE1%40thread.tacv2%2Fconversations%3FgroupId%3Ddcd616fc-d93a-4e8d-9249-7c50fe8ee6ab%26tenantId%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;type=team&amp;deeplinkId=52ed2a37-6677-4a19-afd4-e7fb899e3d63&amp;directDl=true&amp;msLaunch=true&amp;enableMobilePage=true&amp;suppressPrompt=true" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/UNAgencies/_layouts/15/guestaccess.aspx?guestaccesstoken=jvclwov2rLFgsJ8wNMcocN8wbm0eB2zmYkLVhB0%2bll8%3d&amp;docid=2_07d6573565c2943c89a167ea69077b4f1&amp;rev=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fteams.microsoft.com%2Fl%2Fteam%2F19%253auOArYNT5p2YaaikanXPqcsNOqfn5I-GfNCxQEcophdE1%2540thread.tacv2%2Fconversations%3FgroupId%3Ddcd616fc-d93a-4e8d-9249-7c50fe8ee6ab%26tenantId%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;data=05%7C01%7Cmulugeta.tarekegn%40undp.org%7C5d40071b492d4a2fbbb708dade39dd90%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C638066637352359559%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=oZ%2BLNUKrDPKRxYyAs%2BIB1QLm3HwCl8yZuUyRVHsO80Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/UNAgencies/2015%20Yearend%20Letter%20from%20UNDP/Forms/AllItems.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -10981,75 +11007,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1235</Words>
-  <Characters>7040</Characters>
+  <Words>1175</Words>
+  <Characters>6698</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8259</CharactersWithSpaces>
+  <CharactersWithSpaces>7858</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Hideko Hadzialic</dc:creator>
   <cp:keywords>, docId:04A401F3CB032ED479AE0EBF968C9DA9</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010057278D25BD4F084582B6E80CA0DE9F54</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2023-12-15T00:00:00Z</vt:filetime>