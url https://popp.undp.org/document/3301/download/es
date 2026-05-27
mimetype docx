--- v0 (2025-10-01)
+++ v1 (2026-05-27)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5DC7DC9B" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="005E400D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57671294" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="005E400D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2840A3AA" w14:textId="6F5B44D0" w:rsidR="005E400D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="261" w:lineRule="auto"/>
       </w:pPr>
@@ -726,51 +726,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>una Cuenta de Compensación de Servicios específica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C9AC7E" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
+    <w:p w14:paraId="72C9AC7E" w14:textId="582A9008" w:rsidR="005E400D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:right="828" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Para</w:t>
       </w:r>
       <w:r>
@@ -999,146 +999,142 @@
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>donante</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>específico</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00193530">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="15"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00193530">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="27"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cada </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
-        <w:r>
+        <w:r w:rsidR="00081E27">
           <w:rPr>
-            <w:color w:val="0562C1"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
-            <w:u w:val="single" w:color="0562C1"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>Agencia</w:t>
-[...6 lines deleted...]
-          <w:t>)</w:t>
+          <w:t>Agencia (en inglés)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00081E27">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081E27">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00193530">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Siempre</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00193530">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="36"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="19"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>cuando</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="29"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1758,113 +1754,145 @@
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>se encarga de la gestión diaria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187F159C" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="005E400D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E6CBE96" w14:textId="7A4BCD7B" w:rsidR="005E400D" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5E6CBE96" w14:textId="0FC5773E" w:rsidR="005E400D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="828" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Consulte la sección de procedimientos</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">de </w:t>
+        <w:t xml:space="preserve">Consulte la sección de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>procedimientos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r>
+        <w:r w:rsidR="002A19A9" w:rsidRPr="00193530">
           <w:rPr>
-            <w:color w:val="0562C1"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
-            <w:u w:val="single" w:color="0562C1"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>POPP</w:t>
+          <w:t>POPP (en inglés)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00193530">
         <w:rPr>
           <w:color w:val="0562C1"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7BA5" w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7BA5" w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Servicios</w:t>
       </w:r>
       <w:r w:rsidR="004E7BA5">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>sobre Servicios a Organismos de la ONU</w:t>
+        <w:t xml:space="preserve"> a Organismos de la ONU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> para conocer paso a paso el proceso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>de tramitación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3709,51 +3737,83 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B027832" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="62" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="818" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>El Portal de Servicios de la Agencia del PNUD, construido con la misma tecnología que UNall (ServiceNow), se integrará con Quantum y el almacén de datos. El siguiente gráfico muestra el proceso</w:t>
+        <w:t xml:space="preserve">El Portal de Servicios de la Agencia del PNUD, construido con la misma tecnología que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>ServiceNow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>), se integrará con Quantum y el almacén de datos. El siguiente gráfico muestra el proceso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>completo del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4468,51 +4528,51 @@
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">al </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427FBE2F" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="005E400D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39AFDBDA" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
+    <w:p w14:paraId="39AFDBDA" w14:textId="244BEB2C" w:rsidR="005E400D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:line="247" w:lineRule="auto"/>
         <w:ind w:right="830" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Las oficinas nacionales deben presentar una lista completa de precios locales y una plantilla de servicios</w:t>
       </w:r>
       <w:r>
@@ -4621,84 +4681,77 @@
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="34"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>plantilla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00377555">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>LPL</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00377555">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="38"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A921EAD" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="005E400D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42AF9C94" w14:textId="06DF1F64" w:rsidR="005E400D" w:rsidRDefault="00000000">
+    <w:p w14:paraId="42AF9C94" w14:textId="4D2332F9" w:rsidR="005E400D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="62" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="824" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Si</w:t>
       </w:r>
       <w:r>
@@ -4747,333 +4800,224 @@
         <w:t>tienen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>preguntas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="80"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>sobre</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Portal de Servicios de </w:t>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el Portal de Servicios de </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="007D4645">
+        <w:r w:rsidR="005E400D" w:rsidRPr="00193530">
           <w:rPr>
             <w:color w:val="333333"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>Agencias</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D4645">
-[...2 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> del PNUD</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6249">
+      <w:r w:rsidRPr="00193530">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D6249">
+      <w:r w:rsidRPr="00193530">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="66"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>pueden añadirlas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">al </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="007D4645">
+        <w:r w:rsidR="005E400D" w:rsidRPr="00193530">
           <w:rPr>
             <w:color w:val="333333"/>
             <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>espacio</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00193530">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...34 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4645" w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D4645" w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Teams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007D4645" w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4645" w:rsidRPr="00193530">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>edicado a</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4645" w:rsidRPr="00193530">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
-        <w:r>
+        <w:r w:rsidR="005E400D" w:rsidRPr="00193530">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F1F0"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>Portal</w:t>
-[...117 lines deleted...]
-          <w:t>PNUD</w:t>
+          <w:t>Portal de Servicios de Agencias del PNUD</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId15">
-        <w:r>
+        <w:r w:rsidR="005E400D" w:rsidRPr="00193530">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F1F0"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6616A96A" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="005E400D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E6E2492" w14:textId="59526482" w:rsidR="005E400D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
@@ -7010,56 +6954,56 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1543" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1020"/>
         <w:gridCol w:w="1068"/>
         <w:gridCol w:w="1152"/>
-        <w:gridCol w:w="924"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="840"/>
+        <w:gridCol w:w="715"/>
+        <w:gridCol w:w="1229"/>
+        <w:gridCol w:w="931"/>
+        <w:gridCol w:w="1013"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E400D" w14:paraId="1FB126FC" w14:textId="77777777">
+      <w:tr w:rsidR="005E400D" w14:paraId="1FB126FC" w14:textId="77777777" w:rsidTr="00377555">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15C4A314" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Importe</w:t>
             </w:r>
@@ -7112,165 +7056,157 @@
               <w:t>Unidad</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36CEF056" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>operativa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="715" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BE6D63B" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fondo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1229" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21B557BF" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DeptId</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="931" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44F40AB6" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="614BB72A" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
+          <w:p w14:paraId="30BEB84D" w14:textId="522127A9" w:rsidR="005E400D" w:rsidRDefault="00000000" w:rsidP="00377555">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="242" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Donant</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:w w:val="102"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E400D" w14:paraId="1D9D34C1" w14:textId="77777777">
+      <w:tr w:rsidR="005E400D" w14:paraId="1D9D34C1" w14:textId="77777777" w:rsidTr="00377555">
         <w:trPr>
           <w:trHeight w:val="885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A31502F" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Débito</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7427,72 +7363,72 @@
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>posición</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>COA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="715" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4201A5FD" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>12000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1229" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5449AF5A" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="235" w:lineRule="auto"/>
               <w:ind w:right="29"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Según</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -7501,51 +7437,51 @@
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>posición</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>COA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="931" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29D904BC" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="235" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Según</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -7554,71 +7490,71 @@
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>posición</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>COA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05976F80" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Agencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E400D" w14:paraId="703D485B" w14:textId="77777777">
+      <w:tr w:rsidR="005E400D" w14:paraId="703D485B" w14:textId="77777777" w:rsidTr="00377555">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32FD8CE2" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Crédito</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7658,162 +7594,153 @@
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>GPS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="924" w:type="dxa"/>
+            <w:tcW w:w="715" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="065A9EB2" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>11808</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1020" w:type="dxa"/>
+            <w:tcW w:w="1229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D86CFBB" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
+          <w:p w14:paraId="17DC1433" w14:textId="3DE5BE65" w:rsidR="005E400D" w:rsidRDefault="00000000" w:rsidP="00377555">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="213" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Departam</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ento</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>GPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1104" w:type="dxa"/>
+            <w:tcW w:w="931" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70FFA524" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>BLANCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A6F5443" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="213" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C003D52" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="196" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -7887,51 +7814,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="3175">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6E64A6E0" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:140.05pt;margin-top:15.7pt;width:155.7pt;height:.75pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1977389,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtyJFkEwIAAGcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwFWlCUirKpFW1Va&#10;bVdaqp6N45Coju3OGBL+fcfOB2l7q8rBGmeex+/NG7N9aGvNLgqwsibji9mcM2WkzStzyvi3w9OH&#10;e87QC5MLbY3K+FUhf9i9f7dtXKqWtrQ6V8CoiMG0cRkvvXdpkqAsVS1wZp0ylCws1MLTFk5JDqKh&#10;6rVOlvP5x6SxkDuwUiHS132X5LtYvyiU9F+LApVnOuPEzccV4noMa7LbivQEwpWV7GmIf2BRi8rQ&#10;pWOpvfCCnaH6q1RdSbBoCz+Ttk5sUVRSRQ2kZjH/Q81bKZyKWqg56MY24f8rK18ub+4VAnV0z1b+&#10;QOpI0jhMx0zYYI9pC6gDloizNnbxOnZRtZ5J+rjYrNd39xvOJOU2q+UqNDkR6XBWntF/VjbWEZdn&#10;9J0H+RCJcohka4YQyMngoY4ees7IQ+CMPDx2Hjrhw7lALoSsmRApex4hWduLOtgI8zcJE5o3gDZT&#10;4ChrUEySOgQF4coocqRBH6dCtQmM7hbrVRwTtLrKnyqtAxGE0/FRA7uIMKTx17fsN5gD9HuBZYeL&#10;qR6mTe9ZZ1Mw7Gjz6yuwhiY74/jzLEBxpr8YGp3wDIYAhuA4BOD1o42PJfaI7jy03wU4Fq7PuCeX&#10;X+wwmCIdDAw9GLHhpLGfzt4WVXA3zlPHqN/QNMd29S8vPJfpPqJu/w+7XwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhABORZVrgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGwQdR4U&#10;2hCnQpV4bFiQIiR2bjIkEfY4ip3W/XuGFSxn5ujOueUmWiMOOPnBkYJ0kYBAalw7UKfgffd4vQLh&#10;g6ZWG0eo4IQeNtX5WamL1h3pDQ916ASHkC+0gj6EsZDSNz1a7RduROLbl5usDjxOnWwnfeRwa2SW&#10;JLfS6oH4Q69H3PbYfNezVbC92uHH81Pt8yjNSx5f8fR5Nyt1eREf7kEEjOEPhl99VoeKnfZuptYL&#10;oyBbJSmjCvL0BgQDy3W6BLHnRbYGWZXyf4PqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AK3IkWQTAgAAZwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhABORZVrgAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,9525l1977389,e" filled="f" strokeweight=".25pt">
+              <v:shape w14:anchorId="5A3F9A56" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:140.05pt;margin-top:15.7pt;width:155.7pt;height:.75pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1977389,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtyJFkEwIAAGcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwFWlCUirKpFW1Va&#10;bVdaqp6N45Coju3OGBL+fcfOB2l7q8rBGmeex+/NG7N9aGvNLgqwsibji9mcM2WkzStzyvi3w9OH&#10;e87QC5MLbY3K+FUhf9i9f7dtXKqWtrQ6V8CoiMG0cRkvvXdpkqAsVS1wZp0ylCws1MLTFk5JDqKh&#10;6rVOlvP5x6SxkDuwUiHS132X5LtYvyiU9F+LApVnOuPEzccV4noMa7LbivQEwpWV7GmIf2BRi8rQ&#10;pWOpvfCCnaH6q1RdSbBoCz+Ttk5sUVRSRQ2kZjH/Q81bKZyKWqg56MY24f8rK18ub+4VAnV0z1b+&#10;QOpI0jhMx0zYYI9pC6gDloizNnbxOnZRtZ5J+rjYrNd39xvOJOU2q+UqNDkR6XBWntF/VjbWEZdn&#10;9J0H+RCJcohka4YQyMngoY4ees7IQ+CMPDx2Hjrhw7lALoSsmRApex4hWduLOtgI8zcJE5o3gDZT&#10;4ChrUEySOgQF4coocqRBH6dCtQmM7hbrVRwTtLrKnyqtAxGE0/FRA7uIMKTx17fsN5gD9HuBZYeL&#10;qR6mTe9ZZ1Mw7Gjz6yuwhiY74/jzLEBxpr8YGp3wDIYAhuA4BOD1o42PJfaI7jy03wU4Fq7PuCeX&#10;X+wwmCIdDAw9GLHhpLGfzt4WVXA3zlPHqN/QNMd29S8vPJfpPqJu/w+7XwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhABORZVrgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGwQdR4U&#10;2hCnQpV4bFiQIiR2bjIkEfY4ip3W/XuGFSxn5ujOueUmWiMOOPnBkYJ0kYBAalw7UKfgffd4vQLh&#10;g6ZWG0eo4IQeNtX5WamL1h3pDQ916ASHkC+0gj6EsZDSNz1a7RduROLbl5usDjxOnWwnfeRwa2SW&#10;JLfS6oH4Q69H3PbYfNezVbC92uHH81Pt8yjNSx5f8fR5Nyt1eREf7kEEjOEPhl99VoeKnfZuptYL&#10;oyBbJSmjCvL0BgQDy3W6BLHnRbYGWZXyf4PqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AK3IkWQTAgAAZwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhABORZVrgAAAACQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,9525l1977389,e" filled="f" strokeweight=".25pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFA0096" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="005E400D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F58721" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="005E400D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8308,59 +8235,61 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Id</w:t>
             </w:r>
             <w:r w:rsidR="00985A81">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00985A81">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dept</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00985A81">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03DE6A4F" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -8518,122 +8447,98 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>12000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="691CAA6A" w14:textId="7C0A1F91" w:rsidR="005E400D" w:rsidRDefault="00AD38F9" w:rsidP="004E7BA5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="235" w:lineRule="auto"/>
               <w:ind w:right="147"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>D</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00000000">
+              <w:t>Depart</w:t>
+            </w:r>
+            <w:r w:rsidR="004E7BA5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>epart</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E7BA5">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>a</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ento</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> ON</w:t>
+              <w:t>ento ON</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BC281CC" w14:textId="5A41BFEF" w:rsidR="005E400D" w:rsidRDefault="00AD38F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="235" w:lineRule="auto"/>
               <w:ind w:right="58"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">CR de </w:t>
-[...7 lines deleted...]
-              <w:t>Proyecto</w:t>
+              <w:t>CR de Proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FFA280E" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Agencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8767,75 +8672,59 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>11302</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7191C238" w14:textId="43EB1F33" w:rsidR="005E400D" w:rsidRDefault="00AD38F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="216" w:lineRule="exact"/>
               <w:ind w:right="147"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>D</w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="00000000">
+              <w:t>Departam</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ento</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> ON</w:t>
+              <w:t>ento ON</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FD4C5AB" w14:textId="0E964E4B" w:rsidR="005E400D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="auto"/>
               <w:ind w:right="239"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r>
@@ -8951,638 +8840,941 @@
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>servicio</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D532F3E" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="005E400D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B486AE9" w14:textId="37B93876" w:rsidR="005E400D" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7B486AE9" w14:textId="7EF952AD" w:rsidR="005E400D" w:rsidRPr="00193530" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="818"/>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="178" w:line="247" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="21"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00193530">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>proceso</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00193530">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="29"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00193530">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="36"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>conciliación</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00193530">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="16"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00193530">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="36"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00193530">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="28"/>
           <w:sz w:val="21"/>
-        </w:rPr>
-[...255 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuenta de Compensación de Servicios (CCS) entre el PNUD y las Agencias de la ONU se detalla en la </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
-        <w:r>
+        <w:r w:rsidR="00377555" w:rsidRPr="00193530">
           <w:rPr>
-            <w:color w:val="0562C1"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
-            <w:u w:val="single" w:color="0562C1"/>
+            <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>Carta</w:t>
-[...150 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>Carta de fin de año del PNUD a las Agencias (en inglés)</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00377555" w:rsidRPr="00193530">
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005E400D">
+    <w:p w14:paraId="2847A4C7" w14:textId="77777777" w:rsidR="00377555" w:rsidRDefault="00377555" w:rsidP="00377555">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="818"/>
+          <w:tab w:val="left" w:pos="820"/>
+        </w:tabs>
+        <w:spacing w:before="178" w:line="247" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B2CB617" w14:textId="77777777" w:rsidR="00377555" w:rsidRPr="00193530" w:rsidRDefault="00377555" w:rsidP="00377555">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102F4E86" w14:textId="44F6CD3F" w:rsidR="00377555" w:rsidRPr="00193530" w:rsidRDefault="00377555" w:rsidP="00377555">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>translated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> English </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spanish. In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>event</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>discrepancy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>translation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original English </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original English </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>prevail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E412FF" w14:textId="77777777" w:rsidR="00377555" w:rsidRPr="00193530" w:rsidRDefault="00377555" w:rsidP="00377555">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201F1E"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51143B2F" w14:textId="33790663" w:rsidR="00377555" w:rsidRPr="00193530" w:rsidRDefault="00377555" w:rsidP="00377555">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193530">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00377555" w:rsidRPr="00193530">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1880" w:right="620" w:bottom="940" w:left="1340" w:header="720" w:footer="742" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1894008C" w14:textId="77777777" w:rsidR="00E2553A" w:rsidRDefault="00E2553A">
+    <w:p w14:paraId="2788C5ED" w14:textId="77777777" w:rsidR="008A382F" w:rsidRDefault="008A382F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07803DDB" w14:textId="77777777" w:rsidR="00E2553A" w:rsidRDefault="00E2553A">
+    <w:p w14:paraId="271C8D9B" w14:textId="77777777" w:rsidR="008A382F" w:rsidRDefault="008A382F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="293ADADD" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487422464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F9F8E96" wp14:editId="372DF4BF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901639</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9447530</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="773430" cy="162560"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -10161,132 +10353,148 @@
                       <w:rPr>
                         <w:spacing w:val="8"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t>11</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52A11BD0" w14:textId="77777777" w:rsidR="00E2553A" w:rsidRDefault="00E2553A">
+    <w:p w14:paraId="321621DC" w14:textId="77777777" w:rsidR="008A382F" w:rsidRDefault="008A382F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77E0D520" w14:textId="77777777" w:rsidR="00E2553A" w:rsidRDefault="00E2553A">
+    <w:p w14:paraId="110A9B15" w14:textId="77777777" w:rsidR="008A382F" w:rsidRDefault="008A382F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="651C6ED9" w14:textId="77777777" w:rsidR="005E400D" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="651C6ED9" w14:textId="4E386635" w:rsidR="005E400D" w:rsidRDefault="00377555">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487421952" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F580CCF" wp14:editId="4FF0454E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487425536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64B5E993" wp14:editId="02E31938">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6858000</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5732145</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-114300</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="300427" cy="596785"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Image 1"/>
+          <wp:docPr id="1838055637" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Image 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...3 lines deleted...]
-                  </a:stretch>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="300427" cy="596785"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="356F2C1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77C2AAB2"/>
     <w:lvl w:ilvl="0" w:tplc="201C4414">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="333333"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="102"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -10501,120 +10709,130 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2E143166">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8337" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="406537423">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="904685982">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E400D"/>
+    <w:rsid w:val="00081E27"/>
     <w:rsid w:val="0011300C"/>
     <w:rsid w:val="001351EA"/>
+    <w:rsid w:val="00193530"/>
     <w:rsid w:val="001A41A6"/>
+    <w:rsid w:val="002A19A9"/>
+    <w:rsid w:val="002A545B"/>
+    <w:rsid w:val="003014AF"/>
+    <w:rsid w:val="00377555"/>
     <w:rsid w:val="004E7BA5"/>
     <w:rsid w:val="005D6249"/>
     <w:rsid w:val="005E400D"/>
     <w:rsid w:val="005F3712"/>
     <w:rsid w:val="005F6257"/>
+    <w:rsid w:val="00750F23"/>
     <w:rsid w:val="007D4645"/>
+    <w:rsid w:val="008A382F"/>
     <w:rsid w:val="008D79B1"/>
     <w:rsid w:val="00940D6B"/>
     <w:rsid w:val="00985A81"/>
     <w:rsid w:val="00AD38F9"/>
     <w:rsid w:val="00E2553A"/>
     <w:rsid w:val="00E50221"/>
+    <w:rsid w:val="00E50548"/>
     <w:rsid w:val="00EF3B65"/>
     <w:rsid w:val="00FB5629"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="54A69BFD"/>
   <w15:docId w15:val="{51B37B39-9412-4B48-9BE9-29408E79277B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11070,59 +11288,121 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D6249"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D6249"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00377555"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00377555"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00377555"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00377555"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00193530"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11671" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fteams.microsoft.com%2Fl%2Fteam%2F19%253auOArYNT5p2YaaikanXPqcsNOqfn5I-GfNCxQEcophdE1%2540thread.tacv2%2Fconversations%3FgroupId%3Ddcd616fc-d93a-4e8d-9249-7c50fe8ee6ab%26tenantId%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;data=05%7C01%7Cmulugeta.tarekegn%40undp.org%7C5d40071b492d4a2fbbb708dade39dd90%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C638066637352359559%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=oZ%2BLNUKrDPKRxYyAs%2BIB1QLm3HwCl8yZuUyRVHsO80Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/UNAgencies/_layouts/15/guestaccess.aspx?guestaccesstoken=jvclwov2rLFgsJ8wNMcocN8wbm0eB2zmYkLVhB0%2bll8%3d&amp;docid=2_07d6573565c2943c89a167ea69077b4f1&amp;rev=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fteams.microsoft.com%2Fl%2Fteam%2F19%253auOArYNT5p2YaaikanXPqcsNOqfn5I-GfNCxQEcophdE1%2540thread.tacv2%2Fconversations%3FgroupId%3Ddcd616fc-d93a-4e8d-9249-7c50fe8ee6ab%26tenantId%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;data=05%7C01%7Cmulugeta.tarekegn%40undp.org%7C5d40071b492d4a2fbbb708dade39dd90%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C638066637352359559%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=oZ%2BLNUKrDPKRxYyAs%2BIB1QLm3HwCl8yZuUyRVHsO80Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/UNAgencies/2015%20Yearend%20Letter%20from%20UNDP/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fteams.microsoft.com%2Fl%2Fteam%2F19%253auOArYNT5p2YaaikanXPqcsNOqfn5I-GfNCxQEcophdE1%2540thread.tacv2%2Fconversations%3FgroupId%3Ddcd616fc-d93a-4e8d-9249-7c50fe8ee6ab%26tenantId%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;data=05%7C01%7Cmulugeta.tarekegn%40undp.org%7C5d40071b492d4a2fbbb708dade39dd90%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C638066637352359559%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=oZ%2BLNUKrDPKRxYyAs%2BIB1QLm3HwCl8yZuUyRVHsO80Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fteams.microsoft.com%2Fl%2Fteam%2F19%253auOArYNT5p2YaaikanXPqcsNOqfn5I-GfNCxQEcophdE1%2540thread.tacv2%2Fconversations%3FgroupId%3Ddcd616fc-d93a-4e8d-9249-7c50fe8ee6ab%26tenantId%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;data=05%7C01%7Cmulugeta.tarekegn%40undp.org%7C5d40071b492d4a2fbbb708dade39dd90%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C638066637352359559%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=oZ%2BLNUKrDPKRxYyAs%2BIB1QLm3HwCl8yZuUyRVHsO80Q%3D&amp;reserved=0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/un-agency-services" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fteams.microsoft.com%2Fl%2Fteam%2F19%253auOArYNT5p2YaaikanXPqcsNOqfn5I-GfNCxQEcophdE1%2540thread.tacv2%2Fconversations%3FgroupId%3Ddcd616fc-d93a-4e8d-9249-7c50fe8ee6ab%26tenantId%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;data=05%7C01%7Cmulugeta.tarekegn%40undp.org%7C5d40071b492d4a2fbbb708dade39dd90%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C638066637352359559%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=oZ%2BLNUKrDPKRxYyAs%2BIB1QLm3HwCl8yZuUyRVHsO80Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/UNAgencies/_layouts/15/guestaccess.aspx?guestaccesstoken=jvclwov2rLFgsJ8wNMcocN8wbm0eB2zmYkLVhB0%2bll8%3d&amp;docid=2_07d6573565c2943c89a167ea69077b4f1&amp;rev=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fteams.microsoft.com%2Fl%2Fteam%2F19%253auOArYNT5p2YaaikanXPqcsNOqfn5I-GfNCxQEcophdE1%2540thread.tacv2%2Fconversations%3FgroupId%3Ddcd616fc-d93a-4e8d-9249-7c50fe8ee6ab%26tenantId%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;data=05%7C01%7Cmulugeta.tarekegn%40undp.org%7C5d40071b492d4a2fbbb708dade39dd90%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C638066637352359559%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=oZ%2BLNUKrDPKRxYyAs%2BIB1QLm3HwCl8yZuUyRVHsO80Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/UNAgencies/2015%20Yearend%20Letter%20from%20UNDP/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fteams.microsoft.com%2Fl%2Fteam%2F19%253auOArYNT5p2YaaikanXPqcsNOqfn5I-GfNCxQEcophdE1%2540thread.tacv2%2Fconversations%3FgroupId%3Ddcd616fc-d93a-4e8d-9249-7c50fe8ee6ab%26tenantId%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;data=05%7C01%7Cmulugeta.tarekegn%40undp.org%7C5d40071b492d4a2fbbb708dade39dd90%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C638066637352359559%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=oZ%2BLNUKrDPKRxYyAs%2BIB1QLm3HwCl8yZuUyRVHsO80Q%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teams.microsoft.com/dl/launcher/launcher.html?url=%2F_%23%2Fl%2Fteam%2F19%3AuOArYNT5p2YaaikanXPqcsNOqfn5I-GfNCxQEcophdE1%40thread.tacv2%2Fconversations%3FgroupId%3Ddcd616fc-d93a-4e8d-9249-7c50fe8ee6ab%26tenantId%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;type=team&amp;deeplinkId=52ed2a37-6677-4a19-afd4-e7fb899e3d63&amp;directDl=true&amp;msLaunch=true&amp;enableMobilePage=true&amp;suppressPrompt=true" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11370,63 +11650,63 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1333</Words>
-  <Characters>7603</Characters>
+  <Words>1370</Words>
+  <Characters>7814</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8919</CharactersWithSpaces>
+  <CharactersWithSpaces>9166</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Hideko Hadzialic</dc:creator>
   <cp:keywords>, docId:FB1A2556F449C506B28891B8C3E46037</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010057278D25BD4F084582B6E80CA0DE9F54</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2023-12-15T00:00:00Z</vt:filetime>