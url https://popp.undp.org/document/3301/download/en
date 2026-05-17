--- v0 (2025-10-12)
+++ v1 (2026-05-17)
@@ -1,4871 +1,4041 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...20 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="44C3248C" w14:textId="7D23A903" w:rsidR="009E1996" w:rsidRPr="00922C55" w:rsidRDefault="00C86819" w:rsidP="007B4812">
+    <w:p w14:paraId="488088DC" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...133 lines deleted...]
-        <w:t>Billing and Fee Collection</w:t>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Service Clearing Account (SCA) for non-Quantum UN Agencies: Charging, Billing and Fee Collection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5DE781" w14:textId="77777777" w:rsidR="00616860" w:rsidRPr="00922C55" w:rsidRDefault="00616860" w:rsidP="007B4812">
+    <w:p w14:paraId="060F29E1" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6686EEC4" w14:textId="77777777" w:rsidR="009E1996" w:rsidRPr="00922C55" w:rsidRDefault="009E1996" w:rsidP="007B4812">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0EC65AEF" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vanish/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Page Content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9B2D28" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00922C55">
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Description"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00FD11AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB"/>
-[...28 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B94E4E7" w14:textId="21C2E11E" w:rsidR="00814B1D" w:rsidRPr="00C86819" w:rsidRDefault="00164576" w:rsidP="00424072">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E20496C" w14:textId="460B31D7" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="RelevantPolicies"/>
       <w:bookmarkStart w:id="2" w:name="FlowChart"/>
       <w:bookmarkStart w:id="3" w:name="Procedures"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00C86819">
-[...5 lines deleted...]
-        <w:t>F</w:t>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For UN Agencies who do not use Quantum (the “non-Quantum Agencies”), a dedicated </w:t>
       </w:r>
-      <w:r w:rsidR="009E1996" w:rsidRPr="00C86819">
-[...137 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>Service Clearing Account</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Service Clearing Account (SCA)</w:t>
       </w:r>
-      <w:r w:rsidR="00B4452F" w:rsidRPr="00C86819">
-[...225 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is established for each Agency.  Through the SCA, all global prefunding received from UN Agencies are recorded, and all services provided by UNDP Offices to these UN Agencies are recorded. A dedicated Service Clearing Account is not applicable to Quantum Agencies (UNFPA, UN Women, UNU, UNCDF, UNV, UNITAR). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B6FAAB" w14:textId="7FFD74FE" w:rsidR="00C86819" w:rsidRPr="00C86819" w:rsidRDefault="00C86819" w:rsidP="00C86819">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="17AD91AC" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">To ensure the UN </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To ensure the UN Agency has sufficient funds deposited with UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="000C2443">
-[...5 lines deleted...]
-        <w:t>Agenc</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00922C55">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">y has sufficient funds deposited with UNDP in order for UNDP to provide services, a budget sufficiency check is performed based on the chart field combination of “Fund” </w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP to provide services, a budget sufficiency check is performed based on the chart field combination of “Fund” (</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>(</w:t>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quantum fund code 12000</w:t>
       </w:r>
-      <w:r w:rsidR="00C74968">
-[...6 lines deleted...]
-        <w:t>Quantum</w:t>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) and “Donor” (a dedicated donor code for each </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32AB3">
-[...33 lines deleted...]
-        <w:r w:rsidRPr="000A054C">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00FD11AD">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Agency</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00922C55">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>As long as</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00922C55">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> has enough funds deposited with UNDP, the budget check will pass and be valid. </w:t>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the UN Agency has enough funds deposited with UNDP, the budget check will pass and be valid. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABB564D" w14:textId="77777777" w:rsidR="00C86819" w:rsidRPr="00C86819" w:rsidRDefault="00C86819" w:rsidP="00C86819">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="78BA3A5D" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0210E252" w14:textId="49BFA7AB" w:rsidR="00E67BA6" w:rsidRPr="00922C55" w:rsidRDefault="006C5F7A" w:rsidP="00E67BA6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B5DFB8C" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...130 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP’s Office of Financial Management (OFM) also monitors the levels of prefunding and alerts UN Agencies if their SCA prefunded balance on deposit with UNDP is low and reaches agreed thresholds for replenishment. The SCA is managed and overseen by the OFM and managed on a day-to-day basis by the Global Shared Services Centre (GSSC). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE0085E" w14:textId="77777777" w:rsidR="00E67BA6" w:rsidRPr="00922C55" w:rsidRDefault="00E67BA6" w:rsidP="00E67BA6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F87E3C7" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71929BD9" w14:textId="1578FD17" w:rsidR="009E1996" w:rsidRDefault="00032C7A" w:rsidP="00E67BA6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B3A32CB" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:t>Please</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please refer the procedure section of </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00F32AB3">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00FD11AD">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>POPP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...125 lines deleted...]
-        <w:t xml:space="preserve"> agencies.</w:t>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UN Agency Services for a step-by-step process of processing AP invoice on behalf of non-Quantum agencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8F228F" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="00032C7A" w:rsidRDefault="00032C7A" w:rsidP="00032C7A">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="22BB65FF" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C674163" w14:textId="2A30B8A2" w:rsidR="00AE51E3" w:rsidRDefault="00A52EEA" w:rsidP="00032C7A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A44AFB9" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...122 lines deleted...]
-        <w:t>the following benefits:</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Agency Service Portal has been designed to improve service delivery to Agencies and automate the associated billing process for UNDP Offices. The portal will allow UN agencies that require UNDP services to access all services covered under the Universal Price List (UPL) and Local Price Lists in a centralized portal. This portal replaces the outdated processes where, UN agency service requests were mostly managed through offline, email-based processes, that have differed across UNDP.  The Agency portal has the following benefits:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3770E23D" w14:textId="77777777" w:rsidR="00784266" w:rsidRPr="00424072" w:rsidRDefault="00784266" w:rsidP="00424072">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="0815F5A5" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="624AFF74" w14:textId="77777777" w:rsidR="00784266" w:rsidRPr="00784266" w:rsidRDefault="00784266" w:rsidP="00424072">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D7D7F93" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">An easy-to-use service request interface, integrated with Quantum, for all UNDP offered services. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7236EEC9" w14:textId="77777777" w:rsidR="00784266" w:rsidRPr="00784266" w:rsidRDefault="00784266" w:rsidP="00424072">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="629412ED" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UN Agencies can view and manage their requests, follow-up and interact with service providers across UNDP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40739991" w14:textId="77777777" w:rsidR="00784266" w:rsidRPr="00784266" w:rsidRDefault="00784266" w:rsidP="00424072">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="65A6F6D8" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Billing and collection of service fees automated and linked to Quantum finance module (Service Clearing Account), saving offices time. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD735F4" w14:textId="77777777" w:rsidR="00784266" w:rsidRPr="00784266" w:rsidRDefault="00784266" w:rsidP="00424072">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5158BA1F" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Transparency and visibility of all UN Agency services provided by UNDP globally. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343DA928" w14:textId="77777777" w:rsidR="00784266" w:rsidRPr="00784266" w:rsidRDefault="00784266" w:rsidP="00424072">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="53E9288D" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9B64A4" w14:textId="0ACB3394" w:rsidR="00784266" w:rsidRDefault="0011408D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="32C59BA4" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">, built in the same technology as </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The UNDP Agency Service Portal, built in the same technology as </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00424072">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00424072">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ServiceNow), will be integrated with Quantum and the data warehouse. The below visual shows the end-to-end UNDP Agency Service Portal process: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00424072">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10442CBD" w14:textId="77777777" w:rsidR="00AE51E3" w:rsidRDefault="00AE51E3" w:rsidP="00AE51E3">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="61F0A410" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="582ABAE6" w14:textId="0E4B2362" w:rsidR="0011408D" w:rsidRPr="00424072" w:rsidRDefault="000026E4" w:rsidP="00424072">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="67D2F092" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A33C456" wp14:editId="1147B58F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15CFAF77" wp14:editId="5B8B3076">
             <wp:extent cx="5943600" cy="2623820"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 42"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" r:link="rId13">
+                    <a:blip r:embed="rId9" r:link="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="2623820"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FCB810" w14:textId="77777777" w:rsidR="002873C6" w:rsidRDefault="002873C6" w:rsidP="00424072">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="22640D6C" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7363AFCA" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each UNDP Country Office will be able to request access to the portal through their respective Identity and Access Management (IDAM)/Argus focal point. Access should be granted to all colleagues responsible for completing UN agency service requests in their office. These are typically Finance and General Operations colleagues.   UN Agencies nominate the staff that will need portal access to submit services requests to UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525BC421" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2580079F" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Country Offices are required to submit a Complete Local Price List and services template by following the instructions provided in the LPL template file</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1"/>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB12C3D" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45EB41AA" w14:textId="6F72D25A" w:rsidR="002C1AF7" w:rsidRDefault="008C726A" w:rsidP="00032C7A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="16FAF2F5" w14:textId="7A26F170" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Each UNDP Country Office will be able to request access to the portal through their respective Identity and Access Management (IDAM)/Argus focal point. Access should be granted to all colleagues responsible for completing UN agency service requests in their office. These are typically Finance and General Operations colleagues.  </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If Offices have questions regarding the UNDP Agency Services Portal, questions can be added to </w:t>
       </w:r>
-      <w:r w:rsidR="007024C0">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> UN Agencies nominate the staff </w:t>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00C278FF">
-[...5 lines deleted...]
-        <w:t>that will need portal access to submit services request</w:t>
+      <w:r w:rsidRPr="00D158A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dedicated </w:t>
       </w:r>
-      <w:r w:rsidR="0092381D">
-[...171 lines deleted...]
-        <w:r w:rsidR="00183B12" w:rsidRPr="00424072">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00D158A8">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F2F1"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>UNDP Agency Service Portal Teams space.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EDBB381" w14:textId="77777777" w:rsidR="000A2DEE" w:rsidRPr="00424072" w:rsidRDefault="000A2DEE" w:rsidP="00424072">
+    <w:p w14:paraId="34476FD4" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CE75C34" w14:textId="3179716F" w:rsidR="00032C7A" w:rsidRDefault="00032C7A" w:rsidP="00032C7A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3399F527" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Non-Quantum Agencies are charged for services provided by UNDP Offices through the UN Agency Portal and Global Payroll fee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345EAA8B" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC15403" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...66 lines deleted...]
-        <w:t>UN Agency Portal and Global Payroll fee.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               The automated process posts the service fees to the following COAs:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AA7ED2" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="00A8525B" w:rsidRDefault="00032C7A" w:rsidP="00032C7A">
-[...14 lines deleted...]
-    <w:p w14:paraId="4FD00A1E" w14:textId="4566F910" w:rsidR="00032C7A" w:rsidRDefault="000C0973" w:rsidP="000C0973">
+    <w:p w14:paraId="49C0D5CD" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...19 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DBA8CAF" w14:textId="77777777" w:rsidR="000C0973" w:rsidRPr="00424072" w:rsidRDefault="000C0973" w:rsidP="00424072">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="7388" w:type="dxa"/>
+        <w:tblInd w:w="805" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1051"/>
+        <w:gridCol w:w="1110"/>
+        <w:gridCol w:w="1099"/>
+        <w:gridCol w:w="960"/>
+        <w:gridCol w:w="1152"/>
+        <w:gridCol w:w="1056"/>
+        <w:gridCol w:w="960"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w14:paraId="1331BD02" w14:textId="77777777" w:rsidTr="00D158A8">
+        <w:trPr>
+          <w:trHeight w:val="407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D6E3BB" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Amount</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEB30A3" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Account</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1099" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB59D6E" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>OperUnit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6551FC" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Fund</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10072643" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>DeptId</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D539999" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Project</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B388ACE" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Donor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w14:paraId="11057816" w14:textId="77777777" w:rsidTr="00D158A8">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="762CA3BB" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Debit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29922B01" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>73505</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1099" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="678898C2" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E592AAE" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>12000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC75E1B" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CO dept</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24720641" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CR project</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4566BA4A" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Agency</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w14:paraId="1E979B7C" w14:textId="77777777" w:rsidTr="00D158A8">
+        <w:trPr>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DC973F" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Credit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA308A7" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>54015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1099" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8FD46D" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD50057" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>11302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="557AB98F" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CO dept</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="602D8661" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>BLANK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D891280" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>BLANK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="39349580" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...657 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="315824D8" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payroll Management and Processing Fees by GSSC:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56752F1A" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00032C7A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1D8A480A" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689CD7C0" w14:textId="47AA9792" w:rsidR="00032C7A" w:rsidRDefault="00032C7A" w:rsidP="00032C7A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5CFA6BBE" w14:textId="4D4A3C9F" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>P</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payroll processing services provided at the Global Shared Service Centre (GSSC) to Agency personnel who are administered in Quantum HCM (Staff, UNVs and PSA holders) are cost recovered through monthly payroll process. The service fees are </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F1EE2">
-[...3 lines deleted...]
-        <w:t>ayroll</w:t>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">charged to the respective employee position’s COAs every payroll </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> processing</w:t>
+      <w:r w:rsidR="00D158A8" w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>month and</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F1EE2">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> services provided at </w:t>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are posted to the</w:t>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00D158A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F1EE2">
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> are posted to the GL along with other payroll transactions. </w:t>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GL along with other payroll transactions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640DE2C0" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRDefault="00032C7A" w:rsidP="00032C7A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0E043623" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The automated payroll process generates the following accounting entries:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C0BF36" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRDefault="00032C7A" w:rsidP="00032C7A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="529D9596" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7119" w:type="dxa"/>
         <w:tblInd w:w="1440" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1013"/>
         <w:gridCol w:w="1069"/>
         <w:gridCol w:w="1151"/>
         <w:gridCol w:w="925"/>
         <w:gridCol w:w="1018"/>
         <w:gridCol w:w="1110"/>
         <w:gridCol w:w="833"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w14:paraId="49D111BF" w14:textId="77777777" w:rsidTr="00424072">
+      <w:tr w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w14:paraId="31D7B2F8" w14:textId="77777777" w:rsidTr="005E5421">
         <w:trPr>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14743DD5" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="0280702A" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F1EE2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A74C53B" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="145BB87A" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F1EE2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBF52C1" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="1DC0E329" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000F1EE2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OperUnit</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52D6ACA6" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="0BD76747" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F1EE2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10AA43EF" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="61A1B7ED" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000F1EE2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DeptId</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1110" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EFCE351" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="1419F497" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F1EE2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F25D7B5" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="42C8F123" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F1EE2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Donor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w14:paraId="24EDE0F0" w14:textId="77777777" w:rsidTr="00424072">
+      <w:tr w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w14:paraId="2051D59D" w14:textId="77777777" w:rsidTr="005E5421">
         <w:trPr>
           <w:trHeight w:val="892"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74A2A1CD" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="3AF9931C" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Debit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E263860" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="138D69CC" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>65135 or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B4D7AF0" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="33207BAB" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>77396 or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26722EA4" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="003530AF" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>71540 or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0574212C" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="139949B9" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>71405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5329556C" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="7AADEEC2" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> As per position COA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73BEF22A" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="7DAD8BA7" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>12000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F5D1E9A" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="05D38FC4" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>As per position COA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1110" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="326C0922" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="203EFCB1" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>As per position COA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA99CB7" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="2B70C567" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w14:paraId="6803086B" w14:textId="77777777" w:rsidTr="00424072">
+      <w:tr w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w14:paraId="00CBBD45" w14:textId="77777777" w:rsidTr="005E5421">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1013" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54DB2377" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="7E7CAFAA" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75EC629F" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="106BFF7A" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>55012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1151" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0890582A" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="1A34A265" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GPS OU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="925" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2492F40A" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="7046C392" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>11808</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1018" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34A8E0A0" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="65C9B1CC" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GPS dept</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1110" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBE2E6B" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="05B6BF65" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>BLANK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="047718E7" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00F32AB3">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:p w14:paraId="4ED948D4" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>BLANK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5766DB0B" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRDefault="00032C7A" w:rsidP="00032C7A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2328A1C9" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="538DF39F" wp14:editId="07C7F654">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05CF139C" wp14:editId="742FFAFF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>864703</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>198838</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1977887" cy="9939"/>
                 <wp:effectExtent l="0" t="0" r="22860" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Straight Connector 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="1977887" cy="9939"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="222306FF" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="68.1pt,15.65pt" to="223.85pt,16.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNso4WvQEAAGYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b5S02JIYcXpo0F6G&#10;rcDa3llZsgXoC6IaJ/9+lJxlWXcb6oNAieIT3+Pz5vbgLNurhCb4li9mc86Ul6Ezvm/589P91Yoz&#10;zOA7sMGrlh8V8tvt50+bMTbqOgzBdioxAvHYjLHlQ86xEQLloBzgLETlKalDcpBpm3rRJRgJ3Vlx&#10;PZ9/FWNIXUxBKkQ63U1Jvq34WiuZf2iNKjPbcuot1zXV9bWsYruBpk8QByNPbcB/dOHAeHr0DLWD&#10;DOwtmX+gnJEpYNB5JoMTQWsjVeVAbBbzd2x+DhBV5ULiYDzLhB8HK7/v7/xjIhnGiA3Gx1RYHHRy&#10;TFsTX2imlRd1yg5VtuNZNnXITNLhYr1crlZLziTl1uubdVFVTCgFLSbMDyo4VoKWW+MLKWhg/w3z&#10;dPX3lXLsw72xtg7Geja2/Gax/ELgQPbQFjKFLnYtR99zBrYn38mcKiIGa7pSXXDwiHc2sT3Q6Mkx&#10;XRifqGPOLGCmBNGo36nZv0pLOzvAYSquqckpzmSyqzWu5avLauvLi6oa7kTqj54leg3dscosyo6G&#10;WRU6Ga+45XJP8eXvsf0FAAD//wMAUEsDBBQABgAIAAAAIQCEhyDi3gAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLF1bbaM0nRDTEAckYPAAXmOaQpOUJl3L22NOcPztT78/&#10;l9vZduJEQ2i9U7BcJCDI1V63rlHw9rq/2oAIEZ3GzjtS8E0BttX5WYmF9pN7odMhNoJLXChQgYmx&#10;L6QMtSGLYeF7crx794PFyHFopB5w4nLbyTRJVtJi6/iCwZ7uDNWfh9EqGOlxZ3b7j/z5aTPRlN9b&#10;/HpIlbq8mG9vQESa4x8Mv/qsDhU7Hf3odBAd52yVMqogW2YgGMjz9RrEkQfpNciqlP8/qH4AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjbKOFr0BAABmAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhIcg4t4AAAAJAQAADwAAAAAAAAAAAAAAAAAX&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".25pt">
+              <v:line w14:anchorId="64288256" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="68.1pt,15.65pt" to="223.85pt,16.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNso4WvQEAAGYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b5S02JIYcXpo0F6G&#10;rcDa3llZsgXoC6IaJ/9+lJxlWXcb6oNAieIT3+Pz5vbgLNurhCb4li9mc86Ul6Ezvm/589P91Yoz&#10;zOA7sMGrlh8V8tvt50+bMTbqOgzBdioxAvHYjLHlQ86xEQLloBzgLETlKalDcpBpm3rRJRgJ3Vlx&#10;PZ9/FWNIXUxBKkQ63U1Jvq34WiuZf2iNKjPbcuot1zXV9bWsYruBpk8QByNPbcB/dOHAeHr0DLWD&#10;DOwtmX+gnJEpYNB5JoMTQWsjVeVAbBbzd2x+DhBV5ULiYDzLhB8HK7/v7/xjIhnGiA3Gx1RYHHRy&#10;TFsTX2imlRd1yg5VtuNZNnXITNLhYr1crlZLziTl1uubdVFVTCgFLSbMDyo4VoKWW+MLKWhg/w3z&#10;dPX3lXLsw72xtg7Geja2/Gax/ELgQPbQFjKFLnYtR99zBrYn38mcKiIGa7pSXXDwiHc2sT3Q6Mkx&#10;XRifqGPOLGCmBNGo36nZv0pLOzvAYSquqckpzmSyqzWu5avLauvLi6oa7kTqj54leg3dscosyo6G&#10;WRU6Ga+45XJP8eXvsf0FAAD//wMAUEsDBBQABgAIAAAAIQCEhyDi3gAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLF1bbaM0nRDTEAckYPAAXmOaQpOUJl3L22NOcPztT78/&#10;l9vZduJEQ2i9U7BcJCDI1V63rlHw9rq/2oAIEZ3GzjtS8E0BttX5WYmF9pN7odMhNoJLXChQgYmx&#10;L6QMtSGLYeF7crx794PFyHFopB5w4nLbyTRJVtJi6/iCwZ7uDNWfh9EqGOlxZ3b7j/z5aTPRlN9b&#10;/HpIlbq8mG9vQESa4x8Mv/qsDhU7Hf3odBAd52yVMqogW2YgGMjz9RrEkQfpNciqlP8/qH4AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjbKOFr0BAABmAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhIcg4t4AAAAJAQAADwAAAAAAAAAAAAAAAAAX&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".25pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF23FF1" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRDefault="00032C7A" w:rsidP="00032C7A"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="68D36BD1" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11DC276E" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">LPL can be applied in the Agency portal to enable generation of the following accounting entries. </w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For ad hoc services that cannot be standardized across different Country Offices due to their nature, LPL can be applied in the Agency portal to enable generation of the following accounting entries. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D866DBA" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="00027EE9" w:rsidRDefault="00032C7A" w:rsidP="00032C7A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="45E1515F" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="7375" w:type="dxa"/>
+        <w:tblW w:w="8054" w:type="dxa"/>
         <w:tblInd w:w="621" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="895"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="977"/>
+        <w:gridCol w:w="983"/>
+        <w:gridCol w:w="1081"/>
+        <w:gridCol w:w="786"/>
+        <w:gridCol w:w="1081"/>
+        <w:gridCol w:w="1081"/>
+        <w:gridCol w:w="885"/>
+        <w:gridCol w:w="1180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00032C7A" w:rsidRPr="00BA41F1" w14:paraId="300D727C" w14:textId="77777777" w:rsidTr="00424072">
+      <w:tr w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w14:paraId="5C080693" w14:textId="77777777" w:rsidTr="00D158A8">
         <w:trPr>
-          <w:trHeight w:val="278"/>
+          <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="895" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFB7C01" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027EE9">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD1320B" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027EE9">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="1081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D799740" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00027EE9">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OperUnit</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAC687D" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027EE9">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="1081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D314F2A" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00027EE9">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>DeptId</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="1081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B6CA3D" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027EE9">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7940AE" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027EE9">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Donor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B327BC" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00027EE9">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00032C7A" w:rsidRPr="00BA41F1" w14:paraId="6498931D" w14:textId="77777777" w:rsidTr="00424072">
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:tr w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w14:paraId="2D5E6CBC" w14:textId="77777777" w:rsidTr="00D158A8">
+        <w:trPr>
+          <w:trHeight w:val="337"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF126D8" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Debit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="506C0675" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>73505</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="1081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B40961C" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>your unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CBA7AE" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>12000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="1081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AECB38D" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Your dept</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="1081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B0ECEF" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CR project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7E55F5" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB45644" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Service fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00032C7A" w:rsidRPr="00BA41F1" w14:paraId="2B8C3721" w14:textId="77777777" w:rsidTr="00424072">
-[...18 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:tr w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w14:paraId="525B69F1" w14:textId="77777777" w:rsidTr="00D158A8">
+        <w:trPr>
+          <w:trHeight w:val="337"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7E2FDB" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="900" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FEA9F0" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>54015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="1081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CA6408" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Your unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="720" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="006C6CE3" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>11302</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="1081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A99FC1B" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Your dept</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="990" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="1081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60698820" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>BLANK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9823A4" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>BLANK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1080" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:tcW w:w="1180" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="269C39A0" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD11AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Service fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D2BA81B" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="00F32AB3" w:rsidRDefault="00032C7A" w:rsidP="00032C7A">
-      <w:pPr>
+    <w:p w14:paraId="17FC32F2" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EDCF9B6" w14:textId="673B67EB" w:rsidR="00032C7A" w:rsidRDefault="00032C7A" w:rsidP="00032C7A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="413B3313" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Service Clearing Account (SCA) Reconciliation process between UNDP and the UN Agencies is detailed in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00FD11AD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Year-end Letter from UNDP to Agencies</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FD11AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17232C7B" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:strike/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B6E3696" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...29 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E649629" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="000F1EE2" w:rsidRDefault="00032C7A" w:rsidP="00032C7A">
-[...10 lines deleted...]
-    <w:p w14:paraId="34F8007D" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="00922C55" w:rsidRDefault="00032C7A" w:rsidP="00032C7A">
+    <w:p w14:paraId="0E30F269" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29378FA2" w14:textId="77777777" w:rsidR="00032C7A" w:rsidRPr="00922C55" w:rsidRDefault="00032C7A" w:rsidP="00032C7A">
+    <w:p w14:paraId="06D0586D" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2071D7EF" w14:textId="79B5784D" w:rsidR="00AA072B" w:rsidRPr="007C5F42" w:rsidRDefault="00AA072B" w:rsidP="007C5F42">
+    <w:p w14:paraId="01DCFC82" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00FD11AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="Inputs"/>
       <w:bookmarkStart w:id="5" w:name="Deliverables"/>
       <w:bookmarkStart w:id="6" w:name="RolesResponsibilities"/>
       <w:bookmarkStart w:id="7" w:name="TemplatesForms"/>
       <w:bookmarkStart w:id="8" w:name="AdditionalInfo"/>
       <w:bookmarkStart w:id="9" w:name="Lessons"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:sectPr w:rsidR="00A2358F" w:rsidRPr="00922C55">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:p w14:paraId="0D4104BC" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00FD11AD">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BD7CD15" w14:textId="77777777" w:rsidR="00CC5E17" w:rsidRDefault="00CC5E17" w:rsidP="00853B1E">
+    <w:p w14:paraId="430E1030" w14:textId="77777777" w:rsidR="00C11846" w:rsidRDefault="00C11846" w:rsidP="00FD11AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46E6C7FC" w14:textId="77777777" w:rsidR="00CC5E17" w:rsidRDefault="00CC5E17" w:rsidP="00853B1E">
+    <w:p w14:paraId="60DF3B5B" w14:textId="77777777" w:rsidR="00C11846" w:rsidRDefault="00C11846" w:rsidP="00FD11AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...29 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="51636D8C" w14:textId="77777777" w:rsidR="00ED5CC4" w:rsidRDefault="00ED5CC4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3729AD6F" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRPr="00D158A8" w:rsidRDefault="00FD11AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00D158A8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D158A8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D158A8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D158A8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00535162">
+    <w:r w:rsidRPr="00D158A8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D158A8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D158A8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D158A8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D158A8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D158A8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00535162">
+    <w:r w:rsidRPr="00D158A8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D158A8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D158A8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00922C55">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00D158A8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-1850487311"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{8BC797DC-78EB-4D79-9D81-663618B64CD3}"/>
-        <w:date w:fullDate="2019-07-01T12:00:00Z">
+        <w:date w:fullDate="2019-07-01T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00535162">
+        <w:r w:rsidRPr="00D158A8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:t>01/07/2019</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00D158A8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00922C55">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00D158A8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-47071434"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{8BC797DC-78EB-4D79-9D81-663618B64CD3}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00587D2B">
+        <w:r w:rsidRPr="00D158A8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:t>11</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B3AC7BD" w14:textId="77777777" w:rsidR="00CC5E17" w:rsidRDefault="00CC5E17" w:rsidP="00853B1E">
+    <w:p w14:paraId="6E17B242" w14:textId="77777777" w:rsidR="00C11846" w:rsidRDefault="00C11846" w:rsidP="00FD11AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="279C796B" w14:textId="77777777" w:rsidR="00CC5E17" w:rsidRDefault="00CC5E17" w:rsidP="00853B1E">
+    <w:p w14:paraId="12CEA8A7" w14:textId="77777777" w:rsidR="00C11846" w:rsidRDefault="00C11846" w:rsidP="00FD11AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="47EAC131" w14:textId="3A80CEEA" w:rsidR="00292F52" w:rsidRDefault="00292F52" w:rsidP="00292F52">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="590C3303" w14:textId="77777777" w:rsidR="00FD11AD" w:rsidRDefault="00FD11AD" w:rsidP="00292F52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9360" w:right="43"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A8EBE4C" wp14:editId="37863C70">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61854343" wp14:editId="50723EDA">
           <wp:extent cx="312023" cy="598043"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="1" r="-2389" b="14923"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
@@ -4873,1106 +4043,53 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="315903" cy="605479"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="013B757F"/>
-[...1041 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E3C285C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="633C5172"/>
     <w:lvl w:ilvl="0" w:tplc="38D236E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial" w:hint="default"/>
         <w:color w:val="333333"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6018,435 +4135,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...383 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27AD5ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA580614"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6515,822 +4248,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...770 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B8E4A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A630139C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7372,349 +4334,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...297 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B796A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEFA1D5E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7756,1323 +4420,146 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...948 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="1" w16cid:durableId="2042123205">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="2" w16cid:durableId="1984507735">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1755929158">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
-[...23 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="4" w16cid:durableId="1716537157">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...49 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="99"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009E1996"/>
-[...161 lines deleted...]
-    <w:rsid w:val="00FF652F"/>
+    <w:rsidRoot w:val="00FD11AD"/>
+    <w:rsid w:val="00033D11"/>
+    <w:rsid w:val="00173FA5"/>
+    <w:rsid w:val="002A3A17"/>
+    <w:rsid w:val="006B7BD1"/>
+    <w:rsid w:val="00971446"/>
+    <w:rsid w:val="00C11846"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D158A8"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E4262D"/>
+    <w:rsid w:val="00FD11AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="44382743"/>
-  <w15:docId w15:val="{213D4472-FD0E-4A84-99E9-6CC26CAD350A}"/>
+  <w14:docId w14:val="7DCDE6BD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{788B7193-2024-40A3-84AE-EA24F4A75C3E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9414,3180 +4901,854 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF57E2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BF57E2"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...43 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0068431E"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0068431E"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...16 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0068431E"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...2815 lines deleted...]
-    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD11AD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00196B72"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD11AD"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11671" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/UNAgencies/2015%20Yearend%20Letter%20from%20UNDP/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/UNAgencies/_layouts/15/guestaccess.aspx?guestaccesstoken=jvclwov2rLFgsJ8wNMcocN8wbm0eB2zmYkLVhB0%2bll8%3d&amp;docid=2_07d6573565c2943c89a167ea69077b4f1&amp;rev=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teams.microsoft.com/dl/launcher/launcher.html?url=%2F_%23%2Fl%2Fteam%2F19%3AuOArYNT5p2YaaikanXPqcsNOqfn5I-GfNCxQEcophdE1%40thread.tacv2%2Fconversations%3FgroupId%3Ddcd616fc-d93a-4e8d-9249-7c50fe8ee6ab%26tenantId%3Db3e5db5e-2944-4837-99f5-7488ace54319&amp;type=team&amp;deeplinkId=52ed2a37-6677-4a19-afd4-e7fb899e3d63&amp;directDl=true&amp;msLaunch=true&amp;enableMobilePage=true&amp;suppressPrompt=true" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/ap/x-59584e83/?url=https%3A%2F%2Fundp.sharepoint.com%2F%3Ax%3A%2Fs%2FUNDPAgencyServicePortal%2FEeNwF12aiKJKnoBUzw5HAEYBWZeaazPXwVm0GmfEkvLh3g%3Fe%3Dh2Fmx7&amp;data=05%7C01%7Cmulugeta.tarekegn%40undp.org%7C5d40071b492d4a2fbbb708dade39dd90%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C638066637352359559%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=XSfaiZgULMzBCKu2URf854UByPWlIvDN7vx3XuuAOBY%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.png@01D90E25.7A897D70" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -12694,650 +5855,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...544 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5583</Characters>
+  <Pages>1</Pages>
+  <Words>940</Words>
+  <Characters>5358</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6549</CharactersWithSpaces>
+  <CharactersWithSpaces>6286</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>