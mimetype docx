--- v0 (2025-10-23)
+++ v1 (2026-05-22)
@@ -1,6444 +1,14457 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="48F29854" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="668DEAC9" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="157" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestion et utilisation du plan comptable </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EF8AC0" w14:textId="20B483C1" w:rsidR="00675FC8" w:rsidRDefault="00642A91">
+    <w:p w14:paraId="6D7514B5" w14:textId="0A2422E7" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le plan comptable (PC) joue un rôle dans les systèmes financiers de Quantum pour le contrôle, la budgétisation et le l’établissement de rapports. L'utilisation correcte du plan comptable est essentielle pour l'exactitude des rapports financiers, de gestion et des rapports aux donateurs. Les valeurs individuelles, qui, combinées, décrivent une activité financière spécifique, sont appelées "champ graphique". Tous les utilisateurs de Quantum Financial doivent avoir une bonne connaissance des champs du tableau et comprendre pleinement l'objectif de chaque champ graphique.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BD8AB7" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="3FA84EFA" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B64DE5A" w14:textId="4D02FA3D" w:rsidR="00675FC8" w:rsidRDefault="00642A91">
+    <w:p w14:paraId="36EAA3F6" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les données relatives aux transactions sont enregistrées au niveau d'un champ de tableau dans tous les systèmes financiers de Quantum, et finalement, lorsque les données passent d'un système à l'autre, elles sont résumées par champ de tableau dans le Grand livre général. Le Grand Livre est un référentiel de toutes les transactions monétaires traitées directement dans le Grand Livre ou dans des sous-systèmes tels que les Comptes Fournisseurs (livre auxiliaire utilisé principalement pour les décaissements), les Comptes Clients (livre auxiliaire utilisé pour l'enregistrement des encaissements), la Paie Globale, et tous les autres livres auxiliaires de Quantum. Le grand livre général est l'enregistrement final à partir duquel les états financiers sont élaborés.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5219E504" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="62A0F7B8" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752E0B87" w14:textId="38029B69" w:rsidR="00675FC8" w:rsidRDefault="00642A91">
+    <w:p w14:paraId="544C4880" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grâce à leurs outils servant à l’établissement des rapport et d'analyse, les champs de graphique permettent d'accéder aux données comptables nécessaires au contrôle budgétaire, au rapport de gestion et au rapport statutaire (ou financier formel et final). Les outils de rapport font référence aux champs graphiques directement ou indirectement par le biais des mécanismes de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rollup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disponibles avec les arbres (voir Arborescences des champs graphiques ci-dessous). En outre, les champs de graphique sont utilisés dans la définition des règles de contrôle budgétaire et de combinaison des éditions de journal, soit directement, en faisant référence à des valeurs spécifiques, soit indirectement, au moyen d’arborescences.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F753D63" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="0D863D9B" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F785C9A" w14:textId="0131C4B7" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="71F61462" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk128471551"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structures arborescentes des champs de graphique</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">permettent d’établir une structure hiérarchique qui représente visuellement un ensemble de règles de synthèse pour un champ de graphique particulier.  Par exemple, une arborescence pour le code de compte 11000 (Espèces et quasi-espèces) aura comme composantes les comptes 11005 et 11006 qui cumuleront un total aux fins de l’établissement de rapports dans le code 11000.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D1FC68" w14:textId="77777777" w:rsidR="00642A91" w:rsidRDefault="00642A91" w:rsidP="00642A91">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0878F2D5" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="3" w:hanging="358"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="848" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1002"/>
         <w:gridCol w:w="2967"/>
         <w:gridCol w:w="2478"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00642A91" w14:paraId="6A551B62" w14:textId="77777777" w:rsidTr="00576B93">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="1658EC7D" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ACD0690" w14:textId="59151DF5" w:rsidR="00642A91" w:rsidRDefault="00642A91" w:rsidP="00576B93">
+          <w:p w14:paraId="23089957" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>eur</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Valeur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7681818D" w14:textId="77777777" w:rsidR="00642A91" w:rsidRDefault="00642A91" w:rsidP="00576B93">
+          <w:p w14:paraId="1BEF6EC8" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6153E3C0" w14:textId="4D5C92F0" w:rsidR="00642A91" w:rsidRDefault="00924AFC" w:rsidP="00576B93">
+          <w:p w14:paraId="4B79AFC5" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00924AFC">
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Niveau du nœud</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642A91" w14:paraId="1A785898" w14:textId="77777777" w:rsidTr="00576B93">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="5DDD5731" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E086840" w14:textId="77777777" w:rsidR="00642A91" w:rsidRDefault="00642A91" w:rsidP="00576B93">
+          <w:p w14:paraId="6C753BAB" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="262" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="262" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>41111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03943D70" w14:textId="5CCAD1AF" w:rsidR="00642A91" w:rsidRDefault="00924AFC" w:rsidP="00576B93">
+          <w:p w14:paraId="687EFB2A" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="262" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="262" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00924AFC">
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Investissement USD Compte 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6905B186" w14:textId="3D083669" w:rsidR="00642A91" w:rsidRDefault="00924AFC" w:rsidP="00576B93">
+          <w:p w14:paraId="6A7677C3" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="262" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="262" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00924AFC">
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Pour l'enregistrement des transactions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924AFC" w14:paraId="5355D473" w14:textId="77777777" w:rsidTr="00576B93">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="72CC93B0" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15EB7CD0" w14:textId="77777777" w:rsidR="00924AFC" w:rsidRDefault="00924AFC" w:rsidP="00924AFC">
+          <w:p w14:paraId="0F66ED76" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A1111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="061FF6E1" w14:textId="373CD8EF" w:rsidR="00924AFC" w:rsidRDefault="00924AFC" w:rsidP="00924AFC">
+          <w:p w14:paraId="7AB0889A" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C137B4">
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Comptes bancaires - Investissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="134EDBE0" w14:textId="47B97E3A" w:rsidR="00924AFC" w:rsidRDefault="00924AFC" w:rsidP="00924AFC">
+          <w:p w14:paraId="617579C0" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00924AFC">
-              <w:t>Parent niveau</w:t>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent niveau </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924AFC" w14:paraId="3EE9B4A0" w14:textId="77777777" w:rsidTr="00576B93">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="3C851A54" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EC422D6" w14:textId="77777777" w:rsidR="00924AFC" w:rsidRDefault="00924AFC" w:rsidP="00924AFC">
+          <w:p w14:paraId="2D4AB815" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A1110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65792429" w14:textId="28281B9A" w:rsidR="00924AFC" w:rsidRPr="00924AFC" w:rsidRDefault="00924AFC" w:rsidP="00924AFC">
+          <w:p w14:paraId="2684BBE5" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="exact"/>
               <w:ind w:left="37"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C137B4">
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Liquidités détenues dans des comptes bancaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="736D307A" w14:textId="7061E6A8" w:rsidR="00924AFC" w:rsidRDefault="00924AFC" w:rsidP="00924AFC">
+          <w:p w14:paraId="4D2917DB" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00924AFC">
-              <w:t>Parent niveau</w:t>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent niveau </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924AFC" w14:paraId="14C26F1D" w14:textId="77777777" w:rsidTr="00576B93">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="01615A21" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26C34527" w14:textId="77777777" w:rsidR="00924AFC" w:rsidRDefault="00924AFC" w:rsidP="00924AFC">
+          <w:p w14:paraId="594FE653" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A1100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C40B9A4" w14:textId="13CF8855" w:rsidR="00924AFC" w:rsidRDefault="00924AFC" w:rsidP="00924AFC">
+          <w:p w14:paraId="6943E7E0" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C137B4">
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Liquidités et équivalents de liquidités</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A1EA590" w14:textId="64C238F6" w:rsidR="00924AFC" w:rsidRDefault="00924AFC" w:rsidP="00924AFC">
+          <w:p w14:paraId="6D236187" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00924AFC">
-              <w:t>Parent niveau</w:t>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent niveau </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924AFC" w14:paraId="6B7FF722" w14:textId="77777777" w:rsidTr="00576B93">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="241C2D26" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="022D714C" w14:textId="77777777" w:rsidR="00924AFC" w:rsidRDefault="00924AFC" w:rsidP="00924AFC">
+          <w:p w14:paraId="0ECB4EA0" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24602835" w14:textId="7B17C146" w:rsidR="00924AFC" w:rsidRDefault="00924AFC" w:rsidP="00924AFC">
+          <w:p w14:paraId="2894112A" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C137B4">
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Actifs courants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17F34A8E" w14:textId="3279C806" w:rsidR="00924AFC" w:rsidRDefault="00924AFC" w:rsidP="00924AFC">
+          <w:p w14:paraId="536350B6" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="259" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00924AFC">
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Parent niveau</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924AFC" w14:paraId="5EDAD0F3" w14:textId="77777777" w:rsidTr="00576B93">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="298D5448" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2738D37B" w14:textId="77777777" w:rsidR="00924AFC" w:rsidRDefault="00924AFC" w:rsidP="00924AFC">
+          <w:p w14:paraId="67FCD07C" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="247" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A0000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2967" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A15E089" w14:textId="1CC3D196" w:rsidR="00924AFC" w:rsidRDefault="00924AFC" w:rsidP="00924AFC">
+          <w:p w14:paraId="68D72266" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="247" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C137B4">
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Actif</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4453D337" w14:textId="664EED4D" w:rsidR="00924AFC" w:rsidRDefault="00924AFC" w:rsidP="00924AFC">
+          <w:p w14:paraId="204F9ED7" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="247" w:lineRule="exact"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="37"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00924AFC">
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Parent niveau</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D545F1E" w14:textId="77777777" w:rsidR="00642A91" w:rsidRDefault="00642A91" w:rsidP="00642A91">
-[...1 lines deleted...]
-        <w:ind w:left="703" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="2DE70E25" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="703"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="303F15F9" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="14167FEE" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCC7A07" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="3E3682CF" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De même, la logique de compte définie par l’utilisateur pourrait résumer les détails des actifs, passifs, remboursements et autres recettes de manière significative pour la sélection d’éléments pour diverses exigences liées à l’établissement de rapports. Les arborescences n’enregistrent pas les données sur les montants mais fournissent une hiérarchie de synthèse pour l’établissement de rapports, tout en synthétisant les montants à partir de leurs composantes.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5B7669" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="4C4525A0" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F4C745" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="13C15095" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Description des champs de graphique</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0A4CAC" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="7A3D155B" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D41AD1" w14:textId="3A79710A" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="14692ADD" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidR="00404421">
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La structure des champs de graphique sous Plan comptable de Quantum se compose des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:t xml:space="preserve">éléments suivants : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA620C0" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="219E1BDB" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA99698" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="499F638B" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="47" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="47"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF5260F" w14:textId="58F91847" w:rsidR="00675FC8" w:rsidRDefault="00642A91">
+    <w:p w14:paraId="02BAB42D" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="87" w:firstLine="0"/>
+        <w:ind w:right="87"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71D34AAA" wp14:editId="51E45C7C">
+            <wp:extent cx="5731510" cy="2287270"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+            <wp:docPr id="1" name="Picture 1" descr="Diagram&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Diagram&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5731510" cy="2287270"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="007D1011">
           <w:rPr>
-            <w:noProof/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:drawing>
-[...37 lines deleted...]
-        <w:r w:rsidR="00D92E79">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D7A0F05" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="4F9ECC4F" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="47" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="47"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6172F0C2" w14:textId="11610ABF" w:rsidR="00675FC8" w:rsidRDefault="00642A91" w:rsidP="00642A91">
-[...12 lines deleted...]
-          <w:u w:val="none"/>
+    <w:p w14:paraId="1A10C1C1" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608C9CA0" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="0FE5C56F" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDF7F23" w14:textId="4523031F" w:rsidR="00675FC8" w:rsidRDefault="00F64DC6">
+    <w:p w14:paraId="7CD3EF43" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le champ graphique Agence représente un "ensemble séparé de livres" pour une entité légale nécessitant des informations comptables et opérationnelles distinctes dans le Grand Livre (GL). L'Agence est actuellement identifiée pour la mise en œuvre de Quantum comme étant le PNUD, le programme VNU, le FENU, l'ONU Femmes, le MPTF, l'UNU, l'UNSSC, l'UNITAR et le FNUAP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55BC23FE" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="698EE987" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF75939" w14:textId="77777777" w:rsidR="00F64DC6" w:rsidRDefault="00F64DC6" w:rsidP="00F64DC6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2AA1DA8D" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="839"/>
           <w:tab w:val="left" w:pos="841"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="438"/>
-[...3 lines deleted...]
-      <w:r>
+        <w:ind w:right="3" w:hanging="438"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>implications</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>concept</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>d'agence</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>grand</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>livre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>suivantes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E26C575" w14:textId="77777777" w:rsidR="00F64DC6" w:rsidRDefault="00F64DC6" w:rsidP="00F64DC6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1E4A2C64" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1202"/>
           <w:tab w:val="left" w:pos="1203"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="17" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="376"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:right="3" w:hanging="376"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>L'Agence</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>principal</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>segment</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> d'équilibre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10720CF9" w14:textId="77777777" w:rsidR="00F64DC6" w:rsidRDefault="00F64DC6" w:rsidP="00F64DC6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1E95B1A7" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1202"/>
           <w:tab w:val="left" w:pos="1203"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="51" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="376"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:right="3" w:hanging="376"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>transactions</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>saisies</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>stockées</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sous</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>agences</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02685C6A" w14:textId="6D067BFF" w:rsidR="00F64DC6" w:rsidRDefault="00F64DC6" w:rsidP="00F64DC6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6FCD056B" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1202"/>
           <w:tab w:val="left" w:pos="1203"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="53" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="355"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:right="355" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Les opérateurs pour les transactions liées au GL se voient accorder un accès de sécurité par l’agence ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78AE0B92" w14:textId="3180BCC7" w:rsidR="00F64DC6" w:rsidRDefault="00F64DC6" w:rsidP="00F64DC6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2755CB17" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1202"/>
           <w:tab w:val="left" w:pos="1203"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="14" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="376"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:right="3" w:hanging="376"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>contrôle</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>budgétaire</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pouvoir</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>dépenser</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>établis</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'agence</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GL</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E96EE3D" w14:textId="2CCFD249" w:rsidR="00675FC8" w:rsidRDefault="00F64DC6" w:rsidP="00F64DC6">
+    <w:p w14:paraId="215CF684" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="88"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="88" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="374"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>génération</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>rapports</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>définie</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'agence</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GL. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8D50AA" w14:textId="53500196" w:rsidR="00F64DC6" w:rsidRDefault="00F64DC6" w:rsidP="00F64DC6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0669F289" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1202"/>
           <w:tab w:val="left" w:pos="1203"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="56" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>traitement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>lots</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>défini</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'agence</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>GL</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015C4B19" w14:textId="5B9DDEFA" w:rsidR="00F64DC6" w:rsidRDefault="00F64DC6" w:rsidP="00F64DC6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="298A174F" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1202"/>
           <w:tab w:val="left" w:pos="1203"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="15" w:after="0" w:line="264" w:lineRule="exact"/>
-        <w:ind w:right="356"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:right="356" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647493">
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>traitement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647493">
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647493">
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>erreurs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647493">
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647493">
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>écritures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647493">
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647493">
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>journal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647493">
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(c'est-à-dire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647493">
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>si</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647493">
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647493">
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>erreurs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647493">
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sont</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647493">
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>enregistrées dans un compte d'attente ou recyclées) est configuré au niveau de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00647493">
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00924AFC">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l’agence ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB9C08B" w14:textId="4CACF96C" w:rsidR="00F64DC6" w:rsidRDefault="00F64DC6" w:rsidP="00F64DC6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="31AD0B9D" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1201"/>
           <w:tab w:val="left" w:pos="1203"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="46" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="376"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:right="3" w:hanging="376"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>monnaie</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>base</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>également</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>mise</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>place</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>niveau</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>l'agence</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD1E211" w14:textId="77777777" w:rsidR="00D92E79" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
-[...2 lines deleted...]
-        <w:ind w:left="1082" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="56A35EAD" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="88" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1082"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24BB49A1" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="5473E81D" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Compte</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DBA8AE" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="7D9C957F" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742C8F67" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="7B2017BA" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le champ de graphique du compte permet d’identifier un compte d’actifs, de passifs, de capitaux propres, de revenus ou de dépenses unique.  Il s’agit d’un champ obligatoire principalement utilisé aux fins de l’établissement de rapports financiers et de gestion.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F93CC9" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="193B3EAC" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766DE4CA" w14:textId="79D62447" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+    <w:p w14:paraId="10E008F4" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Il est utilisé en combinaison avec d’autres champs de graphique servant au traitement des transactions.  Il classe les transactions opérationnelles selon leur nature. En d’autres termes, il montre comment une transaction sera présentée dans le bilan ou les comptes de résultat.  Il est également important pour le processus de clôture d’exercice d’identifier les comptes ayant des soldes qui doivent être reportés ou des comptes de revenus et de dépenses dont les soldes ne sont pas reportés. Il existe trois types de comptes : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365F2107" w14:textId="6BC20DC2" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+    <w:p w14:paraId="7DC44284" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="29" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Comptes de bilan qui comprennent les comptes d’actifs, de passifs et des capitaux propres et de l’actif net des fonds ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D38C5E6" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="29" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les Comptes de recettes qui comprennent les sources de financement. Les Comptes de recettes sont généralement créés pour chaque catégorie de revenus ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360D03D0" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="64" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Comptes de charges/dépenses qui comprennent les activités de financement.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5814C3" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A213A48" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C5B3E5" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76934CED" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le champ de graphique du Fonds sert à classer les ressources de financement par catégories. Les fonds sont séparés afin de mener des activités spécifiques ou d’atteindre certains objectifs conformément à des règlements, restrictions ou limitations de nature particulière.  Ce champ de graphique sert également à contrôler les dépenses du PNUD.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFB204E" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C12FBB8" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il a été demandé d’ajouter le champ de graphique Donateurs en vue de la budgétisation des fonds alloués au partage des coûts afin d’assurer l’alignement des fonds des donateurs pour ces fonds sur les recettes et les dépenses.   Cette mesure a été mise en œuvre en 2006 pour tous les fonds alloués au partage des coûts, ainsi que pour les « fonds d’affectation spéciale fermés » qui sont contrôlés par mouvement d’espèces aux fins du contrôle du budget.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4FA234" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0E6EFE" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le champ graphique dans Quantum gère les entités fiscales et comptables pour les ressources financières. Il s'agit d'un segment d'équilibrage secondaire, ce qui signifie que le bilan et le compte de résultat peuvent être produits par fonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC4F8C3" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68883FA8" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>principales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>catégories</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>financement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suivantes :  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFF02AC" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="29"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Les Comptes de bilan qui comprennent les comptes d’actifs, de passifs et des capitaux propres et de l’actif net des fonds ; </w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les ressources ordinaires ;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E96C7C9" w14:textId="51F87EFD" w:rsidR="00266B48" w:rsidRDefault="00266B48" w:rsidP="00D92E79">
+    <w:p w14:paraId="4B1656E0" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="29"/>
-[...3 lines deleted...]
-        <w:t>Les Comptes de recettes qui comprennent les sources de financement. Les Comptes de recettes sont généralement créés pour chaque catégorie de revenus ;</w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les autres ressources qui sont classées dans les catégories suivantes :    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B975FD" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+    <w:p w14:paraId="330FB9C6" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="64"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Les Comptes de charges/dépenses qui comprennent les activités de financement.  </w:t>
+        <w:spacing w:after="32" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partage des coûts ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EEA7FC" w14:textId="77777777" w:rsidR="00D92E79" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="7D56B811" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonds d’affectation spéciale ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E06DE6" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autres : contrepartie en espèces versées par les gouvernements, Volontaires des Nations Unies (VNU), Administrateurs auxiliaires (AA) et Accords de services de gestion (ASG).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E4BEA2" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407241E4" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Unité opérationnelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="522F87B7" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+    <w:p w14:paraId="7A56AE1A" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454644AC" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...9 lines deleted...]
-    <w:p w14:paraId="4674D561" w14:textId="6FF1884D" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="6A621953" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Les fonds sont séparés afin de mener des activités spécifiques ou d’atteindre certains objectifs conformément à des règlements, restrictions ou limitations de nature particulière.  Ce champ de graphique sert également à contrôler les dépenses du PNUD.   </w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le champ de graphique Unité opérationnelle se situe entre l’agence et le centre de coûts. Il sert à identifier les unités responsables et comptables des transactions financières. S’agissant du PNUD, une unité opérationnelle pourrait être un bureau régional, un bureau de pays ou un secteur opérationnel similaire.  La relation entre les unités opérationnelles (p. ex. groupement régional) est établie à l’aide de l’arborescence.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA471B2" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="507264FC" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F98FD99" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entre de coûts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B45BF8F" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732C93F6" w14:textId="3C02F8AA" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...316 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7DD296C7" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="826"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="56" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="353" w:hanging="360"/>
-        <w:contextualSpacing w:val="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le champ de graphique des centres de coûts est géré pour les dépenses, les budgets et les groupements</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>coûts</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>départements,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>répercuté</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>niveau</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pays</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>bureau.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Il représente le point de vue de la gestion financière de l'organisation. Les grands livres auxiliaires du système financier Quantum utilisent le centre de coûts tel que défini dans le système des ressources humaines et maintenu par le Bureau de gestion financière (BGF). La technologie PeopleSoft est utilisée pour s'assurer que les deux bases de données restent synchronisées.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En règle générale, une unité opérationnelle est le bureau national (par exemple, "AFG" pour le PNUD en Afghanistan) et un centre de coûts est constitué des différentes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>unités</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>mises</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>place</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>bureau</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>national</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(par</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>exemple,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>"Afghanistan"</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pour</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le PNUD en Afghanistan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="75BC820E" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="12EF5B96" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC3A31E" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="039956BF" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="32"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="32" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Il existe deux types de valeurs destinés au champ de graphique de département : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3A5754" w14:textId="77777777" w:rsidR="0069144A" w:rsidRDefault="0069144A" w:rsidP="0069144A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2CA19B47" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1574"/>
           <w:tab w:val="left" w:pos="1575"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="43" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Centre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>coût</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> budgétaire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C353131" w14:textId="77777777" w:rsidR="0069144A" w:rsidRDefault="0069144A" w:rsidP="0069144A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4ECECDFB" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1574"/>
           <w:tab w:val="left" w:pos="1575"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="15" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Centre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>coût</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dépenses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159C21FF" w14:textId="53C6D8C3" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+    <w:p w14:paraId="6EC0F231" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196239A0" w14:textId="5AC09231" w:rsidR="00675FC8" w:rsidRDefault="0069144A">
+    <w:p w14:paraId="7B184419" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Les codes des centres de coûts budgétaires commencent par un "B", précédant le code du centre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>coûts,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>tandis</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>codes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>centres</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>coûts</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>dépenses</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>chiffres</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>cinq chiffres.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les trois premiers chiffres du code de centre de coût de dépenses sont les mêmes que les trois derniers chiffres du code de centre de coût budgétaire.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79876CA6" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="6CF96E7D" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039C67E2" w14:textId="4B8A29E6" w:rsidR="00675FC8" w:rsidRDefault="0069144A">
+    <w:p w14:paraId="3810918B" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Les centres de coûts budgétaires sont utilisés uniquement pour la budgétisation.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Ils représentent un groupe de centres de coûts de dépenses.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">.   </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les fonds sont alloués au niveau du centre de coût budgétaire et tout centre de coût au sein d'un groupe de centres de coût de dépenses remontant jusqu'au centre de coût budgétaire peut dépenser les fonds affectés à ce centre de coût budgétaire.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09539866" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="6EAC5D22" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73ECAAC3" w14:textId="0DEEC64E" w:rsidR="00675FC8" w:rsidRDefault="0069144A">
+    <w:p w14:paraId="657DC0CF" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Par</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>exemple,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>code</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>centre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>coût</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>budgétaire</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>B0300</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>reçu</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>budget</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>100</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>000</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>$.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Les codes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>centre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>coûts</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>dépenses</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>allant</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>30001</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>30099</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>peuvent</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>dépenser</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>jusqu'à</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100 000 $ - les fonds alloués au centre de coûts budgétaire B0300. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7A0EE0" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="245AAEED" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AEE162" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="45F578E3" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Projet</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F856BF4" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="752B7E8B" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D59D53" w14:textId="21F1024A" w:rsidR="00675FC8" w:rsidRDefault="0069144A">
+    <w:p w14:paraId="20A291C9" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le champ Tableau de projet est lié à la comptabilité auxiliaire Quantum Project and Portfolio Management (PPM) et est utilisé pour la comptabilité de projet.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le champ Project chart identifie</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>objectifs</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>projets</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>auxquels</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sont</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>appliquées</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>sources</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>financement.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Il</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est essentiellement utilisé pour les activités dont la durée est temporaire et pour lesquelles les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>recettes et les dépenses peuvent être cumulées sur plus d'une année fiscale.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Les dates de début et de fin des projets peuvent ne pas correspondre à une année fiscale.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les dates de début et de fin sont saisies pour les valeurs du projet qui limitent l'activité financière. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E465CCB" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="17BF8617" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0249403A" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="2987F16E" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le champ de graphique Projet est également divisé en activités spécifiques.  Cette fonction facilite le suivi des informations financières du projet sans modifier le plan comptable.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5274F0A7" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="5F45D0F7" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCEB791" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="146E82ED" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Projet est le premier niveau auquel le budget et les dépenses peuvent être enregistrés et Activité est le plus bas niveau de budgétisation et d’établissement de rapports pour les projets. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1503BD7A" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="6EA186DA" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCCDD6F" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="45BF4158" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les données détaillées du projet (y compris toutes les valeurs des champs de graphique) sont conservées dans le module Projet dans Atlas et suivies au niveau du résumé du projet dans le grand livre général. Toutefois, les données gérées dans le module Projet sont classées par unité opérationnelle définie au niveau du sous-module, offrant ainsi la possibilité d’utiliser différents niveaux d’activité du projet en fonction des besoins de chaque unité opérationnelle.   Par exemple, à l’aide de la fonction projet de l’unité opérationnelle, les projets sont classés par maître d’ouvrage (Bureau de pays et Siège, programme VNU, etc.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DFC7C6B" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="553AB964" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA8C8E" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="48E704CC" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="34" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Il existe en général trois types de projets : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF5DF3F" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+    <w:p w14:paraId="61AFED49" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="374"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les projets de développement financés par des ressources de base, des fonds d’affectation spéciale ou de partage des coûts ;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC0169E" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+    <w:p w14:paraId="352EE7EE" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="34" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les projets de gestion principalement financés par le budget d’appui biennal ou par des fonds extrabudgétaires ;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F54D7D" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+    <w:p w14:paraId="63846A34" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="63"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="63" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les projets de recouvrement des coûts utilisés pour les transactions traitées pour le compte des agences des Nations Unies. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7327A50A" w14:textId="77777777" w:rsidR="00D92E79" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="69EB3770" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34B5048B" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="7FBAA8C3" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Organe d’exécution</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B50B19" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="36E94251" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2170F0" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="2DA1F279" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le champ de graphique Organe d’exécution permet d’assurer le suivi des avances et des paiements effectués par l’Organe d’exécution. Ce champ est obligatoire pour les dépenses imputées à tous les projets du PNUD.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B85352" w14:textId="00A510BF" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+    <w:p w14:paraId="38DFC5A7" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE0CE94" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="7BAE6C42" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Donateur</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424B2599" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="6D7C22F3" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BF900E" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="4E55B199" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le champ de graphique Donateur permet d’assurer le suivi des recettes auprès des donateurs ainsi que des dépenses réparties entre les différents donateurs et sources de financement ; il permet également de faciliter l’établissement de rapports soumis aux donateurs. Tous les projets financés sur la base d’un partage des coûts (ou d’un cofinancement au niveau du projet) doivent toujours indiquer le donateur approprié.  Cette exigence est essentielle à l’établissement de rapports soumis aux donateurs.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3179BD23" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="488B1505" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00514A6E" w14:textId="70CDA0AE" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="1AB243E0" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">00012 ».   </w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depuis 2006, le code du donateur pour le partage des coûts, ainsi que certains fonds d’affectation spéciale (par exemple la Commission européenne) font également partie des champs de graphique utilisés pour le contrôle budgétaire.  Les autres fonds, à savoir les ressources ordinaires et les autres fonds d’affectation spéciale (ou cofinancement au niveau </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">des fonds) sont gérés par allocation.  Le champ « donateur » pour de tels fonds devrait être porter l’inscription « PNUD », c’est-à-dire « 000012 ».   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05518389" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="43E2A0CC" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C03003" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="683F8354" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Autres champs importants</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD8A52B" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="679E29D2" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B37550" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="39B7443E" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Exercice budgétaire</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB4643A" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="46C1C807" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C812421" w14:textId="72E0B5E7" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="0048087F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="132395A7" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le champ Exercice budgétaire est nécessaire à la gestion des écritures budgétaires et à l’identification d’un exercice à des fins budgétaires. L’exercice budgétaire permettra de s’assurer que les transactions touchant aux budgets sont comprises entre les dates de début et de fin définies. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AF45F2" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00DC5EB1">
-[...1 lines deleted...]
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="5730EABA" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="609B1AF5" w14:textId="327CA55D" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00DC5EB1">
+    <w:p w14:paraId="0AA9D138" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="709" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Code de devise</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B32AF27" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="2FCBF72F" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A9A63D" w14:textId="3F413A1C" w:rsidR="00675FC8" w:rsidRDefault="0048087F" w:rsidP="0048087F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3ED69580" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="826"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="56" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="356"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>code</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>devise</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>champ</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>fourni</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>PeopleSoft</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>utilisé</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>pour</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>faciliter</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>traitement</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>multidevise.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidR="00D92E79">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La multidevise sera utilisée dans tous les livres auxiliaires financiers Quantum.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493217A8" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58388D7A" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="21C25ECD" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Exercice financier et exercice comptable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BB9EFD" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C005A3" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...25 lines deleted...]
-    <w:p w14:paraId="01EB8F1E" w14:textId="4BD7DD44" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="0048087F">
+    <w:p w14:paraId="10CF1273" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> - un exercice financier (du 1er janvier au 31 décembre).  D’autres calendriers peuvent être constitués au besoin et utilisés pour l’établissement de rapports appropriés. </w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toutes les transactions effectuées dans PeopleSoft sont affichées par exercice financier et par exercice comptable, selon des calendriers de traitement définis par l’utilisateur.  Il n’y a qu’un seul calendrier identifié dans Quantum - un exercice financier (du 1er janvier au 31 décembre).  D’autres calendriers peuvent être constitués au besoin et utilisés pour l’établissement de rapports appropriés. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC3B5B9" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="730384A4" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FB83DA" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="690470A0" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Livres</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E71D73" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="6A619D70" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AD2E86" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00A04BC6">
+    <w:p w14:paraId="3DE1C06F" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="1134" w:right="0" w:hanging="414"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="3" w:hanging="414"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les livres sont associés directement à une unité opérationnelle et enregistrent les montants comptabilisés selon le classement dans le grand livre.  Les grands livres du PNUD ont été configurés pour la consignation des montants réels et des budgets (allocations, pré-engagements, engagements et recettes ou espèces) ainsi que des livres permettant le traitement du contrôle des engagements.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF7EAE0" w14:textId="515123F7" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00A04BC6">
+    <w:p w14:paraId="18A027A3" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F4CEBE" w14:textId="11AD1824" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="0048087F">
+    <w:p w14:paraId="531D4C5D" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">. La gestion des erreurs de journal, les options de traitement d’édition des combinaisons, les options de change et les options d’approbation sont également définies à ce niveau. </w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les livres sont définis comme étant « équilibrés », de sorte que le système applique des vérifications pour s’assurer que les journaux libellés en dollars sont équilibrés pour les « Montants réels ». Les délais prévus pour le traitement du journal sont également définis au niveau du grand livre par l’agence. La gestion des erreurs de journal, les options de traitement d’édition des combinaisons, les options de change et les options d’approbation sont également définies à ce niveau. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6DA684" w14:textId="77777777" w:rsidR="00A04BC6" w:rsidRDefault="00A04BC6">
+    <w:p w14:paraId="260775D0" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B99BC9E" w14:textId="2EA5EC19" w:rsidR="00A04BC6" w:rsidRPr="00A04BC6" w:rsidRDefault="00A04BC6" w:rsidP="00A04BC6">
+    <w:p w14:paraId="073F60DE" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:firstLine="725"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:firstLine="725"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Partie Responsable </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CB3828" w14:textId="77777777" w:rsidR="00A04BC6" w:rsidRDefault="00D92E79" w:rsidP="00A04BC6">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2573CFE2" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="3" w:hanging="358"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4935FA6C" w14:textId="48DC9F34" w:rsidR="00A04BC6" w:rsidRDefault="00A04BC6" w:rsidP="00A04BC6">
+    <w:p w14:paraId="66FAE385" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:t>La partie responsable (ou agent d'exécution comme on l'appelait dans ATLAS) est utilisée pour suivre les avances et les paiements effectués à l'agence d'exécution. Il s'agit d'un champ obligatoire pour les dépenses imputées à tous les projets du PNUD. Dans Quantum, ce champ n'est plus un GL COA mais est modélisé comme fournisseur dans Project and Portfolio Management (PPM).</w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La partie responsable (ou agent d'exécution comme on l'appelait dans ATLAS) est utilisée pour suivre les avances et les paiements effectués à l'agence d'exécution. Il s'agit d'un champ obligatoire pour les dépenses imputées à tous les projets du PNUD. Dans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Quantum, ce champ n'est plus un GL COA mais est modélisé comme fournisseur dans Project and Portfolio Management (PPM).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D47956" w14:textId="77777777" w:rsidR="00A04BC6" w:rsidRDefault="00A04BC6" w:rsidP="00A04BC6">
-[...1 lines deleted...]
-        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="41F75E07" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="044DC9DD" w14:textId="77777777" w:rsidR="00A04BC6" w:rsidRDefault="00A04BC6" w:rsidP="00A04BC6">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="49DEFDEC" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Identifiant</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>tâche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273137DD" w14:textId="31F81ED6" w:rsidR="00A04BC6" w:rsidRDefault="00A04BC6" w:rsidP="00A04BC6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0AC0163D" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="826"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="22" w:after="0" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="355" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1080" w:right="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>L'identifiant de la tâche (ou de l'activité, comme on l'appelait dans ATLAS) détaille la répartition des tâches du projet et des résultats. Dans Quantum, ce champ n'est plus un GL COA mais sera suivi dans Project and Portfolio Management (PPM).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C3CCF0" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00A04BC6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0621CAED" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="826"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="22" w:after="0" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="355" w:firstLine="0"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="1080" w:right="355"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F89B02B" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="59729261" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Champs de graphique</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FB3384" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="1B667A7E" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7D6D23" w14:textId="64946882" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00A04BC6">
+    <w:p w14:paraId="4575F2CA" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Toute modification apportée aux champs de graphique doit être approuvée par le BGF.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31104F04" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00D92E79" w:rsidP="00DC5EB1">
+    <w:p w14:paraId="58F00001" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430CAD6C" w14:textId="596C76A4" w:rsidR="00675FC8" w:rsidRPr="00DC5EB1" w:rsidRDefault="00D92E79" w:rsidP="00DC5EB1">
+    <w:p w14:paraId="0A3D114A" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Code de compte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4023D740" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="63CCFF13" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF0A957" w14:textId="77777777" w:rsidR="00A61F9C" w:rsidRPr="00A61F9C" w:rsidRDefault="00A61F9C" w:rsidP="00A61F9C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A6268C6" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A61F9C">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La table des champs du graphique pour les codes de compte est un segment local pour toutes les agences de Quantum, donc chaque agence peut ajouter, modifier ou supprimer le code de compte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13417B05" w14:textId="66F4CCDE" w:rsidR="00675FC8" w:rsidRDefault="00675FC8" w:rsidP="00A61F9C">
-[...1 lines deleted...]
-        <w:ind w:left="1080" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="3C5A4AD9" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04BDD3AF" w14:textId="1C8399B9" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00A61F9C">
+    <w:p w14:paraId="6EF63548" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les utilisateurs sont tenus de respecter la procédure suivante : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494676BC" w14:textId="1C387CF0" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7666EBD0" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recettes</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - les contributions reçues des donateurs doivent toujours être comptabilisées en utilisant le compte 51005 et en saisissant l’unité opérationnelle, l’ID de département, l’ID de fonds et le code du donateur concernés.  Si le code du fonds est le partage des coûts ou le cofinancement au niveau du projet, alors il est également nécessaire de saisir le numéro de projet, l’unité opérationnelle chargée du projet et une activité par défaut. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD55BD8" w14:textId="48AEEBB0" w:rsidR="00675FC8" w:rsidRPr="00D92E79" w:rsidRDefault="00A61F9C" w:rsidP="00D92E79">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="657170B0" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dépenses - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sont enregistrées en utilisant le compte de dépenses approprié dans les séries 6xxxx ou 7xxxx. Toutes les dépenses doivent inclure tous les champs du tableau sans exception. Les autres comptes d'actifs ou de passifs des séries 1xxxxx ou 2xxxxx doivent inclure, au minimum, les valeurs des champs du tableau suivants : compte, unité opérationnelle, fonds et centre de coûts</w:t>
       </w:r>
-      <w:r w:rsidR="00D92E79">
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3285601D" w14:textId="19400790" w:rsidR="00675FC8" w:rsidRPr="00D92E79" w:rsidRDefault="00D92E79" w:rsidP="710B314D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4BFCFFF4" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> doivent procéder régulièrement à un examen des valeurs des champs de graphique des donateurs afin de « désactiver » les doublons.   </w:t>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les responsables fonctionnels figurant sur les divers champs de graphique doivent s’assurer qu’il n’existe pas de doublons. Les responsables fonctionnels doivent procéder régulièrement à un examen des valeurs des champs de graphique des donateurs afin de « désactiver » les doublons.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D87DC2" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="43F422AF" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29084C47" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="07E374C3" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Tableau récapitulatif des champs de graphique</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="007D1011">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8768" w:type="dxa"/>
         <w:tblInd w:w="326" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1642"/>
         <w:gridCol w:w="1311"/>
         <w:gridCol w:w="3380"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="25"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC5EB1" w14:paraId="48E5B870" w14:textId="77777777" w:rsidTr="00DC5EB1">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="27F266BC" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="25" w:type="dxa"/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37473F0D" w14:textId="5ECA8C05" w:rsidR="00DC5EB1" w:rsidRDefault="00D92E79" w:rsidP="00576B93">
+          <w:p w14:paraId="3C030082" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="191"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="191" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="_Hlk128486517"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk128486517"/>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>mp de graphique</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Champ de graphique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="434A950A" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="5A374062" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="44"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F4466C5" w14:textId="77B29FD6" w:rsidR="00DC5EB1" w:rsidRPr="00DC5EB1" w:rsidRDefault="00924AFC" w:rsidP="00576B93">
+          <w:p w14:paraId="14ADE28B" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="22"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="22" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5EB1">
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Caractères</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2747A5" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="6DD8BA65" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="191"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="191" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Descriptio</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C86C2A3" w14:textId="0579EFED" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00924AFC">
+          <w:p w14:paraId="2E73B4F8" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00924AFC">
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Propriétaire</w:t>
             </w:r>
-            <w:r w:rsidRPr="00924AFC">
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00924AFC">
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
-              </w:rPr>
-              <w:t>de</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>de l</w:t>
             </w:r>
-            <w:r w:rsidR="00924AFC">
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>’entreprise</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidR="00DC5EB1" w14:paraId="0F585ABF" w14:textId="77777777" w:rsidTr="00DC5EB1">
+      <w:bookmarkEnd w:id="1"/>
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="48D05C1D" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE176A2" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="195C0F91" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="44"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Agence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7790E570" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="7BCDFC46" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CBEE98F" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="2853F807" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="44"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Pour</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>USD</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>PNUD</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>PL</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>PNUD,</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>VNU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1312CDC5" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="385EDBEA" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="25" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="536CC898" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="2A2782C4" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5EB1" w14:paraId="7BAD367C" w14:textId="77777777" w:rsidTr="00DC5EB1">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="3EABB32A" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B9DF79A" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="7C6AA63D" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="44" w:line="259" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Unité d'exploitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06309ADA" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="22786CF8" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="25"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11B150C0" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="00F934D9" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A738807" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="736D18A2" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="44"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Unité</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> d'exploitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3649D0" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="3B56FAB6" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="44" w:line="259" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Bureau</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>des</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>ressources humaines (OHR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="25" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46BA7F2A" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="12DCE0E0" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="718" w:right="3" w:hanging="358"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5EB1" w14:paraId="2D9AB08D" w14:textId="77777777" w:rsidTr="00DC5EB1">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="4D95FD9A" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F103725" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="5C05182A" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="47"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="47" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Compte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C206945" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="4A7CEF27" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32736C4F" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="35EF9A96" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="179"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="179" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="052AB515" w14:textId="6C05D68B" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00924AFC">
+          <w:p w14:paraId="440A4A27" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="47"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="47" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Élément</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>comptable</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>permettant</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve">de classer les actifs, les passifs, les capitaux </w:t>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>de classer les actifs, les passifs, les capitaux propres, ’recettes</w:t>
             </w:r>
-            <w:r w:rsidR="00924AFC">
-[...3 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>et</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>dépenses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5271A98A" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="59CB95F4" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="47" w:line="256" w:lineRule="auto"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="47" w:after="0" w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Bureau</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-11"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>gestion financière (OFM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="25" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D81F4D6" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="72449F08" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="718" w:right="3" w:hanging="358"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5EB1" w14:paraId="6F72E618" w14:textId="77777777" w:rsidTr="00DC5EB1">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="55644E2B" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2273DFF9" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="0E2ED4FD" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="47"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="47" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="526429A0" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="35ADB1CC" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="140"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="140" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="679DB49E" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="638AA850" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="47"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="47" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2826F4E8" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="5967F0A9" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="19"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="798E2425" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="038856F2" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OFM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="25" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D0DA4AA" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="207C2356" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="718" w:right="3" w:hanging="358"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5EB1" w14:paraId="1857A1D7" w14:textId="77777777" w:rsidTr="00DC5EB1">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="64D8A024" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25F22CD8" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="04179CBE" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="47"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="47" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Centre</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> coûts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56AF1357" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="18E4E5B0" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="47"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="47" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1585C547" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="204C616A" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="47"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="47" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Élément</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>organisationnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47EDF202" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="2D41D622" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="47"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="47" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OHR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="25" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E6A1FEE" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="51C099C9" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="718" w:right="3" w:hanging="358"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5EB1" w14:paraId="641A11BD" w14:textId="77777777" w:rsidTr="00DC5EB1">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="4B4EC86B" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74E8674E" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="65846309" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="44"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12D01001" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="22D847EF" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="44"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5302A2CC" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="5E4C525F" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="44"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Identifiant</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>du</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="272C3AF0" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="3100E958" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="23" w:line="290" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="23" w:after="0" w:line="290" w:lineRule="atLeast"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Conseiller</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>affaires financières (FBA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="25" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66DDBFF5" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="0B049EDA" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="718" w:right="3" w:hanging="358"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5EB1" w14:paraId="2D0AD5F8" w14:textId="77777777" w:rsidTr="00DC5EB1">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="4DB984C4" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5727638A" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="286B85B1" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="47"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="47" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Donateur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2283D8" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="3FF4A274" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="47"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="47" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5028BFB9" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="27091D1A" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="47"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="47" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Donateur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="464FF645" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="23AE2392" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="25" w:line="290" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="25" w:after="0" w:line="290" w:lineRule="atLeast"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Partenaire</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>et</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>donateur interactif (PDI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="25" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04A79BA6" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="6A97698F" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="718" w:right="3" w:hanging="358"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5EB1" w14:paraId="6531535D" w14:textId="77777777" w:rsidTr="00DC5EB1">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="4237D945" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13BF5A72" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="612729AB" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="44"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Code</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> devise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EFD889A" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="3676767D" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="44"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6E56D5" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="79AC6C6D" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="44"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Monnaie</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>locale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57060FE1" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="66C89BB0" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="44"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Trésorerie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="25" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E9C1729" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="3909A626" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="718" w:right="3" w:hanging="358"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5EB1" w14:paraId="3755BE7A" w14:textId="77777777" w:rsidTr="00DC5EB1">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="2EE110E3" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3057FDF6" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="73970142" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="47"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="47" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Année</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> fiscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB6A4C7" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="03182EFA" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="47"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="47" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BDC3B0A" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="51CED2CF" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="130"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="35" w:after="0" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:left="106" w:right="130"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Année</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>fiscale</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-9"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>du</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>solde</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>du</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">grand </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>livre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD1B2D2" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="067A2C91" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="47"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="47" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OFM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="25" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79C5E100" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="180C673B" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="718" w:right="3" w:hanging="358"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5EB1" w14:paraId="2BEA30D2" w14:textId="77777777" w:rsidTr="00DC5EB1">
+      <w:tr w:rsidR="007D1011" w:rsidRPr="007D1011" w14:paraId="0AD3939C" w14:textId="77777777" w:rsidTr="00A11E4B">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1642" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F79235D" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="0B518EC3" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="23" w:line="290" w:lineRule="atLeast"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="23" w:after="0" w:line="290" w:lineRule="atLeast"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Période comptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="154E86D9" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="52DE8E74" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="44"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0097E138" w14:textId="27C183B4" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="3F0BDA26" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:right="130"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="23" w:after="0" w:line="290" w:lineRule="atLeast"/>
+              <w:ind w:left="106" w:right="130"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Période</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>comptable</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>la transaction du LG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA7BF2A" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="44BCADC2" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="44"/>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:before="44" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="007D1011">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>OFM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="25" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="075D9357" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00576B93">
+          <w:p w14:paraId="1562D009" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
             <w:pPr>
-              <w:rPr>
+              <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+              <w:ind w:left="718" w:right="3" w:hanging="358"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="525FB551" w14:textId="77777777" w:rsidR="00DC5EB1" w:rsidRDefault="00DC5EB1" w:rsidP="00DC5EB1"/>
-    <w:p w14:paraId="48865873" w14:textId="066522C5" w:rsidR="00675FC8" w:rsidRDefault="00675FC8" w:rsidP="00DC5EB1">
+    <w:p w14:paraId="71D26CD5" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="718" w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30A62B2E" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00675FC8" w:rsidSect="00D92E79">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="2EB36392" w14:textId="77777777" w:rsidR="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FF9256" w14:textId="77777777" w:rsidR="007D1011" w:rsidRPr="00463C9C" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BEEBF8C" w14:textId="24C463F9" w:rsidR="00DA504D" w:rsidRPr="007D1011" w:rsidRDefault="007D1011" w:rsidP="007D1011">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="007D1011" w:rsidSect="007D1011">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1994" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A10C6E1" w14:textId="77777777" w:rsidR="007B3F0C" w:rsidRDefault="007B3F0C">
+    <w:p w14:paraId="1FE4DDB9" w14:textId="77777777" w:rsidR="00A97C3A" w:rsidRDefault="00A97C3A" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18601D44" w14:textId="77777777" w:rsidR="007B3F0C" w:rsidRDefault="007B3F0C">
+    <w:p w14:paraId="61A6DEFB" w14:textId="77777777" w:rsidR="00A97C3A" w:rsidRDefault="00A97C3A" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="699A06AB" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EA3DD5B" w14:textId="77777777" w:rsidR="007D1011" w:rsidRDefault="007D1011">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2438894B" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+  <w:p w14:paraId="1F6FCCA5" w14:textId="77777777" w:rsidR="007D1011" w:rsidRDefault="007D1011">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="51D85157" w14:textId="09C44DBD" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="730FD67D" w14:textId="49DA4D6E" w:rsidR="007D1011" w:rsidRPr="007D1011" w:rsidRDefault="007D1011">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> sur </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 01/</w:t>
+    </w:r>
+    <w:r w:rsidR="005E40FD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>01</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/2012 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007D1011">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
+      <w:t>#</w:t>
     </w:r>
-    <w:r w:rsidR="00404421">
+    <w:r w:rsidRPr="007D1011">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:noProof/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t> :</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="007D1011">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="end"/>
-[...49 lines deleted...]
-    <w:r w:rsidR="00572613" w:rsidRPr="00572613">
       <w:t xml:space="preserve"> </w:t>
-    </w:r>
-[...4 lines deleted...]
-      <w:t xml:space="preserve">Numéro de version : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="VersionPOPPRefItem"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1844928543"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{8F5AED72-0909-434A-B6AB-08F1ED7EDDF8}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00DC5EB1">
+        <w:r w:rsidRPr="007D1011">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1CDF1D48" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22FE7668" w14:textId="77777777" w:rsidR="007D1011" w:rsidRDefault="007D1011">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="633E5BA6" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+  <w:p w14:paraId="17113ECA" w14:textId="77777777" w:rsidR="007D1011" w:rsidRDefault="007D1011">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72EB1164" w14:textId="77777777" w:rsidR="007B3F0C" w:rsidRDefault="007B3F0C">
+    <w:p w14:paraId="1A89EC4C" w14:textId="77777777" w:rsidR="00A97C3A" w:rsidRDefault="00A97C3A" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C7B8A14" w14:textId="77777777" w:rsidR="007B3F0C" w:rsidRDefault="007B3F0C">
+    <w:p w14:paraId="468F6455" w14:textId="77777777" w:rsidR="00A97C3A" w:rsidRDefault="00A97C3A" w:rsidP="007D1011">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="5032FFA5" w14:textId="4BBEDFEF" w:rsidR="00D92E79" w:rsidRDefault="00D92E79" w:rsidP="00732405">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1EE03C9C" w14:textId="3F230D42" w:rsidR="007D1011" w:rsidRDefault="007D1011" w:rsidP="00732405">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B2DE6AD" wp14:editId="76C67685">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EC0862D" wp14:editId="529250F8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>15240</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1838055637" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="16376"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="309373" cy="596648"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03476E5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="630EA4CE"/>
     <w:lvl w:ilvl="0" w:tplc="DC1CD17C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -6607,713 +14620,1253 @@
     <w:lvl w:ilvl="8" w:tplc="C5B8DD30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5585"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07771361"/>
+    <w:nsid w:val="08CB1778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CDF4C43A"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="F10E4F10"/>
+    <w:lvl w:ilvl="0" w:tplc="38684426">
       <w:start w:val="29"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="175" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="895" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1615" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2335" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3055" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3775" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4495" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5215" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07BD164A"/>
+    <w:nsid w:val="109C5ADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9D869CFA"/>
-[...1 lines deleted...]
-      <w:start w:val="29"/>
+    <w:tmpl w:val="736A234E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1651" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="127967F2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="064A9D54"/>
+    <w:lvl w:ilvl="0" w:tplc="14AEC162">
+      <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08D649F6">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1082"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5914C0DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4F608152">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="AC4C90E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="56D45F36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F028CA76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B3AA36FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2DD6C9F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E3E63A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6292E494"/>
+    <w:lvl w:ilvl="0" w:tplc="B810DF60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="703"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E6DE966E">
+    <w:lvl w:ilvl="1" w:tplc="EF7AE49E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64D015AA">
+    <w:lvl w:ilvl="2" w:tplc="3CE0EA8C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8CEA77FC">
+    <w:lvl w:ilvl="3" w:tplc="7CCABFCE">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7FA20696">
+    <w:lvl w:ilvl="4" w:tplc="DCDEBE5C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="278CA48C">
+    <w:lvl w:ilvl="5" w:tplc="82D6BA0C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1C16DF98">
+    <w:lvl w:ilvl="6" w:tplc="EB6C2206">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52C0073A">
+    <w:lvl w:ilvl="7" w:tplc="BF441382">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CE88B894">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08CB1778"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53930596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F10E4F10"/>
-[...1 lines deleted...]
-      <w:start w:val="29"/>
+    <w:tmpl w:val="B2F2A140"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="175" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1651" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
-[...58 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="E0F4756E">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360"/>
+        <w:ind w:left="2508"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6F9AC56E">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="900"/>
+        <w:ind w:left="3228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8D38187A">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1454"/>
+        <w:ind w:left="4668"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="693CA1C8">
-[...22 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="267CA5F0">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="5388"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64765BDE">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
-[...68 lines deleted...]
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6108"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="107751F1"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57D26794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B24232E8"/>
+    <w:tmpl w:val="B88C5104"/>
+    <w:lvl w:ilvl="0" w:tplc="14AEC162">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AF165110">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="818"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1291"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1997"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BE125936">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2717"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E98070AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="884654F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4157"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5DB6A4C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4877"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="75C6A3D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5597"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="585155BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5ECC145C"/>
     <w:lvl w:ilvl="0" w:tplc="7248B830">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9C6458DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F8544026">
+    <w:lvl w:ilvl="2" w:tplc="04090019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="59CC71EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
@@ -7422,54 +15975,54 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="597C603A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="127967F2"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CE63151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="064A9D54"/>
+    <w:tmpl w:val="4EA44EC6"/>
     <w:lvl w:ilvl="0" w:tplc="14AEC162">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
@@ -7633,1512 +16186,85 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2DD6C9F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="128F302F"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FDA6D09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="88C6A992"/>
-[...214 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="DFEA9DA4"/>
+    <w:lvl w:ilvl="0" w:tplc="14AEC162">
+      <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="823" w:hanging="358"/>
-[...140 lines deleted...]
-        <w:ind w:left="703"/>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="EF7AE49E">
+    <w:lvl w:ilvl="1" w:tplc="20000017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
-[...1073 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1442" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5914C0DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="4F608152">
@@ -9258,844 +16384,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2DD6C9F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...792 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7464684E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79589172"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10138,1000 +16471,166 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="346635936">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="886836465">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="886836465">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="3" w16cid:durableId="844591094">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1841197241">
+  <w:num w:numId="4" w16cid:durableId="1364554270">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1344236920">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1436829385">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1172836032">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="611744315">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="854734345">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="9" w16cid:durableId="1642031281">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="262231677">
-[...5 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="393238478">
+  <w:num w:numId="10" w16cid:durableId="1472596313">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="286086357">
-[...39 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="11" w16cid:durableId="2081246098">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00675FC8"/>
-[...34 lines deleted...]
-    <w:rsid w:val="74C4A091"/>
+    <w:rsidRoot w:val="007D1011"/>
+    <w:rsid w:val="005E40FD"/>
+    <w:rsid w:val="0065268B"/>
+    <w:rsid w:val="007D1011"/>
+    <w:rsid w:val="00A55E5A"/>
+    <w:rsid w:val="00A97C3A"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D83294"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="24CD3DC5"/>
-  <w15:docId w15:val="{E4D5EBB4-89B1-40C8-8B7F-CB01DD8C8764}"/>
+  <w14:docId w14:val="247DFD65"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DB09FAC6-3D3B-4486-8389-256B69AF1B7C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...770 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11473,208 +16972,771 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00020B0B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D1011"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="718" w:right="3" w:hanging="358"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007D1011"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/PublishingImages/maintenance-and-usage-of-the-chart-of-accounts_P1.jpg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -11781,672 +17843,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>15441</Characters>
+  <Pages>8</Pages>
+  <Words>2767</Words>
+  <Characters>15774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>128</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18113</CharactersWithSpaces>
+  <CharactersWithSpaces>18504</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>