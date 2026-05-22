--- v0 (2025-10-01)
+++ v1 (2026-05-22)
@@ -1,4097 +1,6635 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="48F29854" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="425B8A88" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="157" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mantenimiento y uso del plan de cuentas </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EF8AC0" w14:textId="6591104C" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="4CDE65B6" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El plan de cuentas (COA, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F36BB0">
-        <w:rPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Chart of Accounts</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) desempeña un papel en los sistemas financieros de Quantum para el control, la presupuestación y la presentación de informes. El uso correcto del COA es crítico para la presentación precisa de informes financieros, de gestión y de donantes.   Los valores individuales, que en combinación describen una actividad financiera específica, se denominan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>‘campo del gráfico’</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="20BD8AB7" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Todos los usuarios financieros de Quantum deben tener una buena comprensión de los campos del gráfico y comprender completamente el propósito de cada campo del gráfico. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF0DCF3" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B64DE5A" w14:textId="194C1700" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="555903FC" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los datos de nivel de transacción se registran en un nivel de campo del gráfico en todos los sistemas financieros de Quantum y, en última instancia, a medida que los datos pasan de un sistema a otro, se resumen por campo del gráfico en el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Libro mayor</w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-    <w:p w14:paraId="5219E504" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. El libro mayor es un repositorio de todas las transacciones monetarias procesadas directamente en el libro mayor o en subsistemas como Cuentas por pagar (libro auxiliar utilizado principalmente para desembolsos), Cuentas por cobrar (libro auxiliar utilizado para registrar recibos), Nómina global y todos los demás registro auxiliares en Quantum. El libro mayor es el registro final a partir del cual se preparan los estados financieros.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FAACBE" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752E0B87" w14:textId="18A81BDF" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="75C1D8D3" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="2F753D63" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con las herramientas de informes y análisis, los campos del gráfico proporcionan acceso a los datos contables necesarios para el control presupuestario, los informes de gestión y los informes estatutarios (o financieros formales y finales).  Las herramientas de informes hacen referencia a los campos del gráfico de forma directa o indirecta a través de los mecanismos de acumulación disponibles con los árboles (véanse las Estructuras de árbol del campo de gráfico a continuación).  Asimismo, los campos del gráfico se utilizan en la definición de control presupuestario y las reglas de combinación de edición del libro diario, ya sea directamente, haciendo referencia a valores específicos, o indirectamente, a través de árboles.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A814C2" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F785C9A" w14:textId="00CD0110" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="533124ED" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Las Estructuras de árbol del campo del gráfico</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se utilizan para establecer una estructura jerárquica, que representa visualmente un conjunto de reglas de resumen para un campo del gráfico particular. Por ejemplo, un árbol de cuentas de las Naciones Unidas tiene 5 niveles de nodos principales, como se ilustra a continuación.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6278C2" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="3" w:hanging="358"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FBF6A18" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="703"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AC3C12D" wp14:editId="22D6B351">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="110AE607" wp14:editId="6A275A9B">
             <wp:extent cx="4107180" cy="1303020"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4107180" cy="1303020"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303F15F9" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="0D55D65D" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCC7A07" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="310D77BE" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Del mismo modo, la lógica definida por el usuario en la cuenta podría resumir los detalles de los activos, pasivos, reembolsos y otros ingresos de manera significativa para la selección de elementos para diversos requisitos de informes. Los árboles no almacenan datos de montos, pero proporcionan la jerarquía de resumen para los informes al resumir los montos de sus componentes.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C8B167" w14:textId="34B69BF0" w:rsidR="00F36BB0" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="54A578AD" w14:textId="3DE5775B" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00F36BB0">
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5B7669" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-      <w:pPr>
+    <w:p w14:paraId="6B1376D0" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>Descripciones de los campos del gráfico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C1EDF7" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED305DA" w14:textId="2EF71823" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:hanging="433"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La estructura de los campos del gráfico en el plan de cuentas de Quantum consta de lo siguiente:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00947655" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="47"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-    <w:p w14:paraId="2CA99698" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    </w:p>
+    <w:p w14:paraId="5A8C515A" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="47" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-        <w:ind w:left="0" w:right="87" w:firstLine="0"/>
+        <w:ind w:right="87"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="107E4755" wp14:editId="2458987A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02CBD1C4" wp14:editId="603AFD6E">
             <wp:extent cx="5731510" cy="2287270"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="Diagram&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Diagram&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="2287270"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidR="00D92E79">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00564217">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D7A0F05" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="5419C58F" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="47" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="47"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6172F0C2" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00C966D0">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7BBCD869" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="2"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Unidad de negocio</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608C9CA0" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="16C72FB4" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDF7F23" w14:textId="356E72AB" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="727DD418" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...17 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El campo del gráfico Agencia (Agency) representa un ‘conjunto separado de libros’ para una entidad jurídica que requiere información contable y operativa separada en el libro mayor (GL, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>General Ledger,</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w14:paraId="55BC23FE" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés).  La Agencia está actualmente identificada para su uso en la implementación de Quantum como UNV, UNCDF, UN Women, MPTF, UNU, UNSSC, UNITAR and UNFPA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603E9667" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B77AA3" w14:textId="029962C9" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="5C1CC6A8" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...16 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las implicaciones del concepto de Agencia del libro mayor en Qjuantum son las siguientes: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3C42DD" w14:textId="77777777" w:rsidR="00D716A5" w:rsidRDefault="00D716A5" w:rsidP="00D716A5">
-[...8 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="56FE01AF" w14:textId="43204CF4" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="88" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La agencia es el principal segmento de equilibrio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DDD666" w14:textId="77777777" w:rsidR="00D716A5" w:rsidRDefault="00D716A5" w:rsidP="00D716A5">
-[...8 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="69936A91" w14:textId="062DAB64" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="88" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las transacciones se introducen y almacenan en agencias;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D76F726" w14:textId="77777777" w:rsidR="00D716A5" w:rsidRDefault="00D716A5" w:rsidP="00D716A5">
-[...8 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="576C2E44" w14:textId="2BAEEAB9" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="88" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los operadores para las transacciones relacionadas con GL tienen acceso de seguridad por agencia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F43C74" w14:textId="77777777" w:rsidR="00D716A5" w:rsidRDefault="00D716A5" w:rsidP="00D716A5">
-[...8 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="6C37CEA0" w14:textId="45697C5B" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="88" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La autoridad de comprobación y gasto del presupuesto se establece por agencia de CG; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC00B33" w14:textId="77777777" w:rsidR="00D716A5" w:rsidRDefault="00D716A5" w:rsidP="00D716A5">
-[...8 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="33FECDDB" w14:textId="390C2A9C" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="88" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La agencia GL define la generación de informes;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057A944C" w14:textId="77777777" w:rsidR="00D716A5" w:rsidRDefault="00D716A5" w:rsidP="00D716A5">
-[...8 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="512C1C9B" w14:textId="35573E10" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="88" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El procesamiento por lotes lo define la agencia GL; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A97E952" w14:textId="77777777" w:rsidR="00D716A5" w:rsidRDefault="00D716A5" w:rsidP="00D716A5">
-[...8 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="24523C2E" w14:textId="178C8077" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="88" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El tratamiento de los errores en los asientos (es decir, si los errores se contabilizan en una cuenta transitoria o se reciclan) se establece a nivel de agencia; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD1E211" w14:textId="3F7B6660" w:rsidR="00D92E79" w:rsidRDefault="00D716A5" w:rsidP="00D716A5">
-[...8 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="01DB6A56" w14:textId="7F554310" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="88" w:line="250" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La moneda base también se establece a nivel de agencia GL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C13398D" w14:textId="0893DDC6" w:rsidR="00D716A5" w:rsidRDefault="00D716A5" w:rsidP="00D716A5">
-[...5 lines deleted...]
-    <w:p w14:paraId="24BB49A1" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="598B0C81" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:spacing w:after="88" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1082"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="466B9199" w14:textId="77777777" w:rsidR="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cuenta</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742C8F67" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="4B319F13" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB7DE71" w14:textId="3B3C6F79" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El campo del gráfico Cuenta identifica una cuenta única de activo, pasivo, patrimonio, ingresos o gastos.  Es un campo obligatorio que se utiliza principalmente para informes financieros y de gestión.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F93CC9" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...10 lines deleted...]
-    <w:p w14:paraId="766DE4CA" w14:textId="79D62447" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+    <w:p w14:paraId="6ADD6034" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se utiliza en combinación con otros campos del gráfico para procesar transacciones.  Clasifica la naturaleza de las transacciones operativas. En otras palabras, muestra cómo se informaría sobre una transacción en el balance o en los estados de ingresos.  También es importante que el proceso de cierre de fin de año identifique las cuentas con saldos que deben arrastrarse o aquellas cuentas de ingresos y gastos que no tienen saldos arrastrados. Hay tres tipos de cuentas: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7080826B" w14:textId="4824AB25" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
-      <w:pPr>
+    <w:p w14:paraId="49C08BD9" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="29"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="29" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las cuentas de balance incluyen cuentas de patrimonio/activos netos de fondos, activos y pasivos; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:eastAsia="Calibri" w:hAnsi="Courier New" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las cuentas de ingresos incluyen fuentes de financiación. Las cuentas de ingresos generalmente se crean para cada categoría de ingresos; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC1DF77" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="64"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="64" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las cuentas de costos/gastos incluyen los usos de la financiación.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EEA7FC" w14:textId="77777777" w:rsidR="00D92E79" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="7AA6DE0D" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="522F87B7" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA18272" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fondo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454644AC" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="451634A4" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4674D561" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="7FEE60B3" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El campo del gráfico Fondo se utiliza para clasificar los recursos de financiación.  Los fondos se segregan con el propósito de realizar actividades específicas o alcanzar ciertos objetivos de conformidad con regulaciones, restricciones o limitaciones especiales.  Este campo del gráfico también se usa para controlar los gastos en el PNUD.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA471B2" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="7700AD28" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732C93F6" w14:textId="6CBAD181" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="6FFFDABA" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="5E435C66" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se ha solicitado la inclusión del campo del gráfico de donantes para presupuestar los fondos de participación en los gastos, con el fin de garantizar la alineación de los fondos de los donantes para dichos fondos con los ingresos y los gastos.   Esto se implementó en 2006 para todos los fondos de participación en los gastos, así como para los ‘fondos fiduciarios cerrados’ que son controlados por efectivo para fines de control presupuestario.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457713DF" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6A8E7B" w14:textId="1AE53E2C" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="0442270F" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="15ED6C6D" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El campo del gráfico Fondo en Quantum mantiene las entidades fiscales y contables para los recursos financieros. Es un segmento secundario de balance, lo que significa que el fondo puede generar el balance y el estado de ingresos.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E12424" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB3BD29" w14:textId="42519D0A" w:rsidR="00675FC8" w:rsidRDefault="00D716A5">
+    <w:p w14:paraId="70347408" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="22479CAA" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+        <w:spacing w:after="33" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las principales categorías de financiación del PNUD son las siguientes:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275459F5" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Recursos regulares;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21750D0D" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+    <w:p w14:paraId="6A0BDA01" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Otros recursos que se clasifican adicionalmente en los siguientes:    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C070DB6" w14:textId="7C7ED27E" w:rsidR="00675FC8" w:rsidRDefault="74C212C3" w:rsidP="00D92E79">
+    <w:p w14:paraId="63B73592" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="32"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="0FA10EFE" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+        <w:spacing w:after="32" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">costos compartidos; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068F20BF" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="32"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="32" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fondos fiduciarios; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FB3302" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+    <w:p w14:paraId="3BE7F8C8" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="361"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Otros: homólogo gubernamental de efectivo, Voluntarios de las Naciones Unidas (VNU), Funcionarios Subalternos del Cuadro Orgánico (FSCO) y Acuerdos sobre Servicios de Gestión (ASG).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E65B31" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="4D3FEFBD" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F778ADC" w14:textId="2AAF1D8C" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="28DD12C2" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...14 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dependencia/unidad operacional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4431AF" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="442561EF" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394BE9AE" w14:textId="1FBB3F50" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="3036BD36" w14:textId="31BB9D47" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="6865FBB3" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El campo del gráfico Dependencia/Unidad operacional se encuentra entre la Agencia y el Centro de costos. Es útil para identificar a las unidades responsables de las transacciones financieras y que rinden cuentas respecto a ellas. Para el PNUD, una dependencia/unidad operacional podría ser un buró regional, una oficina en el país o un área funcional similar.  La relación de las dependencias/unidades operacionales (por ejemplo, la agrupación regional) se establece utilizando la estructura de árbol.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F059C08" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Centro de costos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0166B8" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="553FA975" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37AD63B7" w14:textId="3F41483F" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00F36BB0">
+    <w:p w14:paraId="0654E372" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...29 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El campo del gráfico Centro de Costo se mantiene para gastos departamentales, presupuestos y agrupaciones de costos y se extiende al país y al buró. Representa la visión de gestión financiera de la organización. Los libros auxiliares del sistema financiero de Quantum utilizan el centro de costos tal como se define en el sistema de recursos humanos y como lo mantiene la Oficina de Gestión de Recursos Financieros (OFM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Office of Financial Resources and Management</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="75BC820E" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés). La tecnología de PeopleSoft se utiliza para garantizar que las dos bases de datos permanezcan sincronizadas.  Por lo general, una dependencia operacional sería la oficina de país (por ejemplo, ‘AFG’ para el PNUD en Afganistán) y los centros de costos serían las diversas unidades establecidas en la oficina de país (por ejemplo, el Departamento Central de Afganistán; el Departamento de Gobernanza Democrática, el Departamento de Finanzas, el Departamento de Recursos Humanos, etc.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A63C26" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC3A31E" w14:textId="7469B15D" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="615E25F7" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="32"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="30E16E5D" w14:textId="11BBBED1" w:rsidR="00675FC8" w:rsidRDefault="00D716A5" w:rsidP="00D92E79">
+        <w:spacing w:after="32" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay dos tipos de valores del campo del gráfico de centros de costos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E35C5B" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="374"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="0B83CC58" w14:textId="4E214D98" w:rsidR="00675FC8" w:rsidRDefault="00D716A5" w:rsidP="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centros de costos presupuestarios </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745AFC60" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="374"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="159C21FF" w14:textId="53C6D8C3" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centros de costos de gastos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6190EFAD" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196239A0" w14:textId="6495EF44" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="1047A2FB" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="79876CA6" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los códigos del Centro de costos Presupuestario comienzan con una ‘B’, que precede al código del Centro de costos, mientras que los códigos del Centro de costos de Gastos son numéricos y de cinco dígitos.  Los primeros tres números del código del Centro de costos de gastos son los mismos que los últimos tres números del código del centro de costos presupuestario.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27443693" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039C67E2" w14:textId="5C38D75F" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="7EEE7280" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="09539866" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los centros de costos presupuestarios se utilizan solo para la presupuestación. Representan un grupo de centros de costos de gastos.  Los fondos se asignan a nivel de Centro de costos presupuestario y cualquier centro de costos dentro de un grupo de centros de costos de gastos que se extienda al centro de costos presupuestario puede gastar fondos asignados a ese centro de costos presupuestario.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAB952F" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73ECAAC3" w14:textId="7F2A83DC" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="2BDA9B0D" w14:textId="42B374A6" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="5A7A0EE0" w14:textId="0A74377A" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por ejemplo, al código de centro de costos presupuestario B0300 se le ha emitido un presupuesto de USD 100 000. Los códigos del centro de costos de gastos que van desde 30001 hasta 30099 pueden gastar hasta USD 100 000, los fondos asignados al centro de costos presupuestario B0300. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7B0ED2" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F48AF9" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Proyecto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B842F87" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2780F78C" w14:textId="64AA5E98" w:rsidR="00F36BB0" w:rsidRDefault="00F36BB0">
-[...46 lines deleted...]
-    <w:p w14:paraId="01D59D53" w14:textId="155E6F69" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="392002F1" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="6E465CCB" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El campo del gráfico Proyecto está vinculado al Módulo de gestión de proyectos y cartera de Quantum y se utiliza para la contabilidad de los proyectos.  El campo del gráfico Proyecto identifica los objetivos de los proyectos a los que se aplican las fuentes de financiación.  Se utiliza esencialmente para actividades que son de duración temporal y para las cuales los ingresos y los gastos pueden acumularse durante más de un año fiscal.  Las fechas de inicio y finalización de los proyectos pueden no corresponder a un año fiscal.  Las fechas de inicio y finalización se ingresan para los valores del proyecto que limitan la actividad financiera. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1DBA89" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0249403A" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="30461F0D" w14:textId="56AC5E3D" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El campo del gráfico Proyecto también se divide en actividades específicas.  Esta característica facilita el seguimiento de la información financiera del proyecto sin cambiar el plan de cuentas.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5274F0A7" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...9 lines deleted...]
-    <w:p w14:paraId="3FCEB791" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="0D220B4B" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Proyecto es el nivel superior en el que se pueden registrar el presupuesto y los gastos y Actividad es el nivel más bajo de presupuestación e informes para los proyectos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1503BD7A" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="6E18005A" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCCDD6F" w14:textId="44846ACF" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="29D2812C" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="5DFC7C6B" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los datos detallados de los proyectos (incluidos todos los valores de los campos del gráfico) se mantienen en el libro auxiliar de proyectos de Quantum y se rastrean a nivel de resumen del proyecto en el libro mayor. Sin embargo, los datos que se mantienen en el libro auxiliar de PPM se clasifican por unidad de negocio definida en el nivel del libro auxiliar, lo que proporciona la flexibilidad de utilizar diferentes niveles de actividad de proyectos con base en los requisitos de cada unidad de negocio.   Por ejemplo, utilizando la característica de unidad de negocio del proyecto, los proyectos se clasifican por propietarios del proyecto (es decir, la oficina de país y la Sede, VNU, etc.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB22DDC" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA8C8E" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="4D95FF3A" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="34" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Generalmente hay tres tipos de proyectos: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF5DF3F" w14:textId="285E32A5" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+    <w:p w14:paraId="0E6D37A7" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="374"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4DC0169E" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proyectos de desarrollo: financiados con recursos básicos, de fondos fiduciarios o de costos compartidos;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFCC482" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="34" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proyectos de gestión: financiados principalmente con el presupuesto de apoyo bienal o fondos extrapresupuestarios;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F54D7D" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+    <w:p w14:paraId="120B639B" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="63"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="63" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proyectos de recuperación de costos: utilizados para transacciones procesadas por cuenta de organismos de la ONU. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7327A50A" w14:textId="77777777" w:rsidR="00D92E79" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="59F8E382" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="34B5048B" w14:textId="252F7976" w:rsidR="00675FC8" w:rsidRDefault="00B600F3">
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C3CE6E4" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Interagencias</w:t>
       </w:r>
-      <w:r w:rsidR="00D92E79">
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B50B19" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="07728B8E" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2170F0" w14:textId="383FC7EE" w:rsidR="00675FC8" w:rsidRDefault="00B600F3">
+    <w:p w14:paraId="50606814" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="50B85352" w14:textId="00A510BF" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El campo Gráfico entre agencias se utiliza para la contabilidad entre unidades y se rellena durante el procesamiento de diarios, cuando se procesan transacciones entre oficinas o entre fondos. Quantum ofrece la posibilidad de registrar todos los diarios generados entre oficinas o entre fondos en un único intrafondo, unidad intraoperativa o interunidad con otra Agencia GL y realizar un seguimiento del fondo, oficina o agencia interagencia utilizando el campo interagencia.  Por ejemplo, si el PNUD efectúa un pago de su banco en nombre de otra agencia de la ONU, el campo interagencia de los registros del PNUD recogerá el nombre de la otra agencia..   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D85A886" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE0CE94" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="2B9EEDAE" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Donante</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424B2599" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="0B10ED41" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BF900E" w14:textId="40C9BBFC" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="236A7D34" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="3179BD23" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El campo del gráfico Donante se utiliza para rastrear los ingresos de los donantes, así como los gastos asignados a diferentes donantes/fuentes de financiación y para facilitar la presentación de informes sobre los donantes. Todos los proyectos financiados con costos compartidos (o la cofinanciación a nivel de proyectos) deben mostrar el donante correcto en todo momento.  Esto es crítico para los informes sobre los donantes.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4751FC45" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00514A6E" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="2F47CEBD" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A partir de 2006, el código de donante para la participación en los gastos, así como ciertos fondos fiduciarios (por ejemplo, la Comisión Europea), también forma parte de los campos de gráficos utilizados para el control presupuestario.  Otros fondos, a saber, los recursos regulares y los otros fondos fiduciarios (o la cofinanciación a nivel de fondos), se gestionan mediante asignación.  El campo de donante para dichos fondos sería donante ‘PNUD’, es decir, ‘00012’.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05518389" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="70D3032C" w14:textId="77777777" w:rsidR="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769CDDC0" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2D9901" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>Otros campos importantes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7253BC76" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C03003" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...14 lines deleted...]
-    <w:p w14:paraId="1DD8A52B" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="1171F9CD" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Período presupuestario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B37550" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5C88D58F" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB4643A" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...9 lines deleted...]
-    <w:p w14:paraId="7C812421" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="0875AF9C" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El campo Período presupuestario es obligatorio para mantener entradas de presupuesto e identificar un período para fines presupuestarios. El Período presupuestario garantizará que las transacciones que afectan los presupuestos se encuentren dentro de las fechas de inicio y finalización definidas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661CBB79" w14:textId="43A3BC8D" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="25DEB34A" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609B1AF5" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="6B90D986" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Código de moneda</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B32AF27" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="2EF5DA00" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A9A63D" w14:textId="14F62B9C" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="28B8F044" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="58388D7A" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El código de moneda es un campo proporcionado por PeopleSoft que se utiliza para facilitar el procesamiento de múltiples monedas.  Se utilizarán múltiples monedas en todos los libros auxiliares financieros de Quantum.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E6385E" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C005A3" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="700D5BEA" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Año fiscal y período contable</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3819168F" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="4B8C242E" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EB8F1E" w14:textId="500F35EC" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="5A54E26F" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="3DC3B5B9" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las transacciones en PeopleSoft se registran por año fiscal y período contable, con base en calendarios de procesamiento definidos por el usuario.  Solo hay un calendario identificado en Quantum: un año fiscal (del 1 de enero al 31 de diciembre).  Se pueden crear otros calendarios según sea necesario y se utilizarán para la generación de informes correspondiente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057FA17B" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FB83DA" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="0C62A768" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Libros mayores</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E71D73" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="3FBCEB57" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AD2E86" w14:textId="30B0011C" w:rsidR="00675FC8" w:rsidRDefault="00B600F3">
+    <w:p w14:paraId="4D9D490A" w14:textId="30E7BA6E" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="4B65FBB6" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los libros mayores están asociados directamente con una agencia y almacenan los importes contabilizados por clasificación de libro mayor.  En Quantum, el PNUD tiene un libro mayor primario en USD para registrar las transacciones financieras de todos los libros auxiliares (cuentas a pagar, activos fijos, proyectos, cuentas a cobrar, nóminas y gestión de tesorería) y un libro mayor secundario en USD para registrar únicamente las transacciones corporativas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2607D5B5" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECD18A1" w14:textId="6B276590" w:rsidR="00675FC8" w:rsidRDefault="00675FC8">
+    <w:p w14:paraId="159E48C3" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="40223CAE" w14:textId="6549EC52" w:rsidR="00B600F3" w:rsidRDefault="00D92E79" w:rsidP="00B600F3">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="745A29AB" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="47D49471" w14:textId="77777777" w:rsidR="00B600F3" w:rsidRDefault="00B600F3" w:rsidP="00B600F3">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los libros mayores se definen como ‘equilibrados’, por lo que el sistema aplicará ediciones para garantizar que los libros diarios en dólares estén en equilibrio respecto a los ‘Datos reales’. Los períodos abiertos para el procesamiento del libro diario también se definen a nivel del libro mayor por agencia. El manejo de errores del libro diario, las opciones de procesamiento de edición de combinación, las opciones de moneda y las opciones de aprobación también se definen en este nivel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FD743D" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33613063" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Partes responsables</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639AE1C8" w14:textId="77777777" w:rsidR="00B600F3" w:rsidRDefault="00B600F3" w:rsidP="00B600F3">
-[...4 lines deleted...]
-    <w:p w14:paraId="6E163707" w14:textId="177114BD" w:rsidR="00B600F3" w:rsidRDefault="00B600F3" w:rsidP="00B600F3">
+    <w:p w14:paraId="328A12D8" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7601A9E1" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B600F3">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La parte responsable (o agente ejecutor, como se conocía en ATLAS) se utiliza para hacer un seguimiento de los anticipos y pagos realizados a la agencia ejecutora. Se trata de un campo obligatorio para los gastos cargados a todos los proyectos del PNUD. En Quantum, este campo ya no es un GL COA sino que se modela como proveedor en Project and Portfolio Management (PPM).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68355167" w14:textId="16801F82" w:rsidR="00B600F3" w:rsidRDefault="00E0423E" w:rsidP="00B600F3">
+    <w:p w14:paraId="38DF0C88" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E0423E">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>El identificador de tarea (o identificador de actividad como se conocía en ATLAS) detalla el desglose de tareas del proyecto y el resultado. En Quantum, este campo ya no es un GL COA, sino que se rastreará en Project and Portfolio Management (PPM).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F468D98" w14:textId="50B2EAD7" w:rsidR="00B600F3" w:rsidRDefault="00B600F3" w:rsidP="00B600F3">
-[...9 lines deleted...]
-    <w:p w14:paraId="2BFB3732" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="157F77E7" w14:textId="7CE4398C" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5627A8A4" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Campos del gráfico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F89B02B" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...15 lines deleted...]
-    <w:p w14:paraId="20FB3384" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="4A7D7F9B" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7D6D23" w14:textId="60A4F6AE" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="4B9549F4" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="0FB239F1" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier cambio en los campos del gráfico debe ser aprobado por la OFM.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3942FE04" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430CAD6C" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5A17BA44" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Código de cuenta</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4023D740" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="5B51A23C" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F7173E" w14:textId="0D788455" w:rsidR="00675FC8" w:rsidRDefault="00E0423E" w:rsidP="00E0423E">
+    <w:p w14:paraId="65C9C856" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E0423E">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La tabla de campos del gráfico para los códigos de cuenta es un segmento local para todas las agencias de Quantum, por lo que cada agencia puede añadir, modificar o eliminar el código de cuenta.</w:t>
       </w:r>
-      <w:r w:rsidR="00D92E79">
-        <w:rPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13417B05" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="091784B4" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BDD3AF" w14:textId="1C8399B9" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00E0423E">
+    <w:p w14:paraId="664AB1B9" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los usuarios deben realizar lo siguiente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494676BC" w14:textId="427C351A" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00D92E79">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A90F938" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ingresos:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las contribuciones recibidas de los donantes siempre deben registrarse utilizando la cuenta 51005 e ingresando la dependencia operacional pertinente, el ID del centro de costos, el ID del fondo y el código del donante.  Si el código del fondo es participación en los gastos o cofinanciación a nivel de proyectos, también se debe ingresar el ID del proyecto, la unidad de negocio del proyecto y una actividad predeterminada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B5D295" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gastos:</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se registran utilizando la cuenta de gastos correspondiente en las series 6xxxx o 7xxxx.  Todos los gastos deben incluir todos los campos del gráfico sin ninguna excepción.  El ID de centro de costos ingresado para los gastos debe ser el ID de centro de costos detallado (no el centro de costos presupuestario). Otras cuentas de activos o pasivos en las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>series 1xxxxx o 2xxxx</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben incluir, como mínimo, los siguientes valores de campo del gráfico: cuenta, dependencia/unidad operacional, fondo y centro de costos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085C4D90" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="77D87DC2" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los dueños de negocio para los diversos campos del gráfico deben asegurarse de que no existan valores duplicados. Los dueños de negocio deben realizar una revisión de los valores de los campos del gráfico del donante y el organismo de ejecución para ‘desactivar’ los valores duplicados.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58183FF6" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29084C47" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="355AB87A" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Tabla resumen de los campos del gráfico</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F84DAF" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+    <w:p w14:paraId="746400AD" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="8964" w:type="dxa"/>
         <w:tblInd w:w="197" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="46" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
           <w:bottom w:w="6" w:type="dxa"/>
           <w:right w:w="65" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="1310"/>
         <w:gridCol w:w="3318"/>
         <w:gridCol w:w="2286"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00675FC8" w14:paraId="75C7B804" w14:textId="77777777" w:rsidTr="00156081">
+      <w:tr w:rsidR="00564217" w:rsidRPr="00564217" w14:paraId="188BB61A" w14:textId="77777777" w:rsidTr="00564217">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="405F967B" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="3B7ADD51" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Campos del gráfico</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14FBDA55" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="738938A0" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Número de caracteres</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="487E3948" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="724E47E9" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Descripción</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F6A2CFA" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="4029A42A" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Propietario de la empresa</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00675FC8" w14:paraId="30A45502" w14:textId="77777777" w:rsidTr="00156081">
+      <w:tr w:rsidR="00564217" w:rsidRPr="00564217" w14:paraId="0AA838E5" w14:textId="77777777" w:rsidTr="00564217">
         <w:trPr>
           <w:trHeight w:val="747"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5A344C" w14:textId="71D3BC4D" w:rsidR="00675FC8" w:rsidRDefault="00E0423E">
+          <w:p w14:paraId="42D5CAED" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agencia </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28442660" w14:textId="0CF46921" w:rsidR="00675FC8" w:rsidRDefault="00675FC8">
+          <w:p w14:paraId="1ED6CAE1" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56D053B8" w14:textId="431B6098" w:rsidR="00675FC8" w:rsidRDefault="00E0423E">
+          <w:p w14:paraId="3131D8FB" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Para USD PNU PL, PNUD, UNV </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="657FC8BA" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="605DD459" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00675FC8" w14:paraId="3C893941" w14:textId="77777777" w:rsidTr="00156081">
+      <w:tr w:rsidR="00564217" w:rsidRPr="00564217" w14:paraId="347708D9" w14:textId="77777777" w:rsidTr="00564217">
         <w:trPr>
           <w:trHeight w:val="816"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74C9722D" w14:textId="7F52D3EE" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="729B6582" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> operacional </w:t>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dependencia/unidad operacional </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31250646" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="4E920E88" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2779C59E" w14:textId="34A0493F" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="54445D3C" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> operacional </w:t>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dependencia/unidad operacional </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F9FE771" w14:textId="140D6002" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00F36BB0">
+          <w:p w14:paraId="5DB99ADD" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oficina de Recursos Humanos (OFM) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00675FC8" w14:paraId="4BB54203" w14:textId="77777777" w:rsidTr="00156081">
+      <w:tr w:rsidR="00564217" w:rsidRPr="00564217" w14:paraId="78E95C44" w14:textId="77777777" w:rsidTr="00564217">
         <w:trPr>
           <w:trHeight w:val="1085"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12F76C4C" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="559B2A46" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cuenta </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="152BE00E" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="3CB1972C" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7521FF50" w14:textId="5FD3CEEB" w:rsidR="00675FC8" w:rsidRDefault="00D92E79" w:rsidP="00F36BB0">
+          <w:p w14:paraId="0401415D" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="2" w:right="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elemento contable para clasificar activos, pasivos, patrimonio, ingresos y gastos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EAA1418" w14:textId="12181615" w:rsidR="00675FC8" w:rsidRDefault="009F41FF">
+          <w:p w14:paraId="3F35401D" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OFM  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00675FC8" w14:paraId="6C84C33C" w14:textId="77777777" w:rsidTr="00156081">
+      <w:tr w:rsidR="00564217" w:rsidRPr="00564217" w14:paraId="702E8EAE" w14:textId="77777777" w:rsidTr="00564217">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="643DB02B" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="2B85A4B3" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Fondo </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2437D0" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="410C3494" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B66B7CA" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="0C49EB88" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Fondo  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="684A17A8" w14:textId="347FF255" w:rsidR="00675FC8" w:rsidRDefault="009F41FF">
+          <w:p w14:paraId="0ADD8B1D" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OFM </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00675FC8" w14:paraId="4DA9512D" w14:textId="77777777" w:rsidTr="00156081">
+      <w:tr w:rsidR="00564217" w:rsidRPr="00564217" w14:paraId="0471F968" w14:textId="77777777" w:rsidTr="00564217">
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F0DC5BE" w14:textId="4D5AE5BF" w:rsidR="00675FC8" w:rsidRDefault="00711599">
+          <w:p w14:paraId="45249D6D" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centro de costos  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03AF3B62" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="28B82DF3" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="481F6D1D" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="3CC78477" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Elemento de organización  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E65BB59" w14:textId="77CEF2F1" w:rsidR="00675FC8" w:rsidRDefault="009F41FF">
+          <w:p w14:paraId="4D31A41E" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OFM   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00675FC8" w14:paraId="25D4CAF2" w14:textId="77777777" w:rsidTr="00156081">
+      <w:tr w:rsidR="00564217" w:rsidRPr="00564217" w14:paraId="55A7172A" w14:textId="77777777" w:rsidTr="00564217">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E2D16B9" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="2379AA7A" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Proyecto  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B9BA0B6" w14:textId="4FE5FFDF" w:rsidR="00675FC8" w:rsidRDefault="00E0423E">
+          <w:p w14:paraId="0D8DDDCB" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A8DD5D6" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+          <w:p w14:paraId="16827590" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Identificador de proyecto </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="587CFA3B" w14:textId="359B86D8" w:rsidR="00675FC8" w:rsidRDefault="00E0423E">
+          <w:p w14:paraId="25E4CD5C" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consejero de Negocios Financieros </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156081" w14:paraId="65288160" w14:textId="77777777" w:rsidTr="00156081">
+      <w:tr w:rsidR="00564217" w:rsidRPr="00564217" w14:paraId="5F328D64" w14:textId="77777777" w:rsidTr="00564217">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10EE6809" w14:textId="790EEB20" w:rsidR="00156081" w:rsidRDefault="00156081">
+          <w:p w14:paraId="063090CF" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Donante</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2519CB28" w14:textId="4C5F1BEB" w:rsidR="00156081" w:rsidRDefault="00156081">
+          <w:p w14:paraId="103013EB" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6993859C" w14:textId="41BFE72A" w:rsidR="00156081" w:rsidRDefault="00156081">
+          <w:p w14:paraId="1F78D31F" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Donante  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B79A7D5" w14:textId="4892CCA5" w:rsidR="00156081" w:rsidRDefault="00156081">
+          <w:p w14:paraId="7948214D" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00156081">
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Socios y donantes interactivos (PDI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156081" w14:paraId="59EB23B0" w14:textId="77777777" w:rsidTr="00156081">
+      <w:tr w:rsidR="00564217" w:rsidRPr="00564217" w14:paraId="6E6785A3" w14:textId="77777777" w:rsidTr="00564217">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6536A2B6" w14:textId="2D0F3BCD" w:rsidR="00156081" w:rsidRDefault="00156081">
+          <w:p w14:paraId="31673070" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Código de moneda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C0D0B1D" w14:textId="3C75FF5D" w:rsidR="00156081" w:rsidRDefault="00156081">
+          <w:p w14:paraId="5EB9FCDF" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B704010" w14:textId="1CDCB16B" w:rsidR="00156081" w:rsidRDefault="00156081">
+          <w:p w14:paraId="2026DC18" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Año fiscal del saldo del libro mayor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C566846" w14:textId="30BDC0FF" w:rsidR="00156081" w:rsidRPr="00156081" w:rsidRDefault="00156081">
+          <w:p w14:paraId="0DD63979" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Tesorería</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156081" w14:paraId="1FF8E5E5" w14:textId="77777777" w:rsidTr="00156081">
+      <w:tr w:rsidR="00564217" w:rsidRPr="00564217" w14:paraId="505A8829" w14:textId="77777777" w:rsidTr="00564217">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5862FC1E" w14:textId="44F53A26" w:rsidR="00156081" w:rsidRDefault="00156081" w:rsidP="00156081">
+          <w:p w14:paraId="147E9E47" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Año fiscal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="686EFA64" w14:textId="470A006F" w:rsidR="00156081" w:rsidRDefault="00156081" w:rsidP="00156081">
+          <w:p w14:paraId="588AB82C" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0488B2F6" w14:textId="184012AF" w:rsidR="00156081" w:rsidRDefault="00156081" w:rsidP="00156081">
+          <w:p w14:paraId="5CC85A88" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Moneda local</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B4638AC" w14:textId="47143081" w:rsidR="00156081" w:rsidRDefault="00156081" w:rsidP="00156081">
+          <w:p w14:paraId="0D45F87D" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>OFM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00156081" w14:paraId="2E61A1DC" w14:textId="77777777" w:rsidTr="00156081">
+      <w:tr w:rsidR="00564217" w:rsidRPr="00564217" w14:paraId="5C4DFA91" w14:textId="77777777" w:rsidTr="00564217">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E3B86F7" w14:textId="7D173093" w:rsidR="00156081" w:rsidRDefault="00156081" w:rsidP="00156081">
+          <w:p w14:paraId="3C2661F0" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Período contable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CB59BFA" w14:textId="65BF7C03" w:rsidR="00156081" w:rsidRDefault="00156081" w:rsidP="00156081">
+          <w:p w14:paraId="2788143F" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E2DB564" w14:textId="11CD1674" w:rsidR="00156081" w:rsidRDefault="00156081" w:rsidP="00156081">
+          <w:p w14:paraId="2A7D897B" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Período contable de la transacción del libro mayor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A94828F" w14:textId="09B6DB5C" w:rsidR="00156081" w:rsidRDefault="00156081" w:rsidP="00156081">
+          <w:p w14:paraId="2D10104C" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00564217">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>OFM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20134029" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00675FC8">
+    <w:p w14:paraId="3692670A" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1702" w:right="11062" w:firstLine="0"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="48865873" w14:textId="3ACF2205" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+        <w:ind w:left="-1702" w:right="11062"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2987C6B9" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="718" w:right="3" w:hanging="358"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58DF63BF" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5168BC5F" w14:textId="77777777" w:rsidR="00F30BAD" w:rsidRDefault="00F30BAD">
+    <w:p w14:paraId="0D028D9A" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35FF000C" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B1A18E" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438F8C38" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564217">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0F6845" w14:textId="77777777" w:rsidR="00F30BAD" w:rsidRPr="00F30BAD" w:rsidRDefault="00F30BAD">
+    <w:p w14:paraId="75030CB1" w14:textId="77777777" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
-        <w:rPr>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18310C62" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00564217">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1994" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73A9EF51" w14:textId="77777777" w:rsidR="00FF41F0" w:rsidRDefault="00FF41F0">
+    <w:p w14:paraId="08FC1C99" w14:textId="77777777" w:rsidR="00162CD9" w:rsidRDefault="00162CD9" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4383C53E" w14:textId="77777777" w:rsidR="00FF41F0" w:rsidRDefault="00FF41F0">
+    <w:p w14:paraId="510C2692" w14:textId="77777777" w:rsidR="00162CD9" w:rsidRDefault="00162CD9" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="699A06AB" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F79E845" w14:textId="77777777" w:rsidR="00564217" w:rsidRDefault="00564217">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2438894B" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+  <w:p w14:paraId="72D05AA2" w14:textId="77777777" w:rsidR="00564217" w:rsidRDefault="00564217">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="51D85157" w14:textId="58021729" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1ABFA75B" w14:textId="3BF5AC1A" w:rsidR="00564217" w:rsidRPr="00564217" w:rsidRDefault="00564217">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F30BAD">
-      <w:rPr>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F30BAD">
-      <w:rPr>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha de entrada en vigor:  01/</w:t>
     </w:r>
-    <w:r w:rsidR="000D146F">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidR="002B7986">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>01</w:t>
     </w:r>
-    <w:r w:rsidR="000D146F" w:rsidRPr="000D146F">
-      <w:t>01/12/2012</w:t>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>/2012</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Versión </w:t>
     </w:r>
     <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión n.º: </w:t>
+    <w:r w:rsidRPr="00564217">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1844928543"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{8F5AED72-0909-434A-B6AB-08F1ED7EDDF8}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="000D146F">
+        <w:r w:rsidRPr="00564217">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1CDF1D48" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4575C73D" w14:textId="77777777" w:rsidR="00564217" w:rsidRDefault="00564217">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="633E5BA6" w14:textId="77777777" w:rsidR="00675FC8" w:rsidRDefault="00D92E79">
+  <w:p w14:paraId="52695151" w14:textId="77777777" w:rsidR="00564217" w:rsidRDefault="00564217">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F1E31EB" w14:textId="77777777" w:rsidR="00FF41F0" w:rsidRDefault="00FF41F0">
+    <w:p w14:paraId="40602077" w14:textId="77777777" w:rsidR="00162CD9" w:rsidRDefault="00162CD9" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B143430" w14:textId="77777777" w:rsidR="00FF41F0" w:rsidRDefault="00FF41F0">
+    <w:p w14:paraId="64D28805" w14:textId="77777777" w:rsidR="00162CD9" w:rsidRDefault="00162CD9" w:rsidP="00564217">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="5032FFA5" w14:textId="61C925AA" w:rsidR="00D92E79" w:rsidRDefault="00EE35BC" w:rsidP="00EE35BC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53FF3C36" w14:textId="53354D6B" w:rsidR="00564217" w:rsidRDefault="00564217" w:rsidP="00EE35BC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07BCD099" wp14:editId="719B43CA">
-[...2 lines deleted...]
-          <wp:docPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EE7DD22" wp14:editId="38EF37B3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-7620</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1560605074" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3554" b="17704"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="293370" cy="578485"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03476E5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="630EA4CE"/>
     <w:lvl w:ilvl="0" w:tplc="DC1CD17C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -4472,2132 +7010,773 @@
     <w:lvl w:ilvl="8" w:tplc="52C0073A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EDB2D1D"/>
+    <w:nsid w:val="09CE4D39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BC00DA44"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="2B4685DA"/>
+    <w:lvl w:ilvl="0" w:tplc="9460B786">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
+        <w:ind w:left="1442" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
+        <w:ind w:left="2162" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
+        <w:ind w:left="2882" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
+        <w:ind w:left="3602" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="2000001B" w:tentative="1">
+        <w:ind w:left="4322" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
+        <w:ind w:left="5042" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
+        <w:ind w:left="5762" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
+        <w:ind w:left="6482" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="7202" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F3F1C70"/>
+    <w:nsid w:val="4E3E63A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3C76D6E0"/>
-    <w:lvl w:ilvl="0" w:tplc="E0F4756E">
+    <w:tmpl w:val="6292E494"/>
+    <w:lvl w:ilvl="0" w:tplc="B810DF60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="703"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EF7AE49E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3CE0EA8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7CCABFCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DCDEBE5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="82D6BA0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EB6C2206">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BF441382">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CE88B894">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57D26794"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF7611F4"/>
+    <w:lvl w:ilvl="0" w:tplc="5C98C882">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6F9AC56E">
+    <w:lvl w:ilvl="1" w:tplc="AF165110">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="900"/>
+        <w:ind w:left="818"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8D38187A">
+    <w:lvl w:ilvl="2" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1291"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2820A210">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1454"/>
+        <w:ind w:left="1997"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="693CA1C8">
+    <w:lvl w:ilvl="4" w:tplc="BE125936">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2717"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E98070AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="884654F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="4157"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="267CA5F0">
+    <w:lvl w:ilvl="7" w:tplc="5DB6A4C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="4877"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64765BDE">
+    <w:lvl w:ilvl="8" w:tplc="75C6A3D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="5597"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D1B0FDA8">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="585155BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5ECC145C"/>
+    <w:lvl w:ilvl="0" w:tplc="7248B830">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C9E87EE0">
+    <w:lvl w:ilvl="1" w:tplc="9C6458DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FC700578">
+    <w:lvl w:ilvl="2" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="59CC71EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...2 lines deleted...]
-        <w:ind w:left="5760"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3A5ADD20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="7248B830">
+    <w:lvl w:ilvl="5" w:tplc="BE60F62E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FE80212E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9C6458DA">
+    <w:lvl w:ilvl="7" w:tplc="582E6028">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="900"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F8544026">
+    <w:lvl w:ilvl="8" w:tplc="597C603A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlRestart w:val="0"/>
-[...49 lines deleted...]
-        <w:ind w:left="2880"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="BE60F62E">
-[...301 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="128F302F"/>
-[...1357 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CE63151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EA44EC6"/>
     <w:lvl w:ilvl="0" w:tplc="14AEC162">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6764,51 +7943,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2DD6C9F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FDA6D09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80CC8B00"/>
     <w:lvl w:ilvl="0" w:tplc="14AEC162">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6976,263 +8155,349 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2DD6C9F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68320FF8"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66593259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="84789688"/>
-[...32 lines deleted...]
-      <w:rPr>
+    <w:tmpl w:val="07D606AA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8C400EBE">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...2 lines deleted...]
-        <w:ind w:left="1788"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EE82AADE">
+    <w:lvl w:ilvl="2" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1802" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2508"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="710AF10A">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3228"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C7CA3B20">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3948"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="9BEAE536">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4668"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FDC62EEC">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5388"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66E625C4">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6108"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66C02B38"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70085B68"/>
+    <w:lvl w:ilvl="0" w:tplc="EF7AE49E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2731" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3451" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4171" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4891" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5611" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6331" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7051" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7771" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CF66DAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D825978"/>
     <w:lvl w:ilvl="0" w:tplc="E0F4756E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7399,51 +8664,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FC700578">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7464684E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79589172"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7485,1090 +8750,459 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B57132E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FD9044E8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1802" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2522" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3242" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3962" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4682" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5402" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6122" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6842" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7562" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B734745"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F402AEC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1802" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1315525468">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="36900443">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1379087895">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="332495938">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="722412911">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1365595112">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="714625430">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="584461029">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1764032608">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="950087184">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="196506054">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="10376182">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1097629167">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="36900443">
-[...35 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="584461029">
+  <w:num w:numId="14" w16cid:durableId="1454060108">
     <w:abstractNumId w:val="13"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00675FC8"/>
-[...76 lines deleted...]
-    <w:rsid w:val="7CBAAD17"/>
+    <w:rsidRoot w:val="00564217"/>
+    <w:rsid w:val="0016062B"/>
+    <w:rsid w:val="00162CD9"/>
+    <w:rsid w:val="002B7986"/>
+    <w:rsid w:val="00564217"/>
+    <w:rsid w:val="007F5307"/>
+    <w:rsid w:val="008070D7"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="24CD3DC5"/>
-  <w15:docId w15:val="{E4D5EBB4-89B1-40C8-8B7F-CB01DD8C8764}"/>
+  <w14:docId w14:val="5A2E060D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CAE73791-FE71-4AAF-A1F4-14FBE0075404}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...837 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8910,208 +9544,794 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00020B0B"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00564217"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="718" w:right="3" w:hanging="358"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00564217"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/PublishingImages/maintenance-and-usage-of-the-chart-of-accounts_P1.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9218,660 +10438,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2776</Words>
-  <Characters>15829</Characters>
+  <Words>2770</Words>
+  <Characters>15789</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>131</Lines>
   <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18568</CharactersWithSpaces>
+  <CharactersWithSpaces>18522</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>